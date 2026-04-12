--- v0 (2026-03-06)
+++ v1 (2026-04-12)
@@ -964,425 +964,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertain changes to spring frost risks in vineyards in the 21st century</w:t>
+                <w:t xml:space="preserve">Weather regimes and rainfall over Tunisia in a multi-model ensemble versus a multi-member ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bois</w:t>
+                <w:t xml:space="preserve">Bilel Fathalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catinca Gavrilescu</w:t>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Zito</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pere Quintana-Seguí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Ullmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7514⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61, pp.1783-1813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-022-06656-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524623v1</w:t>
+                <w:t xml:space="preserve">hal-03936044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weather regimes and rainfall over Tunisia in a multi-model ensemble versus a multi-member ensemble</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changing local climate patterns through hail suppression systems: conflict and inequalities between farmers and wine producers in the Burgundy Region (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pere Quintana-Seguí</w:t>
+                <w:t xml:space="preserve">Gabrielle Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Tramblay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Albin Ullmann</w:t>
+                <w:t xml:space="preserve">Mamadou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 61, pp.1783-1813. </w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (3), pp.89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-022-06656-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10113-023-02076-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936044v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing local climate patterns through hail suppression systems: conflict and inequalities between farmers and wine producers in the Burgundy Region (France)</w:t>
+                <w:t xml:space="preserve">Uncertain changes to spring frost risks in vineyards in the 21st century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catinca Gavrilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Zito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (3), pp.89. </w:t>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10113-023-02076-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141476v1</w:t>
+                <w:t xml:space="preserve">hal-04524623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How abrupt changes in surface temperature impacts water cycle over France? The case study of winter bread wheat area</w:t>
               </w:r>
@@ -1466,1056 +1466,1056 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 ProSys - L'adaptation pédoclimatique, les impacts environnementaux et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines en Bourgogne-Franche-Comté</w:t>
+                <w:t xml:space="preserve">Adaptation des systèmes de production agricole aux changements de contexte environnemental, agricole et social, et place des légumineuses dans la transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brunschwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. de Fornel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Joly</w:t>
+                <w:t xml:space="preserve">D. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Goron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 86, pp.173-189. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art16⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 86, pp.419-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686545v1</w:t>
+                <w:t xml:space="preserve">hal-03687097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des systèmes de production agricole aux changements de contexte environnemental, agricole et social, et place des légumineuses dans la transition agroécologique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un gel plus fréquent, paradoxe du réchauffement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Hors-série 19, pp.156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687097v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un gel plus fréquent, paradoxe du réchauffement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Taking into account soils and climate change in assessing the production potential of a legume crop of interest: pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Larmure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Hors-série 19, pp.156</w:t>
+              <w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (Suplemento Seminario científico franco-argentino sobre agroecología 22-23 novembre, Rosario, Argentine)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838466v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account soils and climate change in assessing the production potential of a legume crop of interest: pea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Chanis</w:t>
+                <w:t xml:space="preserve">PSDR4 ProSys - L'adaptation pédoclimatique, les impacts environnementaux et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines en Bourgogne-Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Lucot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Monnet</w:t>
+                <w:t xml:space="preserve">D. de Fornel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.173-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107539v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a leaf wetness duration model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
+                <w:t xml:space="preserve">Sensitivity of grapevine soil–water balance to rainfall spatial variability at local scale level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Rega</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Basile Pauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Brillante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2020.108087⟩</w:t>
+              <w:t xml:space="preserve">Front. Environ. Sci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2020.00110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887671v1</w:t>
+                <w:t xml:space="preserve">hal-02935121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of grapevine soil–water balance to rainfall spatial variability at local scale level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Optimization of a leaf wetness duration model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Zito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Rega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Front. Environ. Sci</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 291, pp.108087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2020.00110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2020.108087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935121v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le climat « par procuration ». De l’usage des proxys pour relier les savoirs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Et demain? Robustesse des stratégies innovantes de gestion des adventices face au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
+                <w:t xml:space="preserve">Nicolas Cavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2020016⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81, pp.209-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/fqye-3778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02920443v1</w:t>
+                <w:t xml:space="preserve">hal-03105517v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et demain? Robustesse des stratégies innovantes de gestion des adventices face au changement climatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cavan</w:t>
+                <w:t xml:space="preserve">Le climat « par procuration ». De l’usage des proxys pour relier les savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 81, pp.209-225. </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (1), pp.12-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/fqye-3778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2020016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105517v2</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulated effects of land immersion on regional arid climate: a case study of the pre-Saharan playa of Chott el-Jerid (south of Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Fathalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 140, pp.231-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2549,64 +2549,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum #2 to “Mesoscale and Local Scale Evaluations of Quantitative Precipitation Estimates by Weather Radar Products during a Heavy Rainfall Event”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Pauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2683,64 +2683,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errors and uncertainties in regional climate simulations of rainfall variability over Tunisia: a multi-model and multi-member approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Fathalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2826,51 +2826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2911,291 +2911,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change and vine protection : the case of mildews management in Burgundy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Zito</w:t>
+                <w:t xml:space="preserve">How relevant are local climate zones and urban climate zones for urban climate research? Dijon (France) as a case study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelia Caffarra</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Justin Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julita Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmela Chateau-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20185001006⟩</w:t>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26, pp.258-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2018.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02158511v1</w:t>
+                <w:t xml:space="preserve">hal-01918945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How relevant are local climate zones and urban climate zones for urban climate research? Dijon (France) as a case study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate change and vine protection : the case of mildews management in Burgundy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Zito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia Caffarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 26, pp.258-274. </w:t>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50, pp.01006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.uclim.2018.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20185001006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918945v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness and performance of semi-distributed (SWAT) and global (GR4J) hydrological models throughout an observed climatic shift over contrasted French watersheds</w:t>
               </w:r>
@@ -3358,51 +3358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lejeune-Hénaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (1), pp.D106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3570,64 +3570,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale and local scale evaluations of quantitative precipitation estimates by weather radar products during a heavy rainfall event.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Pauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3698,278 +3698,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical downscaling of temperature variability over Tunisia: evaluation a 21-year-long simulation performed with the WRF model.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+                <w:t xml:space="preserve">Capability of a regional climate model to simulate climate variables requested for water balance computation: a case study over northeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Jomâa Safi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climatology &amp; Weather Forecasting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4 (2), pp.1000166. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (9-10), pp.2689-2716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4172/2332-2594.1000166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-015-2724-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333550v1</w:t>
+                <w:t xml:space="preserve">hal-01309572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capability of a regional climate model to simulate climate variables requested for water balance computation: a case study over northeastern France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Boulard</w:t>
+                <w:t xml:space="preserve">Dynamical downscaling of temperature variability over Tunisia: evaluation a 21-year-long simulation performed with the WRF model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Fathalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bréda</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Jomâa Safi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 46 (9-10), pp.2689-2716. </w:t>
+              <w:t xml:space="preserve">Journal of Climatology &amp; Weather Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (2), pp.1000166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-015-2724-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4172/2332-2594.1000166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309572v1</w:t>
+                <w:t xml:space="preserve">hal-01333550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution rainfall variability simulated by the WRF RCM: application to eastern France.</w:t>
               </w:r>
@@ -3981,51 +3981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmela Chateau Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4124,51 +4124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmela Chateau-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4240,51 +4240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenological model performance to warmer conditions: application to Pinot noir in Burgundy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4361,64 +4361,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note technique d'implantation d’un réseau de pluviomètres en terrain viticole sur la côte de Beaune (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Pauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4504,51 +4504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4743,303 +4743,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exemple de gestion de systèmes de polyculture élevage à l’échelle de territoires : le cas des protéagineux et de l’élevage de monogastriques en Bourgogne</w:t>
+                <w:t xml:space="preserve">Burgundy regional climate change and its potential impact on grapevines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S. Petit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blancard</w:t>
+                <w:t xml:space="preserve">Yiwen Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cuccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/4t0m-s998⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (7-8), pp.1613-1626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-011-1284-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642483v1</w:t>
+                <w:t xml:space="preserve">hal-00750390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burgundy regional climate change and its potential impact on grapevines.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un exemple de gestion de systèmes de polyculture élevage à l’échelle de territoires : le cas des protéagineux et de l’élevage de monogastriques en Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Challan-Belval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiwen Xu</w:t>
+                <w:t xml:space="preserve">N. Blosseville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-011-1284-x⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22, pp.135-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/4t0m-s998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00750390v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-month memory effects on early summer vegetative activity in semi-arid South Africa and their spatial heterogeneity.</w:t>
               </w:r>
@@ -5172,51 +5172,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiels et leviers pour développer la production et l’utilisation des protéagineux dans le cadre d’une agriculture durable en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5546,221 +5546,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial analysis of within-vineyard grape vine sensitivity to solar irradiance patterns. A case study using pinot noir in a complex terrain</w:t>
+                <w:t xml:space="preserve">Modelling solar radiation patterns for stand-scale studies in complex terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, soumis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00334163v1</w:t>
+                <w:t xml:space="preserve">hal-00091842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling solar radiation patterns for stand-scale studies in complex terrain</w:t>
+                <w:t xml:space="preserve">Spatial analysis of within-vineyard grape vine sensitivity to solar irradiance patterns. A case study using pinot noir in a complex terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-N. Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Brayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Andreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, soumis</w:t>
+              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091842v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00334163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of the C-band SRTM DEM vertical accuracy to terrain characteristics and spatial resolution</w:t>
               </w:r>
@@ -5850,77 +5850,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GIS-based analysis of wine growth sensitivity to the spatial and temporal patterns of solar radiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-N. Dodane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Andreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5956,372 +5956,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'environnement d'un bois de pins sur la maturité des baies de pinot noir sur une parcelle viticole situee en côte de Nuits» in Global warming, which potential impacts on the vineyards ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Castel</w:t>
+                <w:t xml:space="preserve">Rainfall and environmental controls of the vegetation patterns at the beginning of the rainy season in semi-arid South Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Martiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Oettli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Unesco Chair Wine and Culture.</w:t>
+              <w:t xml:space="preserve">Journal of Arid Environnements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00172481v1</w:t>
+                <w:t xml:space="preserve">hal-00331960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainfall and environmental controls of the vegetation patterns at the beginning of the rainy season in semi-arid South Africa.</w:t>
+                <w:t xml:space="preserve">Performances comparées de données météorologiques issues de modèles et de mesures : application aux prévisions et à l'interpolation des concentrations d'ozone en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arid Environnements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">Actes des Journées de la Commission Climat &amp; Sociétés, Grenoble, France, 22-24 mars.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.SOUMIS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331960v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances comparées de données météorologiques issues de modèles et de mesures : application aux prévisions et à l'interpolation des concentrations d'ozone en Bourgogne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de l'environnement d'un bois de pins sur la maturité des baies de pinot noir sur une parcelle viticole situee en côte de Nuits» in Global warming, which potential impacts on the vineyards ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Houzé</w:t>
+                <w:t xml:space="preserve">D. Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-N. Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Brayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des Journées de la Commission Climat &amp; Sociétés, Grenoble, France, 22-24 mars.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.SOUMIS</w:t>
+              <w:t xml:space="preserve">The Unesco Chair Wine and Culture.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00172490v1</w:t>
+                <w:t xml:space="preserve">hal-00172481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative Transfer Modeling of Cross-PolarizedBackscatter From a Pine Forest Using the DiscreteOrdinate and Eigenvalue Method</w:t>
               </w:r>
@@ -6771,286 +6771,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of space-borne SAR data to forest parameters over sloping terrain. Theory and experiment</w:t>
+                <w:t xml:space="preserve">Deriving forest canopy parameters for backscatter models using the AMAP architectural plant model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Beaudoin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Stussi</w:t>
+                <w:t xml:space="preserve">Nicolas Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Le Toan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 39 (3), pp.571-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/36.911115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02580259v1</w:t>
+                <w:t xml:space="preserve">hal-02155457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deriving forest canopy parameters for backscatter models using the AMAP architectural plant model</w:t>
+                <w:t xml:space="preserve">Sensitivity of space-borne SAR data to forest parameters over sloping terrain. Theory and experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Floury</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Stach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Stussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Le Toan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 22 (12), pp.2351-2376</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155457v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using SIR-C SAR Data and the AMAP Model for Forest Attributes Retrieval and 3-D Stand Simulation</w:t>
               </w:r>
@@ -7555,51 +7555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Institut Agro Rennes-Angers, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7814,77 +7814,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la résilience des systèmes de culture au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cournault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8037,515 +8037,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de la couverture nuageuse basse de saison sèche sur la façade atlantique de l’Afrique centrale de l’échelle diurne à interannuelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate projections over France wine-growing region and its potential impact on phenology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Zito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Moron</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis Delelee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Annual Conference of the International Association of Climatology (AIC 2022),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Toulouse, France. pp.6</w:t>
+              <w:t xml:space="preserve">14th International Terroir congress and 2nd ClimWine symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662771v1</w:t>
+                <w:t xml:space="preserve">hal-03731996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate projections over France wine-growing region and its potential impact on phenology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Delelee</w:t>
+                <w:t xml:space="preserve">How abrupt change in surface temperature impacts water cycle over France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Ullmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Aubouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Terroir congress and 2nd ClimWine symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">35ème colloque annuel de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03731996v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How abrupt change in surface temperature impacts water cycle over France ?</w:t>
+                <w:t xml:space="preserve">How abrupt change in surface temperature impacts water balance over France? A case-study of bread wheat cultivated areas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Ullmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aubouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème colloque annuel de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3rd edition of the international symposium Climate change &amp; water Extremes events Water &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693204v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How abrupt change in surface temperature impacts water balance over France? A case-study of bread wheat cultivated areas.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Albin Ullmann</w:t>
+                <w:t xml:space="preserve">Évolution de la couverture nuageuse basse de saison sèche sur la façade atlantique de l’Afrique centrale de l’échelle diurne à interannuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffael Aellig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Perrot</w:t>
+                <w:t xml:space="preserve">Lewis Backita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Aubouy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd edition of the international symposium Climate change &amp; water Extremes events Water &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">35th Annual Conference of the International Association of Climatology (AIC 2022),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Toulouse, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687148v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport d'un nouveau protocole de régionalisation dynamique du climat pour l'estimation du bilan hydrique de douglasaies</w:t>
               </w:r>
@@ -8557,51 +8557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8652,64 +8652,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frost risk projections in a changing climate are highly sensitive in time and space to frost modelling approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catinca Gavrilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Zito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8771,277 +8771,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité des extrêmes thermiques et impacts sur la viticulture : l’évolution du risque de gel de printemps en Bourgogne Franche-Comté.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Impacts du réchauffement climatique en Bourgogne-Franche-Comté sur le stress gel hivernal et la date de floraison du pois d’hiver (ProSys)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brulebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du Clos-Vougeot 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Vougeot, France. pp.349-357</w:t>
+              <w:t xml:space="preserve">Symposium PSDR4 Transitions pour le développement des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtuel, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992611v1</w:t>
+                <w:t xml:space="preserve">hal-03653038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts du réchauffement climatique en Bourgogne-Franche-Comté sur le stress gel hivernal et la date de floraison du pois d’hiver (ProSys)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Variabilité des extrêmes thermiques et impacts sur la viticulture : l’évolution du risque de gel de printemps en Bourgogne Franche-Comté.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catinca Gavrilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR4 Transitions pour le développement des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Virtuel, Angers, France</w:t>
+              <w:t xml:space="preserve">Rencontres du Clos-Vougeot 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Vougeot, France. pp.349-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653038v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyvalocca : un projet pour l'étude des nuages bas de saison sèche sur la façade atlantique de l'Afrique centrale et de leur impact bioclimatique sur les forêts sempervirentes.</w:t>
               </w:r>
@@ -9165,64 +9165,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique : où en sommes-nous ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9254,502 +9254,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation par simulation des performances et de la durabilité de systèmes de culture innovants pour la gestion durable des adventices : exemple d’un groupe DEPHY Ferme de l’Eure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cavan</w:t>
+                <w:t xml:space="preserve">Évolution retrospective du risque gélif hivernal en climat tempéré suite au réchauffement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Omon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+                <w:t xml:space="preserve">Isabelle I. Lejeune-Henaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France. pp.artilce issu de communication orale</w:t>
+              <w:t xml:space="preserve">15èmes Rencontres Bourgogne-Franche-Comté Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Saint-Brisson, France. pp.323-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736207v1</w:t>
+                <w:t xml:space="preserve">hal-02185069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spatiale de l’évolution du risque de gel sur la vigne en Bourgogne-Franche-Comté</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Impact du changement climatique sur l'oïdium de la vigne : cas de la Champagne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Zito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Thessalonique, Grèce. pp.181-186</w:t>
+              <w:t xml:space="preserve">15èmes Rencontres Bourgogne-Franche-Comté Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Saint-Brisson, France. pp.200-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189405v1</w:t>
+                <w:t xml:space="preserve">hal-02436672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution retrospective du risque gélif hivernal en climat tempéré suite au réchauffement climatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation par simulation des performances et de la durabilité de systèmes de culture innovants pour la gestion durable des adventices : exemple d’un groupe DEPHY Ferme de l’Eure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Omon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Larmure</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Rencontres Bourgogne-Franche-Comté Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Saint-Brisson, France. pp.323-332</w:t>
+              <w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France. pp.artilce issu de communication orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185069v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du changement climatique sur l'oïdium de la vigne : cas de la Champagne.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
+                <w:t xml:space="preserve">Analyse spatiale de l’évolution du risque de gel sur la vigne en Bourgogne-Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catinca Gavrilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Larmure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ouvrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Rencontres Bourgogne-Franche-Comté Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Saint-Brisson, France. pp.200-206</w:t>
+              <w:t xml:space="preserve">32ème Colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Thessalonique, Grèce. pp.181-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436672v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régionalisation dynamique fine résolution du climat de l’Europe de l’ouest</w:t>
               </w:r>
@@ -9925,64 +9925,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régionalisation des pluies en Tunisie : Apport des simulations Euro-CORDEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Fathalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10033,77 +10033,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts sur le climat régional induits par l'immersion d'une zone aride : cas de Chott Jérid (sud de la Tunisie).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Fathalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10383,90 +10383,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Ilot de Chaleur Urbain de l'agglomération dijonnaise : campagne instrumentale in situ et modélisation climatique régionale haute résolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10627,273 +10627,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparaison radar-pluviomètre pour l’estimation des pluies à haute résolution.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bois</w:t>
+                <w:t xml:space="preserve">The Urban Heat Island of a middle-size French city as seen by high-resolution numerical experiments and in situ measurements the case of Dijon, Burgundy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Colloque de l’Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Liège, Belgique. pp.67-72</w:t>
+              <w:t xml:space="preserve">9th International Conference on Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300533v1</w:t>
+                <w:t xml:space="preserve">hal-02158987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Urban Heat Island of a middle-size French city as seen by high-resolution numerical experiments and in situ measurements the case of Dijon, Burgundy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+                <w:t xml:space="preserve">Intercomparaison radar-pluviomètre pour l’estimation des pluies à haute résolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Pauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Urban Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">28ème Colloque de l’Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Liège, Belgique. pp.67-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158987v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution spatiale des MNT et qualité de l'estimation des températures et des précipitations en France</w:t>
               </w:r>
@@ -10905,51 +10905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11039,51 +11039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Biarnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hanocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de lancement «Plan Protéines Bourgogne»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Chalon-sur-Saône, France</w:t>
@@ -11112,77 +11112,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts climatiques induits par un lac artificiel: apport de l'analyse spatial sous R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Fathalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jomaa Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11233,51 +11233,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques gélifs sur grandes cultures dans un contexte de changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11309,51 +11309,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du changement climatique sur l’évolution de la ressource en eau en Bourgogne, France (1980-2100) - Analyse des paramètres hydroclimatiques simulés à haute résolution par un modèle climatique régional (WRF)</w:t>
+                <w:t xml:space="preserve">Impact du changement climatique sur l’évolution de la ressource en eau en Bourgogne, France (1980-2100).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
@@ -11367,215 +11367,211 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Brûlebois</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brulebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème colloque de l'Association Internationale de Climatologie (AIC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXVIIème Colloque de l’Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.170-175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/2.1.2565.7606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739757v1</w:t>
+                <w:t xml:space="preserve">hal-01114670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réchauffement climatique diminue-t-il le risque de dégâts par le gel pour les cultures de climat tempéré ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Désagrégation dynamique des pluies de la Tunisie par le modèle climatique régional ARW/WRF.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Fathalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Larmure</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jomaa Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Colloque de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.271-277</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.494-500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117037v1</w:t>
+                <w:t xml:space="preserve">hal-01117243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialités d'une chaîne hydroclimatique à l’échelle des bassins versants bourguignons.</w:t>
               </w:r>
@@ -11680,394 +11676,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport d'un modèle climatique régional pour l'analyse des contraintes hydriques sur les douglasaies de Bourgogne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Boulard</w:t>
+                <w:t xml:space="preserve">Impact du changement climatique sur l’évolution de la ressource en eau en Bourgogne, France (1980-2100) - Analyse des paramètres hydroclimatiques simulés à haute résolution par un modèle climatique régional (WRF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brûlebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e Colloque de l’Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.487-493</w:t>
+              <w:t xml:space="preserve">27ème colloque de l'Association Internationale de Climatologie (AIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Dijon, France. 766 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117072v1</w:t>
+                <w:t xml:space="preserve">hal-02739757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du changement climatique sur l’évolution de la ressource en eau en Bourgogne, France (1980-2100).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le réchauffement climatique diminue-t-il le risque de dégâts par le gel pour les cultures de climat tempéré ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lejeune-Hénaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Larmure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème Colloque de l’Association Internationale de Climatologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27ème Colloque de l’Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.271-277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/2.1.2565.7606⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01114670v1</w:t>
+                <w:t xml:space="preserve">hal-01117037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désagrégation dynamique des pluies de la Tunisie par le modèle climatique régional ARW/WRF.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+                <w:t xml:space="preserve">Apport d'un modèle climatique régional pour l'analyse des contraintes hydriques sur les douglasaies de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Colloque de l’Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.494-500</w:t>
+              <w:t xml:space="preserve">27e Colloque de l’Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.487-493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117243v1</w:t>
+                <w:t xml:space="preserve">hal-01117072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du bilan hydrique à l'échelle de bassins versants en contexte de changement climatique - Mise place d’une méthodologie.</w:t>
               </w:r>
@@ -12178,64 +12178,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a surface temperature simulation over Tunisia using the WRF model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Fathalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12286,51 +12286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L' évolution globale du climat, déclinaison en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12394,51 +12394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion et manipulation des données en climatologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12552,454 +12552,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiels et verrous d'une filière protéagineuse pour une agriculture durable en Bourgogne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blancard</w:t>
+                <w:t xml:space="preserve">Modèles de climats régionaux : potentiels et limites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Deytieux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR, Les chemins du développement territorial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">25ème colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Grenoble, France. pp.667-672</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810975v1</w:t>
+                <w:t xml:space="preserve">hal-00757477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de climats régionaux : potentiels et limites.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How climate change will impact terroir potential in the Burgundy vineyards.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cuccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Crétat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Grenoble, France. pp.667-672</w:t>
+              <w:t xml:space="preserve">9ème Congrès International des Terroirs Vitivinicoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Dijon &amp; Reims, France. pp.3-31 - 3-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757477v1</w:t>
+                <w:t xml:space="preserve">hal-01117904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How climate change will impact terroir potential in the Burgundy vineyards.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Parker</w:t>
+                <w:t xml:space="preserve">Potentiels et verrous d'une filière protéagineuse pour une agriculture durable en Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Xu</w:t>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès International des Terroirs Vitivinicoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Dijon &amp; Reims, France. pp.3-31 - 3-35</w:t>
+              <w:t xml:space="preserve">Symposium PSDR, Les chemins du développement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117904v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of estimated dates of the occurrence of development stages of pinot noir in burgundy, for current and future climate depending on the phenological model used.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13048,178 +13048,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montagnes d'Afrique Tropicale : marqueurs de la variabilité climatique ou isolats climatiques ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
+                <w:t xml:space="preserve">Frost risk spatial analysis and zoning for viticulture at local scale level using digital geographical information data, field information and winegrowers survey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Williamson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Pierre Chabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petitot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climat montagnard et risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Rovereto, Italie. pp.129-134</w:t>
+              <w:t xml:space="preserve">17th International Symposium GIESCO, 29th August-2nd September 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Asti-Alba (CN), Italy, Italy. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00625600v1</w:t>
+                <w:t xml:space="preserve">hal-00694229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montagnes d’Afrique tropicale : marqueurs de la variabilité climatique ou isolats climatiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13234,398 +13251,381 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Rovereto, Italie. pp.129-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frost risk spatial analysis and zoning for viticulture at local scale level using digital geographical information data, field information and winegrowers survey.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Petitot</w:t>
+                <w:t xml:space="preserve">Montagnes d'Afrique Tropicale : marqueurs de la variabilité climatique ou isolats climatiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Adrian</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Williamson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium GIESCO, 29th August-2nd September 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Asti-Alba (CN), Italy, Italy. 4p</w:t>
+              <w:t xml:space="preserve">Climat montagnard et risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Rovereto, Italie. pp.129-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694229v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des structures spatiales récurrentes des températures quotidiennes en Bourgogne.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géostatistique, radio sondages et modèles numériques à aire limitée : données et méthodes croisées pour l'étude d'un événement froid en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Rovereto, Italie. pp.153-158</w:t>
+              <w:t xml:space="preserve">, Sep 2011, Rovereto, Italie. pp.513-518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116629v1</w:t>
+                <w:t xml:space="preserve">hal-01116641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géostatistique, radio sondages et modèles numériques à aire limitée : données et méthodes croisées pour l'étude d'un événement froid en France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution des structures spatiales récurrentes des températures quotidiennes en Bourgogne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cuccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Castel</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Rovereto, Italie. pp.513-518</w:t>
+              <w:t xml:space="preserve">, Sep 2011, Rovereto, Italie. pp.153-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116641v1</w:t>
+                <w:t xml:space="preserve">hal-01116629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité des forêts de douglas du Morvan face au changement climatique : l'expérience de 2003</w:t>
               </w:r>
@@ -13663,51 +13663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques et changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rennes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13726,277 +13726,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilité de la réserve en eau des sols de Bourgogne pour une année climatique (2003) représentative du climat futur</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Désagrégation dynamique haute résolution spatiale du climat du Centre Est de la France par le modèle climatique régional ARW/WRF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiwen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TENEUR EN EAU ET TRANSFERTS EN MILIEU POREUX : MESURES ET STATISTIQUES À L'ÉCHELLE STATIONNELLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Aix-en-Provence, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">XXIIIeme colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459752v1</w:t>
+                <w:t xml:space="preserve">hal-00484826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désagrégation dynamique haute résolution spatiale du climat du Centre Est de la France par le modèle climatique régional ARW/WRF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensibilité de la réserve en eau des sols de Bourgogne pour une année climatique (2003) représentative du climat futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Crétat</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIeme colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rennes, France</w:t>
+              <w:t xml:space="preserve">TENEUR EN EAU ET TRANSFERTS EN MILIEU POREUX : MESURES ET STATISTIQUES À L'ÉCHELLE STATIONNELLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Aix-en-Provence, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00484826v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique : impacts sur la phénologie du Pinot Noir en Bourgogne.</w:t>
               </w:r>
@@ -14008,51 +14008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14116,51 +14116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique en Bourgogne : observations, simulations et impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14375,64 +14375,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques et changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rennes, France. pp.1</w:t>
@@ -14455,247 +14455,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régionalisation d'un indice agro-climatique en Bourgogne</w:t>
+                <w:t xml:space="preserve">Evaluation de la réserve en eau à l'échelle des pédopaysages de Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonnefoy Cyril</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Malika Madelin</w:t>
+                <w:t xml:space="preserve">C. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOUVELLES APPROCHES EN GEOGRAPHIE THEORIQUE ET QUANTITATIVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.10P</w:t>
+              <w:t xml:space="preserve">journées scientifiques du GFHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418644v1</w:t>
+                <w:t xml:space="preserve">hal-00418649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la réserve en eau à l'échelle des pédopaysages de Bourgogne</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régionalisation d'un indice agro-climatique en Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vautier</w:t>
+                <w:t xml:space="preserve">Bonnefoy Cyril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées scientifiques du GFHN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">NOUVELLES APPROCHES EN GEOGRAPHIE THEORIQUE ET QUANTITATIVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.10P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418649v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'adaptation au changement climatique en Bourgogne. une approche partenariale et pluridisciplinaire</w:t>
               </w:r>
@@ -14720,64 +14720,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amiotte-Suchet Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon Pollutec Horizons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris-Nord Villepinte, France</w:t>
@@ -14832,77 +14832,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Dodane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Andreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réchauffement climatique, quels impacts probables sur les vignobles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Dijon, France. 9 p</w:t>
@@ -15069,51 +15069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances comparées de données météorologiques issues de modèles et de mesures : application aux prévisions et à l'interpolation de concentrations d'ozone en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15151,51 +15151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la répartition spatiale des concentrations d'ozone en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15246,51 +15246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la répartition spatiale des concentrations d'ozone en Bourgogne: résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15436,64 +15436,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15723,320 +15723,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02575994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode unifiée de correction des images RSO acquises en terrain accidenté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the coupling of backscatter models with tree growth models : part 1 : a realistic description of the canopy using the AMAP tree growth model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Castagnas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Sylvander</w:t>
+                <w:t xml:space="preserve">J.F. Barczi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caraglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème symposium international ISPRS mesures physiques et signatures en télédétection, Courchevel 7-11 avril 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1997, Courchevel, France. pp.8</w:t>
+              <w:t xml:space="preserve">IGARSS'97 Remote sensing - a scientific vision for sustainable development, Singapore, SGP, 3-08 August 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Singapore. pp.784-786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02575856v1</w:t>
+                <w:t xml:space="preserve">hal-02575993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the coupling of backscatter models with tree growth models : part 1 : a realistic description of the canopy using the AMAP tree growth model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une méthode unifiée de correction des images RSO acquises en terrain accidenté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Castagnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Stussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Barczi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Floury</w:t>
+                <w:t xml:space="preserve">Sylvia Sylvander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS'97 Remote sensing - a scientific vision for sustainable development, Singapore, SGP, 3-08 August 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Singapore. pp.784-786</w:t>
+              <w:t xml:space="preserve">7ème symposium international ISPRS mesures physiques et signatures en télédétection, Courchevel 7-11 avril 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, Courchevel, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02575993v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02575856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiometric correction of multi-configuration spaceborne SAR data over hilly terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Stussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16087,51 +16087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest biomass retrieval over hilly terrain from spaceborne SAR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16212,51 +16212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of SAR SIR-C data to a tree growth model : retrieval of forest parametres and forest landscape 3D simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16408,51 +16408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire CLIMAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Charpennes, Villeurbanne, Auvergne-Rhône-Alpes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16516,51 +16516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16585,103 +16585,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking into account soils and climate change in assessing the production potential of a legume crop of interest: pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Larmure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Larmure</w:t>
+                <w:t xml:space="preserve">Éric Lucot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARFAGRI Seminario Agroecología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rosario, Argentina. , 2022</w:t>
@@ -16710,103 +16710,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des sols pour l’évaluation du potentiel de production d’une légumineuse d’intérêt : le pois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès IGCS (Inventaire Gestion et Conservation des Sols) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Bordeaux, France</w:t>
@@ -16874,51 +16874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Agriculture and Climate Change Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Sitges, Spain. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17459,51 +17459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une methode unifiee de correction des images RSO acquises en terrain accidente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Castagnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Stussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17511,51 +17511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Sylvander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical measurements and signatures in remote sensing : proceedings of the Seventh International Symposium on Physical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.35-42, 1997, 905410919X</w:t>
@@ -17610,207 +17610,207 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement climatique : Un précipice en escalier</w:t>
+                <w:t xml:space="preserve">Sécheresse et inconfort thermique : Le changement climatique se fait ressentir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, pp.41</w:t>
+              <w:t xml:space="preserve">2023, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980386v1</w:t>
+                <w:t xml:space="preserve">hal-03980379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécheresse et inconfort thermique : Le changement climatique se fait ressentir</w:t>
+                <w:t xml:space="preserve">Le changement climatique : Un précipice en escalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, pp.46</w:t>
+              <w:t xml:space="preserve">2023, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980379v1</w:t>
+                <w:t xml:space="preserve">hal-03980386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique et son impact sur la culture du pois. Emission WebTV Agrosup canal Eduter sur la polyculture-élevage, organisée dans le cadre des projets PSDR Prosys et POEETE. Des experts parlent des &amp;quot;Protéines végétales pour l'homme et l'élevage&amp;quot;. 1er avril 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17854,51 +17854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique et son impact sur la culture du pois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18317,51 +18317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Stussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sylvander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Castagnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18601,51 +18601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des données SAR multi-fréquence polarimétrique (SIR-C - X-SAR) pour le suivi de la ressource forestière (cartographie des peuplements et estimation des paramètres de la ressource). Rapport final expérimentation SIR-C - X-SAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18980,51 +18980,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A31A1985"/>
+    <w:nsid w:val="46727A6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19211,51 +19211,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-castel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9650-9474" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199523304" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05063692v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Betting" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109525" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04986079v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laurent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Ullmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110493" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04956040v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132211" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04149394v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zito" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7441" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04524623v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catinca Gavrilescu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7514" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03936044v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Fathalli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana-Segu&#237;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06656-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141476v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Henrion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traore" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02076-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04193165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.totert.2023.100079" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03838466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107539v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lucot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02887671v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rega" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.108087" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935121v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pauthier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brillante" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00110" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920443v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vergote" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2020016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03105517v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/fqye-3778" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433825v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-019-03083-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297354v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thevenin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau Smith" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/7128490" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789898v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jomaa Safi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4150-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05508737v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5771" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Caffarra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918945v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Dudek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau-Smith" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.10.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368907v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brulebois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562206v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360339v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boulard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Asse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.08.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385646v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;venin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/6089319" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333550v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jom&#226;a Safi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2332-2594.1000166" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309572v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2724-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112751v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marteau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2125-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.10.026" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64VX8DS7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080580v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cuccia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Kaye Parker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2014.48.3.1572" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217568v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.570" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02153152v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915215v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lara Bouffaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colombet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-013-9649-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-47JNG8MW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642483v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Petit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Challan-Belval" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blosseville" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4t0m-s998" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750390v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Xu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1284-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63F0M8D3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712207v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Philippon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tracol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2012.692830" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173204v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bf43-jt49" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02155422v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Beaudoin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stach" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stussi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160121407" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418633v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roucou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334163v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Dodane" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Brayer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andreux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091842v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335438v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oettli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68566-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330568v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andreux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172481v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331960v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172490v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Houz&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02154817v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Quegan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172488v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02154841v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Trouche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02154826v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Guerra" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houllier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(01)00236-X" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQHBC5MH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580259v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudoin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02155457v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Floury" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.911115" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02155601v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(00)00173-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TP27PR7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02157510v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Wegmuller" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazio Strozzi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(00)00083-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R87B9H7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04981652v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cournault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04981670v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04652180v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04804226v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04533613v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909688v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04001845v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5624" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03662771v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffael Aellig" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Backita" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03731996v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delelee" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03693204v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Perrot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubouy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687148v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03693215v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanchet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04774455v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morvan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992611v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653038v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969529v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fink" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436599v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736207v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Omon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189405v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouvri&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02185069v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436672v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02157657v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Migeon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rebeix" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02157681v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02161353v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585084v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Safi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785115v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiotte-Suchet Philippe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01788966v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02159119v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789066v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rossi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300533v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Th&#233;venin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158987v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300511v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743637v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carrou&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02161384v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158041v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739757v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Br&#251;lebois" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117037v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114644v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Phillipe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117072v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114670v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2565.7606" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117243v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114678v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Legras" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02159222v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02161435v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02162265v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158446v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810975v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757477v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cr&#233;tat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117904v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117951v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Leeuwen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625600v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116623v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694229v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chabin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adrian" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116629v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116641v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448027v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doll" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459752v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lamy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484826v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117979v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758230v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cussia" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Deconninck" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448013v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448025v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418644v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnefoy Cyril" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418649v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459755v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190287v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Dodane" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095149v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447532v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447648v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330422v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221504v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459754v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vautier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158459v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575994v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floury" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Kong" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575856v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castagnas" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Sylvander" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575993v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Barczi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575756v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gigord" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575755v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deshayes" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575757v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borne" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731955v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04967314v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250249v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03341955v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608671v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02166656v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33370.13763" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02166856v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02166915v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cerise Tissot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Ponnou-Delaffon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117299v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418638v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02157547v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Baudoin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03980386v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03980379v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335609v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412901v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Laroche" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559611v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volet de Recherche" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prudhon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563215v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prudhon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biarnes" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02454422v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578653v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sylvander" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930800v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chetaille" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudoin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575758v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603229v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02152966v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-04121861v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-castel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9650-9474" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199523304" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05063692v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Betting" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109525" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04986079v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laurent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Ullmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110493" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04956040v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132211" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04149394v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zito" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7441" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03936044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Fathalli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana-Segu&#237;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06656-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141476v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Henrion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traore" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02076-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04524623v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catinca Gavrilescu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7514" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04193165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.totert.2023.100079" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03838466v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107539v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lucot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935121v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pauthier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brillante" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00110" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02887671v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rega" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.108087" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03105517v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/fqye-3778" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920443v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vergote" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2020016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433825v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-019-03083-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297354v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thevenin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau Smith" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/7128490" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789898v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jomaa Safi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4150-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05508737v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5771" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918945v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Dudek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau-Smith" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.10.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Caffarra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368907v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brulebois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562206v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360339v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boulard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Asse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.08.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385646v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;venin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/6089319" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309572v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2724-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333550v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jom&#226;a Safi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2332-2594.1000166" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112751v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marteau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2125-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.10.026" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64VX8DS7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080580v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cuccia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Kaye Parker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2014.48.3.1572" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217568v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.570" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02153152v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915215v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lara Bouffaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colombet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-013-9649-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-47JNG8MW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Xu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1284-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63F0M8D3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642483v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Petit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Challan-Belval" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blosseville" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4t0m-s998" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712207v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Philippon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tracol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2012.692830" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173204v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bf43-jt49" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02155422v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Beaudoin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stach" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stussi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160121407" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418633v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roucou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091842v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334163v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Dodane" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Brayer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andreux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335438v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oettli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68566-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330568v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andreux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331960v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172490v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Houz&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172481v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02154817v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Quegan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172488v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02154841v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Trouche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02154826v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Guerra" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houllier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(01)00236-X" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQHBC5MH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02155457v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Floury" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.911115" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580259v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudoin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02155601v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(00)00173-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TP27PR7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02157510v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Wegmuller" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazio Strozzi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(00)00083-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R87B9H7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04981652v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cournault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04981670v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04652180v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04804226v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04533613v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909688v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04001845v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5624" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03731996v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delelee" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03693204v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Perrot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubouy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687148v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03662771v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffael Aellig" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Backita" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03693215v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanchet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04774455v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morvan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653038v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992611v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969529v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fink" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436599v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02185069v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436672v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736207v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Omon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189405v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouvri&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02157657v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Migeon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rebeix" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02157681v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02161353v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585084v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Safi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785115v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiotte-Suchet Philippe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01788966v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02159119v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789066v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rossi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158987v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300533v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Th&#233;venin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300511v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743637v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carrou&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02161384v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158041v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114670v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2565.7606" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117243v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114644v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Phillipe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739757v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Br&#251;lebois" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117037v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117072v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114678v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Legras" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02159222v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02161435v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02162265v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158446v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757477v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cr&#233;tat" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117904v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parker" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810975v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117951v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Leeuwen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694229v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chabin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adrian" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116623v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625600v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116641v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116629v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448027v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doll" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484826v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459752v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lamy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117979v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758230v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cussia" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Deconninck" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448013v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448025v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418649v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418644v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnefoy Cyril" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459755v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190287v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Dodane" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095149v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447532v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447648v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330422v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221504v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459754v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vautier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158459v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575994v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floury" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Kong" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575993v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Barczi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575856v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castagnas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Sylvander" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575756v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gigord" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575755v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deshayes" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575757v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borne" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731955v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04967314v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250249v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03341955v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608671v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02166656v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33370.13763" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02166856v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02166915v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cerise Tissot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Ponnou-Delaffon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117299v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418638v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02157547v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Baudoin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03980379v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03980386v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335609v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412901v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Laroche" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559611v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volet de Recherche" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prudhon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563215v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prudhon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biarnes" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02454422v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578653v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sylvander" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930800v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chetaille" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudoin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575758v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603229v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02152966v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-04121861v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>