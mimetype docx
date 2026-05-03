--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -964,425 +964,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weather regimes and rainfall over Tunisia in a multi-model ensemble versus a multi-member ensemble</w:t>
+                <w:t xml:space="preserve">Uncertain changes to spring frost risks in vineyards in the 21st century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilel Fathalli</w:t>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+                <w:t xml:space="preserve">Catinca Gavrilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pere Quintana-Seguí</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Zito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-022-06656-9⟩</w:t>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936044v1</w:t>
+                <w:t xml:space="preserve">hal-04524623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing local climate patterns through hail suppression systems: conflict and inequalities between farmers and wine producers in the Burgundy Region (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weather regimes and rainfall over Tunisia in a multi-model ensemble versus a multi-member ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Fathalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Castel</w:t>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Henrion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
+                <w:t xml:space="preserve">Pere Quintana-Seguí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Traore</w:t>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Ullmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (3), pp.89. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61, pp.1783-1813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10113-023-02076-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-022-06656-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141476v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertain changes to spring frost risks in vineyards in the 21st century</w:t>
+                <w:t xml:space="preserve">Changing local climate patterns through hail suppression systems: conflict and inequalities between farmers and wine producers in the Burgundy Region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bois</w:t>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catinca Gavrilescu</w:t>
+                <w:t xml:space="preserve">Gabrielle Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Zito</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mamadou Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-2. </w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (3), pp.89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10113-023-02076-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524623v1</w:t>
+                <w:t xml:space="preserve">hal-04141476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How abrupt changes in surface temperature impacts water cycle over France? The case study of winter bread wheat area</w:t>
               </w:r>
@@ -1466,753 +1466,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des systèmes de production agricole aux changements de contexte environnemental, agricole et social, et place des légumineuses dans la transition agroécologique</w:t>
+                <w:t xml:space="preserve">PSDR4 ProSys - L'adaptation pédoclimatique, les impacts environnementaux et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines en Bourgogne-Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chapuis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-P Goron</w:t>
+                <w:t xml:space="preserve">D. de Fornel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 86, pp.419-437. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art34⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 86, pp.173-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687097v1</w:t>
+                <w:t xml:space="preserve">hal-03686545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un gel plus fréquent, paradoxe du réchauffement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation des systèmes de production agricole aux changements de contexte environnemental, agricole et social, et place des légumineuses dans la transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brunschwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Goron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.419-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838466v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account soils and climate change in assessing the production potential of a legume crop of interest: pea</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un gel plus fréquent, paradoxe du réchauffement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40 (Suplemento Seminario científico franco-argentino sobre agroecología 22-23 novembre, Rosario, Argentine)</w:t>
+              <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Hors-série 19, pp.156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107539v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 ProSys - L'adaptation pédoclimatique, les impacts environnementaux et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines en Bourgogne-Franche-Comté</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Castel</w:t>
+                <w:t xml:space="preserve">Taking into account soils and climate change in assessing the production potential of a legume crop of interest: pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Larmure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. de Fornel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Joly</w:t>
+                <w:t xml:space="preserve">Éric Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (Suplemento Seminario científico franco-argentino sobre agroecología 22-23 novembre, Rosario, Argentine)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686545v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of grapevine soil–water balance to rainfall spatial variability at local scale level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Optimization of a leaf wetness duration model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Zito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Rega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Front. Environ. Sci</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2020.00110⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 291, pp.108087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2020.108087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935121v1</w:t>
+                <w:t xml:space="preserve">hal-02887671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a leaf wetness duration model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
+                <w:t xml:space="preserve">Sensitivity of grapevine soil–water balance to rainfall spatial variability at local scale level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Pauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Brillante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Rega</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 291, pp.108087. </w:t>
+              <w:t xml:space="preserve">Front. Environ. Sci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2020.108087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2020.00110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887671v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et demain? Robustesse des stratégies innovantes de gestion des adventices face au changement climatique</w:t>
               </w:r>
@@ -2328,51 +2328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le climat « par procuration ». De l’usage des proxys pour relier les savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2445,77 +2445,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulated effects of land immersion on regional arid climate: a case study of the pre-Saharan playa of Chott el-Jerid (south of Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Fathalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 140, pp.231-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2549,64 +2549,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum #2 to “Mesoscale and Local Scale Evaluations of Quantitative Precipitation Estimates by Weather Radar Products during a Heavy Rainfall Event”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Pauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2683,64 +2683,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errors and uncertainties in regional climate simulations of rainfall variability over Tunisia: a multi-model and multi-member approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Fathalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2826,51 +2826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2911,291 +2911,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How relevant are local climate zones and urban climate zones for urban climate research? Dijon (France) as a case study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate change and vine protection : the case of mildews management in Burgundy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Zito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia Caffarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.uclim.2018.10.002⟩</w:t>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50, pp.01006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20185001006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918945v1</w:t>
+                <w:t xml:space="preserve">hal-02158511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change and vine protection : the case of mildews management in Burgundy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Zito</w:t>
+                <w:t xml:space="preserve">How relevant are local climate zones and urban climate zones for urban climate research? Dijon (France) as a case study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julita Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelia Caffarra</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carmela Chateau-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 50, pp.01006. </w:t>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26, pp.258-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20185001006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2018.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158511v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness and performance of semi-distributed (SWAT) and global (GR4J) hydrological models throughout an observed climatic shift over contrasted French watersheds</w:t>
               </w:r>
@@ -3358,51 +3358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lejeune-Hénaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (1), pp.D106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3570,64 +3570,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale and local scale evaluations of quantitative precipitation estimates by weather radar products during a heavy rainfall event.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Pauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3698,278 +3698,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capability of a regional climate model to simulate climate variables requested for water balance computation: a case study over northeastern France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Boulard</w:t>
+                <w:t xml:space="preserve">Dynamical downscaling of temperature variability over Tunisia: evaluation a 21-year-long simulation performed with the WRF model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Fathalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bréda</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Jomâa Safi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 46 (9-10), pp.2689-2716. </w:t>
+              <w:t xml:space="preserve">Journal of Climatology &amp; Weather Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (2), pp.1000166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-015-2724-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4172/2332-2594.1000166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309572v1</w:t>
+                <w:t xml:space="preserve">hal-01333550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical downscaling of temperature variability over Tunisia: evaluation a 21-year-long simulation performed with the WRF model.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+                <w:t xml:space="preserve">Capability of a regional climate model to simulate climate variables requested for water balance computation: a case study over northeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Jomâa Safi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climatology &amp; Weather Forecasting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4 (2), pp.1000166. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (9-10), pp.2689-2716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4172/2332-2594.1000166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-015-2724-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333550v1</w:t>
+                <w:t xml:space="preserve">hal-01309572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution rainfall variability simulated by the WRF RCM: application to eastern France.</w:t>
               </w:r>
@@ -3981,51 +3981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmela Chateau Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4124,51 +4124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmela Chateau-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4240,51 +4240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenological model performance to warmer conditions: application to Pinot noir in Burgundy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4361,64 +4361,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note technique d'implantation d’un réseau de pluviomètres en terrain viticole sur la côte de Beaune (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Pauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4504,51 +4504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4801,51 +4801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (7-8), pp.1613-1626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5546,221 +5546,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling solar radiation patterns for stand-scale studies in complex terrain</w:t>
+                <w:t xml:space="preserve">Spatial analysis of within-vineyard grape vine sensitivity to solar irradiance patterns. A case study using pinot noir in a complex terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-N. Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Brayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Andreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, soumis</w:t>
+              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00091842v1</w:t>
+                <w:t xml:space="preserve">hal-00334163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial analysis of within-vineyard grape vine sensitivity to solar irradiance patterns. A case study using pinot noir in a complex terrain</w:t>
+                <w:t xml:space="preserve">Modelling solar radiation patterns for stand-scale studies in complex terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, soumis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00334163v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of the C-band SRTM DEM vertical accuracy to terrain characteristics and spatial resolution</w:t>
               </w:r>
@@ -5850,77 +5850,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GIS-based analysis of wine growth sensitivity to the spatial and temporal patterns of solar radiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-N. Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-N. Dodane</w:t>
+                <w:t xml:space="preserve">J.-M. Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Andreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5956,372 +5956,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainfall and environmental controls of the vegetation patterns at the beginning of the rainy season in semi-arid South Africa.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+                <w:t xml:space="preserve">Influence de l'environnement d'un bois de pins sur la maturité des baies de pinot noir sur une parcelle viticole situee en côte de Nuits» in Global warming, which potential impacts on the vineyards ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-N. Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Brayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arid Environnements</w:t>
+              <w:t xml:space="preserve">The Unesco Chair Wine and Culture.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00331960v1</w:t>
+                <w:t xml:space="preserve">hal-00172481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances comparées de données météorologiques issues de modèles et de mesures : application aux prévisions et à l'interpolation des concentrations d'ozone en Bourgogne</w:t>
+                <w:t xml:space="preserve">Rainfall and environmental controls of the vegetation patterns at the beginning of the rainy season in semi-arid South Africa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Martiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Oettli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des Journées de la Commission Climat &amp; Sociétés, Grenoble, France, 22-24 mars.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.SOUMIS</w:t>
+              <w:t xml:space="preserve">Journal of Arid Environnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172490v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'environnement d'un bois de pins sur la maturité des baies de pinot noir sur une parcelle viticole situee en côte de Nuits» in Global warming, which potential impacts on the vineyards ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performances comparées de données météorologiques issues de modèles et de mesures : application aux prévisions et à l'interpolation des concentrations d'ozone en Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Peyron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Curmi</w:t>
+                <w:t xml:space="preserve">Marie-Laure Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Unesco Chair Wine and Culture.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">Actes des Journées de la Commission Climat &amp; Sociétés, Grenoble, France, 22-24 mars.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.SOUMIS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00172481v1</w:t>
+                <w:t xml:space="preserve">hal-00172490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative Transfer Modeling of Cross-PolarizedBackscatter From a Pine Forest Using the DiscreteOrdinate and Eigenvalue Method</w:t>
               </w:r>
@@ -8037,1011 +8037,1011 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate projections over France wine-growing region and its potential impact on phenology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évolution de la couverture nuageuse basse de saison sèche sur la façade atlantique de l’Afrique centrale de l’échelle diurne à interannuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Delelee</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffael Aellig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lewis Backita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Terroir congress and 2nd ClimWine symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">35th Annual Conference of the International Association of Climatology (AIC 2022),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Toulouse, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03731996v1</w:t>
+                <w:t xml:space="preserve">hal-03662771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How abrupt change in surface temperature impacts water cycle over France ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Aubouy</w:t>
+                <w:t xml:space="preserve">Climate projections over France wine-growing region and its potential impact on phenology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Zito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Delelee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème colloque annuel de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">14th International Terroir congress and 2nd ClimWine symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693204v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03731996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How abrupt change in surface temperature impacts water balance over France? A case-study of bread wheat cultivated areas.</w:t>
+                <w:t xml:space="preserve">How abrupt change in surface temperature impacts water cycle over France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Ullmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aubouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd edition of the international symposium Climate change &amp; water Extremes events Water &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">35ème colloque annuel de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687148v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de la couverture nuageuse basse de saison sèche sur la façade atlantique de l’Afrique centrale de l’échelle diurne à interannuelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raffael Aellig</w:t>
+                <w:t xml:space="preserve">How abrupt change in surface temperature impacts water balance over France? A case-study of bread wheat cultivated areas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Ullmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lewis Backita</w:t>
+                <w:t xml:space="preserve">Claude Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Berger</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Aubouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Annual Conference of the International Association of Climatology (AIC 2022),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Toulouse, France. pp.6</w:t>
+              <w:t xml:space="preserve">3rd edition of the international symposium Climate change &amp; water Extremes events Water &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662771v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport d'un nouveau protocole de régionalisation dynamique du climat pour l'estimation du bilan hydrique de douglasaies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frost risk projections in a changing climate are highly sensitive in time and space to frost modelling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catinca Gavrilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Zito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Blanchet</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème colloque annuel de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Météo-France; Université Toulouse III, Jul 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">14th International Terroir Congress &amp; 2nd ClimWine Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03693215v1</w:t>
+                <w:t xml:space="preserve">hal-04774455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frost risk projections in a changing climate are highly sensitive in time and space to frost modelling approaches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
+                <w:t xml:space="preserve">Apport d'un nouveau protocole de régionalisation dynamique du climat pour l'estimation du bilan hydrique de douglasaies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Terroir Congress &amp; 2nd ClimWine Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">35ème colloque annuel de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Météo-France; Université Toulouse III, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774455v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts du réchauffement climatique en Bourgogne-Franche-Comté sur le stress gel hivernal et la date de floraison du pois d’hiver (ProSys)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Variabilité des extrêmes thermiques et impacts sur la viticulture : l’évolution du risque de gel de printemps en Bourgogne Franche-Comté.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catinca Gavrilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR4 Transitions pour le développement des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Virtuel, Angers, France</w:t>
+              <w:t xml:space="preserve">Rencontres du Clos-Vougeot 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Vougeot, France. pp.349-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653038v1</w:t>
+                <w:t xml:space="preserve">hal-02992611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité des extrêmes thermiques et impacts sur la viticulture : l’évolution du risque de gel de printemps en Bourgogne Franche-Comté.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Impacts du réchauffement climatique en Bourgogne-Franche-Comté sur le stress gel hivernal et la date de floraison du pois d’hiver (ProSys)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brulebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du Clos-Vougeot 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Vougeot, France. pp.349-357</w:t>
+              <w:t xml:space="preserve">Symposium PSDR4 Transitions pour le développement des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtuel, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992611v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyvalocca : un projet pour l'étude des nuages bas de saison sèche sur la façade atlantique de l'Afrique centrale et de leur impact bioclimatique sur les forêts sempervirentes.</w:t>
               </w:r>
@@ -9165,51 +9165,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique : où en sommes-nous ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9254,502 +9254,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution retrospective du risque gélif hivernal en climat tempéré suite au réchauffement climatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation par simulation des performances et de la durabilité de systèmes de culture innovants pour la gestion durable des adventices : exemple d’un groupe DEPHY Ferme de l’Eure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Omon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Larmure</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Rencontres Bourgogne-Franche-Comté Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Saint-Brisson, France. pp.323-332</w:t>
+              <w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France. pp.artilce issu de communication orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185069v1</w:t>
+                <w:t xml:space="preserve">hal-02736207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du changement climatique sur l'oïdium de la vigne : cas de la Champagne.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
+                <w:t xml:space="preserve">Analyse spatiale de l’évolution du risque de gel sur la vigne en Bourgogne-Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catinca Gavrilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Larmure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ouvrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Rencontres Bourgogne-Franche-Comté Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Saint-Brisson, France. pp.200-206</w:t>
+              <w:t xml:space="preserve">32ème Colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Thessalonique, Grèce. pp.181-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436672v1</w:t>
+                <w:t xml:space="preserve">hal-02189405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation par simulation des performances et de la durabilité de systèmes de culture innovants pour la gestion durable des adventices : exemple d’un groupe DEPHY Ferme de l’Eure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évolution retrospective du risque gélif hivernal en climat tempéré suite au réchauffement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Lejeune-Henaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France. pp.artilce issu de communication orale</w:t>
+              <w:t xml:space="preserve">15èmes Rencontres Bourgogne-Franche-Comté Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Saint-Brisson, France. pp.323-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736207v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spatiale de l’évolution du risque de gel sur la vigne en Bourgogne-Franche-Comté</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Impact du changement climatique sur l'oïdium de la vigne : cas de la Champagne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Zito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Thessalonique, Grèce. pp.181-186</w:t>
+              <w:t xml:space="preserve">15èmes Rencontres Bourgogne-Franche-Comté Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Saint-Brisson, France. pp.200-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189405v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régionalisation dynamique fine résolution du climat de l’Europe de l’ouest</w:t>
               </w:r>
@@ -9925,64 +9925,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régionalisation des pluies en Tunisie : Apport des simulations Euro-CORDEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Fathalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10033,77 +10033,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts sur le climat régional induits par l'immersion d'une zone aride : cas de Chott Jérid (sud de la Tunisie).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Fathalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10383,90 +10383,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Ilot de Chaleur Urbain de l'agglomération dijonnaise : campagne instrumentale in situ et modélisation climatique régionale haute résolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10633,90 +10633,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Urban Heat Island of a middle-size French city as seen by high-resolution numerical experiments and in situ measurements the case of Dijon, Burgundy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10758,64 +10758,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercomparaison radar-pluviomètre pour l’estimation des pluies à haute résolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Pauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10905,51 +10905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10981,303 +10981,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveautés variétales de Pois Hr, adaptation au changement climatique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts climatiques induits par un lac artificiel: apport de l'analyse spatial sous R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Fathalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jomaa Safi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de lancement «Plan Protéines Bourgogne»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Chalon-sur-Saône, France</w:t>
+              <w:t xml:space="preserve">Conference: First International Congress: ISEE GEOMATICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tataouine, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743637v1</w:t>
+                <w:t xml:space="preserve">hal-02161384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts climatiques induits par un lac artificiel: apport de l'analyse spatial sous R</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nouveautés variétales de Pois Hr, adaptation au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Carroué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Biarnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hanocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Larmure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference: First International Congress: ISEE GEOMATICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tataouine, Tunisie</w:t>
+              <w:t xml:space="preserve">Journée de lancement «Plan Protéines Bourgogne»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Chalon-sur-Saône, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161384v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques gélifs sur grandes cultures dans un contexte de changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11449,64 +11449,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désagrégation dynamique des pluies de la Tunisie par le modèle climatique régional ARW/WRF.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Fathalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11551,398 +11551,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialités d'une chaîne hydroclimatique à l’échelle des bassins versants bourguignons.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact du changement climatique sur l’évolution de la ressource en eau en Bourgogne, France (1980-2100) - Analyse des paramètres hydroclimatiques simulés à haute résolution par un modèle climatique régional (WRF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Moine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Castel</w:t>
+                <w:t xml:space="preserve">E. Brûlebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème Colloque de l’Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.23-29</w:t>
+              <w:t xml:space="preserve">27ème colloque de l'Association Internationale de Climatologie (AIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Dijon, France. 766 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114644v1</w:t>
+                <w:t xml:space="preserve">hal-02739757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du changement climatique sur l’évolution de la ressource en eau en Bourgogne, France (1980-2100) - Analyse des paramètres hydroclimatiques simulés à haute résolution par un modèle climatique régional (WRF)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le réchauffement climatique diminue-t-il le risque de dégâts par le gel pour les cultures de climat tempéré ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lejeune-Hénaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Larmure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème colloque de l'Association Internationale de Climatologie (AIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Dijon, France. 766 p</w:t>
+              <w:t xml:space="preserve">27ème Colloque de l’Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.271-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739757v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réchauffement climatique diminue-t-il le risque de dégâts par le gel pour les cultures de climat tempéré ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potentialités d'une chaîne hydroclimatique à l’échelle des bassins versants bourguignons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brulebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Phillipe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Colloque de l’Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.271-277</w:t>
+              <w:t xml:space="preserve">XXVIIème Colloque de l’Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.23-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117037v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport d'un modèle climatique régional pour l'analyse des contraintes hydriques sur les douglasaies de Bourgogne</w:t>
               </w:r>
@@ -11980,51 +11980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e Colloque de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.487-493</w:t>
@@ -12178,64 +12178,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a surface temperature simulation over Tunisia using the WRF model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Fathalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12286,51 +12286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L' évolution globale du climat, déclinaison en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12394,51 +12394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion et manipulation des données en climatologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12552,454 +12552,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de climats régionaux : potentiels et limites.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roucou</w:t>
+                <w:t xml:space="preserve">Potentiels et verrous d'une filière protéagineuse pour une agriculture durable en Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Crétat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Grenoble, France. pp.667-672</w:t>
+              <w:t xml:space="preserve">Symposium PSDR, Les chemins du développement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757477v1</w:t>
+                <w:t xml:space="preserve">hal-02810975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How climate change will impact terroir potential in the Burgundy vineyards.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèles de climats régionaux : potentiels et limites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Parker</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès International des Terroirs Vitivinicoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Dijon &amp; Reims, France. pp.3-31 - 3-35</w:t>
+              <w:t xml:space="preserve">25ème colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Grenoble, France. pp.667-672</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117904v1</w:t>
+                <w:t xml:space="preserve">hal-00757477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiels et verrous d'une filière protéagineuse pour une agriculture durable en Bourgogne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blancard</w:t>
+                <w:t xml:space="preserve">How climate change will impact terroir potential in the Burgundy vineyards.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cuccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Deytieux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+                <w:t xml:space="preserve">Y. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR, Les chemins du développement territorial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">9ème Congrès International des Terroirs Vitivinicoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Dijon &amp; Reims, France. pp.3-31 - 3-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810975v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of estimated dates of the occurrence of development stages of pinot noir in burgundy, for current and future climate depending on the phenological model used.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13048,411 +13048,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frost risk spatial analysis and zoning for viticulture at local scale level using digital geographical information data, field information and winegrowers survey.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bois</w:t>
+                <w:t xml:space="preserve">Montagnes d’Afrique tropicale : marqueurs de la variabilité climatique ou isolats climatiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Chabin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Williamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium GIESCO, 29th August-2nd September 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Asti-Alba (CN), Italy, Italy. 4p</w:t>
+              <w:t xml:space="preserve">24e colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Rovereto, Italie. pp.129-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00694229v1</w:t>
+                <w:t xml:space="preserve">hal-01116623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montagnes d’Afrique tropicale : marqueurs de la variabilité climatique ou isolats climatiques ?</w:t>
+                <w:t xml:space="preserve">Montagnes d'Afrique Tropicale : marqueurs de la variabilité climatique ou isolats climatiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Williamson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e colloque de l'Association Internationale de Climatologie</w:t>
+              <w:t xml:space="preserve">Climat montagnard et risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Rovereto, Italie. pp.129-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116623v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montagnes d'Afrique Tropicale : marqueurs de la variabilité climatique ou isolats climatiques ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
+                <w:t xml:space="preserve">Frost risk spatial analysis and zoning for viticulture at local scale level using digital geographical information data, field information and winegrowers survey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Williamson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climat montagnard et risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Rovereto, Italie. pp.129-134</w:t>
+              <w:t xml:space="preserve">17th International Symposium GIESCO, 29th August-2nd September 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Asti-Alba (CN), Italy, Italy. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625600v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géostatistique, radio sondages et modèles numériques à aire limitée : données et méthodes croisées pour l'étude d'un événement froid en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13529,51 +13529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13726,277 +13726,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désagrégation dynamique haute résolution spatiale du climat du Centre Est de la France par le modèle climatique régional ARW/WRF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensibilité de la réserve en eau des sols de Bourgogne pour une année climatique (2003) représentative du climat futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Crétat</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIeme colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rennes, France</w:t>
+              <w:t xml:space="preserve">TENEUR EN EAU ET TRANSFERTS EN MILIEU POREUX : MESURES ET STATISTIQUES À L'ÉCHELLE STATIONNELLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Aix-en-Provence, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484826v1</w:t>
+                <w:t xml:space="preserve">hal-00459752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilité de la réserve en eau des sols de Bourgogne pour une année climatique (2003) représentative du climat futur</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Désagrégation dynamique haute résolution spatiale du climat du Centre Est de la France par le modèle climatique régional ARW/WRF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiwen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TENEUR EN EAU ET TRANSFERTS EN MILIEU POREUX : MESURES ET STATISTIQUES À L'ÉCHELLE STATIONNELLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Aix-en-Provence, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">XXIIIeme colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459752v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique : impacts sur la phénologie du Pinot Noir en Bourgogne.</w:t>
               </w:r>
@@ -14008,51 +14008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14116,51 +14116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique en Bourgogne : observations, simulations et impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14375,64 +14375,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques et changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rennes, France. pp.1</w:t>
@@ -14455,247 +14455,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la réserve en eau à l'échelle des pédopaysages de Bourgogne</w:t>
+                <w:t xml:space="preserve">Régionalisation d'un indice agro-climatique en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lamy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Vautier</w:t>
+                <w:t xml:space="preserve">Bonnefoy Cyril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées scientifiques du GFHN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">NOUVELLES APPROCHES EN GEOGRAPHIE THEORIQUE ET QUANTITATIVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.10P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418649v1</w:t>
+                <w:t xml:space="preserve">hal-00418644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régionalisation d'un indice agro-climatique en Bourgogne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de la réserve en eau à l'échelle des pédopaysages de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonnefoy Cyril</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Malika Madelin</w:t>
+                <w:t xml:space="preserve">A. Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOUVELLES APPROCHES EN GEOGRAPHIE THEORIQUE ET QUANTITATIVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.10P</w:t>
+              <w:t xml:space="preserve">journées scientifiques du GFHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418644v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'adaptation au changement climatique en Bourgogne. une approche partenariale et pluridisciplinaire</w:t>
               </w:r>
@@ -14720,64 +14720,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amiotte-Suchet Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon Pollutec Horizons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris-Nord Villepinte, France</w:t>
@@ -14832,77 +14832,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Dodane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Andreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réchauffement climatique, quels impacts probables sur les vignobles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Dijon, France. 9 p</w:t>
@@ -15069,51 +15069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances comparées de données météorologiques issues de modèles et de mesures : application aux prévisions et à l'interpolation de concentrations d'ozone en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15151,51 +15151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la répartition spatiale des concentrations d'ozone en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15246,51 +15246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la répartition spatiale des concentrations d'ozone en Bourgogne: résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15436,64 +15436,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15723,277 +15723,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02575994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the coupling of backscatter models with tree growth models : part 1 : a realistic description of the canopy using the AMAP tree growth model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une méthode unifiée de correction des images RSO acquises en terrain accidenté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Castagnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Stussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. Floury</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Sylvander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS'97 Remote sensing - a scientific vision for sustainable development, Singapore, SGP, 3-08 August 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Singapore. pp.784-786</w:t>
+              <w:t xml:space="preserve">7ème symposium international ISPRS mesures physiques et signatures en télédétection, Courchevel 7-11 avril 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, Courchevel, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02575993v1</w:t>
+                <w:t xml:space="preserve">hal-02575856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode unifiée de correction des images RSO acquises en terrain accidenté</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Stussi</w:t>
+                <w:t xml:space="preserve">On the coupling of backscatter models with tree growth models : part 1 : a realistic description of the canopy using the AMAP tree growth model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Sylvander</w:t>
+                <w:t xml:space="preserve">J.F. Barczi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caraglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème symposium international ISPRS mesures physiques et signatures en télédétection, Courchevel 7-11 avril 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1997, Courchevel, France. pp.8</w:t>
+              <w:t xml:space="preserve">IGARSS'97 Remote sensing - a scientific vision for sustainable development, Singapore, SGP, 3-08 August 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Singapore. pp.784-786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02575856v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02575993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiometric correction of multi-configuration spaceborne SAR data over hilly terrain</w:t>
               </w:r>
@@ -16585,103 +16585,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking into account soils and climate change in assessing the production potential of a legume crop of interest: pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lucot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARFAGRI Seminario Agroecología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rosario, Argentina. , 2022</w:t>
@@ -16710,103 +16710,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des sols pour l’évaluation du potentiel de production d’une légumineuse d’intérêt : le pois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lucot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès IGCS (Inventaire Gestion et Conservation des Sols) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Bordeaux, France</w:t>
@@ -16874,51 +16874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Agriculture and Climate Change Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Sitges, Spain. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17459,51 +17459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une methode unifiee de correction des images RSO acquises en terrain accidente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Castagnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Stussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17511,51 +17511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Sylvander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical measurements and signatures in remote sensing : proceedings of the Seventh International Symposium on Physical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.35-42, 1997, 905410919X</w:t>
@@ -17610,207 +17610,207 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécheresse et inconfort thermique : Le changement climatique se fait ressentir</w:t>
+                <w:t xml:space="preserve">Le changement climatique : Un précipice en escalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, pp.46</w:t>
+              <w:t xml:space="preserve">2023, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980379v1</w:t>
+                <w:t xml:space="preserve">hal-03980386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement climatique : Un précipice en escalier</w:t>
+                <w:t xml:space="preserve">Sécheresse et inconfort thermique : Le changement climatique se fait ressentir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, pp.41</w:t>
+              <w:t xml:space="preserve">2023, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980386v1</w:t>
+                <w:t xml:space="preserve">hal-03980379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique et son impact sur la culture du pois. Emission WebTV Agrosup canal Eduter sur la polyculture-élevage, organisée dans le cadre des projets PSDR Prosys et POEETE. Des experts parlent des &amp;quot;Protéines végétales pour l'homme et l'élevage&amp;quot;. 1er avril 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17854,51 +17854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique et son impact sur la culture du pois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18317,51 +18317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Stussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sylvander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Castagnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18980,51 +18980,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46727A6D"/>
+    <w:nsid w:val="8FF75287"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19211,51 +19211,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-castel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9650-9474" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199523304" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05063692v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Betting" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109525" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04986079v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laurent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Ullmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110493" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04956040v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132211" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04149394v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zito" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7441" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03936044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Fathalli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana-Segu&#237;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06656-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141476v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Henrion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traore" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02076-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04524623v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catinca Gavrilescu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7514" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04193165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.totert.2023.100079" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03838466v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107539v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lucot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935121v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pauthier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brillante" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00110" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02887671v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rega" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.108087" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03105517v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/fqye-3778" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920443v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vergote" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2020016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433825v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-019-03083-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297354v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thevenin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau Smith" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/7128490" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789898v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jomaa Safi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4150-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05508737v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5771" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918945v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Dudek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau-Smith" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.10.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Caffarra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368907v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brulebois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562206v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360339v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boulard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Asse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.08.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385646v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;venin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/6089319" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309572v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2724-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333550v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jom&#226;a Safi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2332-2594.1000166" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112751v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marteau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2125-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.10.026" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64VX8DS7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080580v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cuccia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Kaye Parker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2014.48.3.1572" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217568v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.570" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02153152v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915215v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lara Bouffaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colombet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-013-9649-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-47JNG8MW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Xu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1284-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63F0M8D3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642483v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Petit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Challan-Belval" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blosseville" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4t0m-s998" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712207v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Philippon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tracol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2012.692830" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173204v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bf43-jt49" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02155422v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Beaudoin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stach" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stussi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160121407" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418633v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roucou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091842v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334163v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Dodane" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Brayer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andreux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335438v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oettli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68566-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330568v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andreux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331960v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172490v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Houz&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172481v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02154817v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Quegan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172488v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02154841v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Trouche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02154826v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Guerra" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houllier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(01)00236-X" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQHBC5MH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02155457v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Floury" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.911115" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580259v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudoin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02155601v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(00)00173-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TP27PR7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02157510v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Wegmuller" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazio Strozzi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(00)00083-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R87B9H7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04981652v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cournault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04981670v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04652180v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04804226v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04533613v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909688v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04001845v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5624" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03731996v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delelee" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03693204v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Perrot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubouy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687148v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03662771v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffael Aellig" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Backita" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03693215v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanchet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04774455v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morvan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653038v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992611v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969529v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fink" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436599v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02185069v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436672v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736207v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Omon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189405v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouvri&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02157657v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Migeon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rebeix" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02157681v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02161353v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585084v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Safi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785115v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiotte-Suchet Philippe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01788966v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02159119v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789066v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rossi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158987v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300533v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Th&#233;venin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300511v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743637v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carrou&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02161384v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158041v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114670v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2565.7606" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117243v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114644v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Phillipe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739757v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Br&#251;lebois" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117037v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117072v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114678v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Legras" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02159222v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02161435v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02162265v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158446v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757477v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cr&#233;tat" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117904v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parker" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810975v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117951v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Leeuwen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694229v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chabin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adrian" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116623v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625600v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116641v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116629v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448027v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doll" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484826v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459752v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lamy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117979v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758230v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cussia" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Deconninck" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448013v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448025v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418649v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418644v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnefoy Cyril" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459755v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190287v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Dodane" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095149v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447532v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447648v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330422v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221504v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459754v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vautier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158459v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575994v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floury" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Kong" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575993v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Barczi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575856v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castagnas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Sylvander" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575756v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gigord" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575755v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deshayes" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575757v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borne" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731955v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04967314v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250249v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03341955v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608671v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02166656v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33370.13763" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02166856v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02166915v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cerise Tissot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Ponnou-Delaffon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117299v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418638v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02157547v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Baudoin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03980379v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03980386v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335609v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412901v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Laroche" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559611v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volet de Recherche" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prudhon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563215v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prudhon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biarnes" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02454422v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578653v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sylvander" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930800v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chetaille" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudoin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575758v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603229v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02152966v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-04121861v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-castel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9650-9474" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199523304" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05063692v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Betting" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109525" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04986079v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laurent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Ullmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110493" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04956040v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132211" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04149394v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zito" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7441" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04524623v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catinca Gavrilescu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7514" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03936044v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Fathalli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana-Segu&#237;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06656-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141476v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Henrion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traore" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02076-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04193165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.totert.2023.100079" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03838466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107539v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lucot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02887671v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rega" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.108087" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935121v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pauthier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brillante" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00110" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03105517v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/fqye-3778" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920443v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vergote" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2020016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433825v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-019-03083-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297354v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thevenin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau Smith" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/7128490" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789898v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jomaa Safi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4150-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05508737v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5771" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Caffarra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918945v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Dudek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau-Smith" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.10.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368907v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brulebois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562206v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360339v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boulard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Asse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.08.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385646v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;venin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/6089319" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333550v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jom&#226;a Safi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2332-2594.1000166" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309572v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2724-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112751v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marteau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2125-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.10.026" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64VX8DS7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080580v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cuccia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Kaye Parker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2014.48.3.1572" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217568v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.570" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02153152v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915215v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lara Bouffaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colombet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-013-9649-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-47JNG8MW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Xu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1284-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63F0M8D3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642483v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Petit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Challan-Belval" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blosseville" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4t0m-s998" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712207v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Philippon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tracol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2012.692830" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173204v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bf43-jt49" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02155422v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Beaudoin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stach" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stussi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160121407" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418633v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roucou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334163v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Dodane" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Brayer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andreux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091842v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335438v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oettli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68566-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330568v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andreux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172481v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331960v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172490v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Houz&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02154817v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Quegan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172488v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02154841v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Trouche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02154826v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Guerra" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houllier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(01)00236-X" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQHBC5MH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02155457v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Floury" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.911115" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580259v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudoin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02155601v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(00)00173-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TP27PR7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02157510v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Wegmuller" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazio Strozzi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(00)00083-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R87B9H7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04981652v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cournault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04981670v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04652180v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04804226v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04533613v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909688v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04001845v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5624" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03662771v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffael Aellig" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Backita" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03731996v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delelee" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03693204v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Perrot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubouy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687148v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04774455v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morvan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03693215v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanchet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992611v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653038v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969529v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fink" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436599v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736207v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Omon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189405v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouvri&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02185069v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436672v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02157657v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Migeon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rebeix" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02157681v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02161353v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585084v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Safi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785115v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiotte-Suchet Philippe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01788966v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02159119v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789066v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rossi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158987v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300533v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Th&#233;venin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300511v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02161384v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743637v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carrou&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158041v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114670v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2565.7606" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117243v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739757v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Br&#251;lebois" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117037v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114644v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Phillipe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117072v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114678v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Legras" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02159222v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02161435v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02162265v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158446v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810975v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757477v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cr&#233;tat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117904v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117951v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Leeuwen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116623v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625600v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694229v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chabin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adrian" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116641v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116629v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448027v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doll" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459752v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lamy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484826v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117979v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758230v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cussia" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Deconninck" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448013v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448025v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418644v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnefoy Cyril" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418649v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459755v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190287v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Dodane" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095149v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447532v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447648v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330422v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221504v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459754v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vautier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158459v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575994v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floury" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Kong" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575856v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castagnas" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Sylvander" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575993v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Barczi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575756v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gigord" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575755v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deshayes" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575757v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borne" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731955v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04967314v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250249v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03341955v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608671v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02166656v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33370.13763" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02166856v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02166915v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cerise Tissot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Ponnou-Delaffon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117299v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418638v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02157547v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Baudoin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03980386v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03980379v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335609v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412901v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Laroche" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559611v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volet de Recherche" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prudhon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563215v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prudhon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biarnes" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02454422v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578653v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sylvander" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930800v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chetaille" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudoin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575758v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603229v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02152966v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-04121861v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>