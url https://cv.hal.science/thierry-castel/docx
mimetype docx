--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -964,291 +964,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertain changes to spring frost risks in vineyards in the 21st century</w:t>
+                <w:t xml:space="preserve">Weather regimes and rainfall over Tunisia in a multi-model ensemble versus a multi-member ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bois</w:t>
+                <w:t xml:space="preserve">Bilel Fathalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catinca Gavrilescu</w:t>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Zito</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pere Quintana-Seguí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Ullmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7514⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61, pp.1783-1813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-022-06656-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524623v1</w:t>
+                <w:t xml:space="preserve">hal-03936044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weather regimes and rainfall over Tunisia in a multi-model ensemble versus a multi-member ensemble</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncertain changes to spring frost risks in vineyards in the 21st century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pere Quintana-Seguí</w:t>
+                <w:t xml:space="preserve">Catinca Gavrilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Tramblay</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Zito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 61, pp.1783-1813. </w:t>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-022-06656-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936044v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing local climate patterns through hail suppression systems: conflict and inequalities between farmers and wine producers in the Burgundy Region (France)</w:t>
               </w:r>
@@ -1466,295 +1466,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 ProSys - L'adaptation pédoclimatique, les impacts environnementaux et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines en Bourgogne-Franche-Comté</w:t>
+                <w:t xml:space="preserve">Adaptation des systèmes de production agricole aux changements de contexte environnemental, agricole et social, et place des légumineuses dans la transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brunschwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. de Fornel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Joly</w:t>
+                <w:t xml:space="preserve">D. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Goron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 86, pp.173-189. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art16⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 86, pp.419-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686545v1</w:t>
+                <w:t xml:space="preserve">hal-03687097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des systèmes de production agricole aux changements de contexte environnemental, agricole et social, et place des légumineuses dans la transition agroécologique</w:t>
+                <w:t xml:space="preserve">PSDR4 ProSys - L'adaptation pédoclimatique, les impacts environnementaux et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines en Bourgogne-Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P Goron</w:t>
+                <w:t xml:space="preserve">D. de Fornel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 86, pp.419-437. </w:t>
+              <w:t xml:space="preserve">, 2022, 86, pp.173-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687097v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un gel plus fréquent, paradoxe du réchauffement</w:t>
               </w:r>
@@ -1934,51 +1934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a leaf wetness duration model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Zito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1986,51 +1986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Rega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 291, pp.108087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2064,51 +2064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of grapevine soil–water balance to rainfall spatial variability at local scale level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Pauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2192,330 +2192,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et demain? Robustesse des stratégies innovantes de gestion des adventices face au changement climatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le climat « par procuration ». De l’usage des proxys pour relier les savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cavan</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/fqye-3778⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (1), pp.12-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2020016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03105517v2</w:t>
+                <w:t xml:space="preserve">hal-02920443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le climat « par procuration ». De l’usage des proxys pour relier les savoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
+                <w:t xml:space="preserve">Et demain? Robustesse des stratégies innovantes de gestion des adventices face au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28 (1), pp.12-23. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81, pp.209-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2020016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/fqye-3778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02920443v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105517v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulated effects of land immersion on regional arid climate: a case study of the pre-Saharan playa of Chott el-Jerid (south of Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Fathalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 140, pp.231-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2562,51 +2562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum #2 to “Mesoscale and Local Scale Evaluations of Quantitative Precipitation Estimates by Weather Radar Products during a Heavy Rainfall Event”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Pauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2683,64 +2683,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errors and uncertainties in regional climate simulations of rainfall variability over Tunisia: a multi-model and multi-member approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Fathalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2826,51 +2826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2917,51 +2917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change and vine protection : the case of mildews management in Burgundy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Zito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Caffarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2969,51 +2969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E3S Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 50, pp.01006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3583,51 +3583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale and local scale evaluations of quantitative precipitation estimates by weather radar products during a heavy rainfall event.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Pauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3698,278 +3698,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical downscaling of temperature variability over Tunisia: evaluation a 21-year-long simulation performed with the WRF model.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+                <w:t xml:space="preserve">Capability of a regional climate model to simulate climate variables requested for water balance computation: a case study over northeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Jomâa Safi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climatology &amp; Weather Forecasting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4 (2), pp.1000166. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (9-10), pp.2689-2716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4172/2332-2594.1000166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-015-2724-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333550v1</w:t>
+                <w:t xml:space="preserve">hal-01309572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capability of a regional climate model to simulate climate variables requested for water balance computation: a case study over northeastern France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Boulard</w:t>
+                <w:t xml:space="preserve">Dynamical downscaling of temperature variability over Tunisia: evaluation a 21-year-long simulation performed with the WRF model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Fathalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bréda</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Jomâa Safi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 46 (9-10), pp.2689-2716. </w:t>
+              <w:t xml:space="preserve">Journal of Climatology &amp; Weather Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (2), pp.1000166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-015-2724-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4172/2332-2594.1000166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309572v1</w:t>
+                <w:t xml:space="preserve">hal-01333550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution rainfall variability simulated by the WRF RCM: application to eastern France.</w:t>
               </w:r>
@@ -3981,51 +3981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmela Chateau Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4240,51 +4240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenological model performance to warmer conditions: application to Pinot noir in Burgundy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4374,51 +4374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note technique d'implantation d’un réseau de pluviomètres en terrain viticole sur la côte de Beaune (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Pauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4504,51 +4504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4801,51 +4801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (7-8), pp.1613-1626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5956,372 +5956,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'environnement d'un bois de pins sur la maturité des baies de pinot noir sur une parcelle viticole situee en côte de Nuits» in Global warming, which potential impacts on the vineyards ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Castel</w:t>
+                <w:t xml:space="preserve">Rainfall and environmental controls of the vegetation patterns at the beginning of the rainy season in semi-arid South Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Martiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Oettli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Unesco Chair Wine and Culture.</w:t>
+              <w:t xml:space="preserve">Journal of Arid Environnements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00172481v1</w:t>
+                <w:t xml:space="preserve">hal-00331960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainfall and environmental controls of the vegetation patterns at the beginning of the rainy season in semi-arid South Africa.</w:t>
+                <w:t xml:space="preserve">Performances comparées de données météorologiques issues de modèles et de mesures : application aux prévisions et à l'interpolation des concentrations d'ozone en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arid Environnements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">Actes des Journées de la Commission Climat &amp; Sociétés, Grenoble, France, 22-24 mars.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.SOUMIS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331960v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances comparées de données météorologiques issues de modèles et de mesures : application aux prévisions et à l'interpolation des concentrations d'ozone en Bourgogne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de l'environnement d'un bois de pins sur la maturité des baies de pinot noir sur une parcelle viticole situee en côte de Nuits» in Global warming, which potential impacts on the vineyards ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Houzé</w:t>
+                <w:t xml:space="preserve">D. Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-N. Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Brayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des Journées de la Commission Climat &amp; Sociétés, Grenoble, France, 22-24 mars.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.SOUMIS</w:t>
+              <w:t xml:space="preserve">The Unesco Chair Wine and Culture.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00172490v1</w:t>
+                <w:t xml:space="preserve">hal-00172481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative Transfer Modeling of Cross-PolarizedBackscatter From a Pine Forest Using the DiscreteOrdinate and Eigenvalue Method</w:t>
               </w:r>
@@ -7555,51 +7555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Institut Agro Rennes-Angers, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7814,77 +7814,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la résilience des systèmes de culture au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cournault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8037,394 +8037,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de la couverture nuageuse basse de saison sèche sur la façade atlantique de l’Afrique centrale de l’échelle diurne à interannuelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate projections over France wine-growing region and its potential impact on phenology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Zito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Moron</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis Delelee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Annual Conference of the International Association of Climatology (AIC 2022),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Toulouse, France. pp.6</w:t>
+              <w:t xml:space="preserve">14th International Terroir congress and 2nd ClimWine symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662771v1</w:t>
+                <w:t xml:space="preserve">hal-03731996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate projections over France wine-growing region and its potential impact on phenology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Delelee</w:t>
+                <w:t xml:space="preserve">How abrupt change in surface temperature impacts water cycle over France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Ullmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Aubouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Terroir congress and 2nd ClimWine symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">35ème colloque annuel de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03731996v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How abrupt change in surface temperature impacts water cycle over France ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Albin Ullmann</w:t>
+                <w:t xml:space="preserve">Évolution de la couverture nuageuse basse de saison sèche sur la façade atlantique de l’Afrique centrale de l’échelle diurne à interannuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffael Aellig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lewis Backita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Perrot</w:t>
+                <w:t xml:space="preserve">Alexandre Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Aubouy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème colloque annuel de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">35th Annual Conference of the International Association of Climatology (AIC 2022),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Toulouse, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693204v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How abrupt change in surface temperature impacts water balance over France? A case-study of bread wheat cultivated areas.</w:t>
               </w:r>
@@ -8436,64 +8436,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Ullmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aubouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8531,64 +8531,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frost risk projections in a changing climate are highly sensitive in time and space to frost modelling approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catinca Gavrilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Zito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8682,51 +8682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8771,277 +8771,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité des extrêmes thermiques et impacts sur la viticulture : l’évolution du risque de gel de printemps en Bourgogne Franche-Comté.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts du réchauffement climatique en Bourgogne-Franche-Comté sur le stress gel hivernal et la date de floraison du pois d’hiver (ProSys)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brulebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du Clos-Vougeot 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Vougeot, France. pp.349-357</w:t>
+              <w:t xml:space="preserve">Symposium PSDR4 Transitions pour le développement des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtuel, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992611v1</w:t>
+                <w:t xml:space="preserve">hal-03653038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts du réchauffement climatique en Bourgogne-Franche-Comté sur le stress gel hivernal et la date de floraison du pois d’hiver (ProSys)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variabilité des extrêmes thermiques et impacts sur la viticulture : l’évolution du risque de gel de printemps en Bourgogne Franche-Comté.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catinca Gavrilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR4 Transitions pour le développement des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Virtuel, Angers, France</w:t>
+              <w:t xml:space="preserve">Rencontres du Clos-Vougeot 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Vougeot, France. pp.349-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653038v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyvalocca : un projet pour l'étude des nuages bas de saison sèche sur la façade atlantique de l'Afrique centrale et de leur impact bioclimatique sur les forêts sempervirentes.</w:t>
               </w:r>
@@ -9178,51 +9178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Vergote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9254,463 +9254,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation par simulation des performances et de la durabilité de systèmes de culture innovants pour la gestion durable des adventices : exemple d’un groupe DEPHY Ferme de l’Eure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cavan</w:t>
+                <w:t xml:space="preserve">Évolution retrospective du risque gélif hivernal en climat tempéré suite au réchauffement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Omon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+                <w:t xml:space="preserve">Isabelle I. Lejeune-Henaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France. pp.artilce issu de communication orale</w:t>
+              <w:t xml:space="preserve">15èmes Rencontres Bourgogne-Franche-Comté Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Saint-Brisson, France. pp.323-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736207v1</w:t>
+                <w:t xml:space="preserve">hal-02185069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spatiale de l’évolution du risque de gel sur la vigne en Bourgogne-Franche-Comté</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bois</w:t>
+                <w:t xml:space="preserve">Évaluation par simulation des performances et de la durabilité de systèmes de culture innovants pour la gestion durable des adventices : exemple d’un groupe DEPHY Ferme de l’Eure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Omon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Thessalonique, Grèce. pp.181-186</w:t>
+              <w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France. pp.artilce issu de communication orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189405v1</w:t>
+                <w:t xml:space="preserve">hal-02736207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution retrospective du risque gélif hivernal en climat tempéré suite au réchauffement climatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse spatiale de l’évolution du risque de gel sur la vigne en Bourgogne-Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catinca Gavrilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle I. Lejeune-Henaut</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Ouvrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Rencontres Bourgogne-Franche-Comté Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Saint-Brisson, France. pp.323-332</w:t>
+              <w:t xml:space="preserve">32ème Colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Thessalonique, Grèce. pp.181-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185069v1</w:t>
+                <w:t xml:space="preserve">hal-02189405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du changement climatique sur l'oïdium de la vigne : cas de la Champagne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Zito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Rencontres Bourgogne-Franche-Comté Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Saint-Brisson, France. pp.200-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9925,64 +9925,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régionalisation des pluies en Tunisie : Apport des simulations Euro-CORDEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Fathalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10033,77 +10033,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts sur le climat régional induits par l'immersion d'une zone aride : cas de Chott Jérid (sud de la Tunisie).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Fathalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10383,51 +10383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Ilot de Chaleur Urbain de l'agglomération dijonnaise : campagne instrumentale in situ et modélisation climatique régionale haute résolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10627,273 +10627,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Urban Heat Island of a middle-size French city as seen by high-resolution numerical experiments and in situ measurements the case of Dijon, Burgundy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intercomparaison radar-pluviomètre pour l’estimation des pluies à haute résolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Pauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Urban Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">28ème Colloque de l’Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Liège, Belgique. pp.67-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02158987v1</w:t>
+                <w:t xml:space="preserve">hal-01300533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparaison radar-pluviomètre pour l’estimation des pluies à haute résolution.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bois</w:t>
+                <w:t xml:space="preserve">The Urban Heat Island of a middle-size French city as seen by high-resolution numerical experiments and in situ measurements the case of Dijon, Burgundy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Colloque de l’Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Liège, Belgique. pp.67-72</w:t>
+              <w:t xml:space="preserve">9th International Conference on Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300533v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution spatiale des MNT et qualité de l'estimation des températures et des précipitations en France</w:t>
               </w:r>
@@ -10905,51 +10905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10987,77 +10987,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts climatiques induits par un lac artificiel: apport de l'analyse spatial sous R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Fathalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jomaa Safi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11449,64 +11449,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désagrégation dynamique des pluies de la Tunisie par le modèle climatique régional ARW/WRF.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Fathalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11551,398 +11551,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du changement climatique sur l’évolution de la ressource en eau en Bourgogne, France (1980-2100) - Analyse des paramètres hydroclimatiques simulés à haute résolution par un modèle climatique régional (WRF)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potentialités d'une chaîne hydroclimatique à l’échelle des bassins versants bourguignons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brulebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Phillipe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Brûlebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème colloque de l'Association Internationale de Climatologie (AIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Dijon, France. 766 p</w:t>
+              <w:t xml:space="preserve">XXVIIème Colloque de l’Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.23-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739757v1</w:t>
+                <w:t xml:space="preserve">hal-01114644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réchauffement climatique diminue-t-il le risque de dégâts par le gel pour les cultures de climat tempéré ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact du changement climatique sur l’évolution de la ressource en eau en Bourgogne, France (1980-2100) - Analyse des paramètres hydroclimatiques simulés à haute résolution par un modèle climatique régional (WRF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brûlebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Colloque de l’Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.271-277</w:t>
+              <w:t xml:space="preserve">27ème colloque de l'Association Internationale de Climatologie (AIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Dijon, France. 766 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117037v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialités d'une chaîne hydroclimatique à l’échelle des bassins versants bourguignons.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le réchauffement climatique diminue-t-il le risque de dégâts par le gel pour les cultures de climat tempéré ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lejeune-Hénaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Larmure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème Colloque de l’Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.23-29</w:t>
+              <w:t xml:space="preserve">27ème Colloque de l’Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.271-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114644v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport d'un modèle climatique régional pour l'analyse des contraintes hydriques sur les douglasaies de Bourgogne</w:t>
               </w:r>
@@ -11980,51 +11980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e Colloque de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.487-493</w:t>
@@ -12178,64 +12178,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a surface temperature simulation over Tunisia using the WRF model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Fathalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12286,51 +12286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L' évolution globale du climat, déclinaison en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12394,51 +12394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion et manipulation des données en climatologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12552,316 +12552,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiels et verrous d'une filière protéagineuse pour une agriculture durable en Bourgogne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blancard</w:t>
+                <w:t xml:space="preserve">Modèles de climats régionaux : potentiels et limites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Deytieux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR, Les chemins du développement territorial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">25ème colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Grenoble, France. pp.667-672</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810975v1</w:t>
+                <w:t xml:space="preserve">hal-00757477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de climats régionaux : potentiels et limites.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roucou</w:t>
+                <w:t xml:space="preserve">Potentiels et verrous d'une filière protéagineuse pour une agriculture durable en Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Crétat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Grenoble, France. pp.667-672</w:t>
+              <w:t xml:space="preserve">Symposium PSDR, Les chemins du développement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757477v1</w:t>
+                <w:t xml:space="preserve">hal-02810975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How climate change will impact terroir potential in the Burgundy vineyards.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12942,51 +12942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of estimated dates of the occurrence of development stages of pinot noir in burgundy, for current and future climate depending on the phenological model used.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13156,476 +13156,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montagnes d'Afrique Tropicale : marqueurs de la variabilité climatique ou isolats climatiques ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frost risk spatial analysis and zoning for viticulture at local scale level using digital geographical information data, field information and winegrowers survey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petitot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climat montagnard et risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Rovereto, Italie. pp.129-134</w:t>
+              <w:t xml:space="preserve">17th International Symposium GIESCO, 29th August-2nd September 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Asti-Alba (CN), Italy, Italy. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00625600v1</w:t>
+                <w:t xml:space="preserve">hal-00694229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frost risk spatial analysis and zoning for viticulture at local scale level using digital geographical information data, field information and winegrowers survey.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Montagnes d'Afrique Tropicale : marqueurs de la variabilité climatique ou isolats climatiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Williamson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium GIESCO, 29th August-2nd September 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Asti-Alba (CN), Italy, Italy. 4p</w:t>
+              <w:t xml:space="preserve">Climat montagnard et risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Rovereto, Italie. pp.129-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694229v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géostatistique, radio sondages et modèles numériques à aire limitée : données et méthodes croisées pour l'étude d'un événement froid en France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution des structures spatiales récurrentes des températures quotidiennes en Bourgogne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cuccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Castel</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Rovereto, Italie. pp.513-518</w:t>
+              <w:t xml:space="preserve">, Sep 2011, Rovereto, Italie. pp.153-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116641v1</w:t>
+                <w:t xml:space="preserve">hal-01116629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des structures spatiales récurrentes des températures quotidiennes en Bourgogne.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géostatistique, radio sondages et modèles numériques à aire limitée : données et méthodes croisées pour l'étude d'un événement froid en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Rovereto, Italie. pp.153-158</w:t>
+              <w:t xml:space="preserve">, Sep 2011, Rovereto, Italie. pp.513-518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116629v1</w:t>
+                <w:t xml:space="preserve">hal-01116641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité des forêts de douglas du Morvan face au changement climatique : l'expérience de 2003</w:t>
               </w:r>
@@ -13663,51 +13663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques et changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rennes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13726,277 +13726,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilité de la réserve en eau des sols de Bourgogne pour une année climatique (2003) représentative du climat futur</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Désagrégation dynamique haute résolution spatiale du climat du Centre Est de la France par le modèle climatique régional ARW/WRF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiwen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TENEUR EN EAU ET TRANSFERTS EN MILIEU POREUX : MESURES ET STATISTIQUES À L'ÉCHELLE STATIONNELLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Aix-en-Provence, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">XXIIIeme colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459752v1</w:t>
+                <w:t xml:space="preserve">hal-00484826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désagrégation dynamique haute résolution spatiale du climat du Centre Est de la France par le modèle climatique régional ARW/WRF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensibilité de la réserve en eau des sols de Bourgogne pour une année climatique (2003) représentative du climat futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Crétat</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIeme colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rennes, France</w:t>
+              <w:t xml:space="preserve">TENEUR EN EAU ET TRANSFERTS EN MILIEU POREUX : MESURES ET STATISTIQUES À L'ÉCHELLE STATIONNELLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Aix-en-Provence, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00484826v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique : impacts sur la phénologie du Pinot Noir en Bourgogne.</w:t>
               </w:r>
@@ -14008,51 +14008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14116,51 +14116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique en Bourgogne : observations, simulations et impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14375,64 +14375,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques et changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rennes, France. pp.1</w:t>
@@ -14455,247 +14455,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régionalisation d'un indice agro-climatique en Bourgogne</w:t>
+                <w:t xml:space="preserve">Evaluation de la réserve en eau à l'échelle des pédopaysages de Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonnefoy Cyril</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Malika Madelin</w:t>
+                <w:t xml:space="preserve">C. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOUVELLES APPROCHES EN GEOGRAPHIE THEORIQUE ET QUANTITATIVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.10P</w:t>
+              <w:t xml:space="preserve">journées scientifiques du GFHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418644v1</w:t>
+                <w:t xml:space="preserve">hal-00418649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la réserve en eau à l'échelle des pédopaysages de Bourgogne</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régionalisation d'un indice agro-climatique en Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vautier</w:t>
+                <w:t xml:space="preserve">Bonnefoy Cyril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées scientifiques du GFHN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">NOUVELLES APPROCHES EN GEOGRAPHIE THEORIQUE ET QUANTITATIVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.10P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418649v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'adaptation au changement climatique en Bourgogne. une approche partenariale et pluridisciplinaire</w:t>
               </w:r>
@@ -14733,51 +14733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon Pollutec Horizons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris-Nord Villepinte, France</w:t>
@@ -15069,51 +15069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances comparées de données météorologiques issues de modèles et de mesures : application aux prévisions et à l'interpolation de concentrations d'ozone en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15151,51 +15151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la répartition spatiale des concentrations d'ozone en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15246,51 +15246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la répartition spatiale des concentrations d'ozone en Bourgogne: résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15449,51 +15449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16408,51 +16408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire CLIMAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Charpennes, Villeurbanne, Auvergne-Rhône-Alpes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16516,51 +16516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17610,177 +17610,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement climatique : Un précipice en escalier</w:t>
+                <w:t xml:space="preserve">Sécheresse et inconfort thermique : Le changement climatique se fait ressentir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, pp.41</w:t>
+              <w:t xml:space="preserve">2023, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980386v1</w:t>
+                <w:t xml:space="preserve">hal-03980379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécheresse et inconfort thermique : Le changement climatique se fait ressentir</w:t>
+                <w:t xml:space="preserve">Le changement climatique : Un précipice en escalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, pp.46</w:t>
+              <w:t xml:space="preserve">2023, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980379v1</w:t>
+                <w:t xml:space="preserve">hal-03980386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique et son impact sur la culture du pois. Emission WebTV Agrosup canal Eduter sur la polyculture-élevage, organisée dans le cadre des projets PSDR Prosys et POEETE. Des experts parlent des &amp;quot;Protéines végétales pour l'homme et l'élevage&amp;quot;. 1er avril 2021</w:t>
               </w:r>
@@ -18980,51 +18980,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8FF75287"/>
+    <w:nsid w:val="4FEC2FC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19211,51 +19211,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-castel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9650-9474" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199523304" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05063692v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Betting" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109525" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04986079v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laurent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Ullmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110493" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04956040v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132211" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04149394v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zito" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7441" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04524623v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catinca Gavrilescu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7514" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03936044v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Fathalli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana-Segu&#237;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06656-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141476v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Henrion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traore" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02076-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04193165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.totert.2023.100079" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03838466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107539v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lucot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02887671v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rega" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.108087" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935121v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pauthier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brillante" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00110" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03105517v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/fqye-3778" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920443v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vergote" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2020016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433825v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-019-03083-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297354v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thevenin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau Smith" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/7128490" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789898v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jomaa Safi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4150-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05508737v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5771" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Caffarra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918945v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Dudek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau-Smith" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.10.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368907v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brulebois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562206v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360339v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boulard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Asse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.08.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385646v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;venin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/6089319" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333550v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jom&#226;a Safi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2332-2594.1000166" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309572v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2724-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112751v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marteau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2125-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.10.026" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64VX8DS7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080580v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cuccia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Kaye Parker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2014.48.3.1572" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217568v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.570" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02153152v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915215v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lara Bouffaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colombet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-013-9649-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-47JNG8MW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Xu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1284-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63F0M8D3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642483v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Petit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Challan-Belval" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blosseville" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4t0m-s998" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712207v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Philippon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tracol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2012.692830" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173204v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bf43-jt49" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02155422v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Beaudoin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stach" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stussi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160121407" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418633v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roucou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334163v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Dodane" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Brayer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andreux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091842v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335438v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oettli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68566-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330568v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andreux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172481v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331960v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172490v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Houz&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02154817v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Quegan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172488v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02154841v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Trouche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02154826v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Guerra" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houllier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(01)00236-X" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQHBC5MH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02155457v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Floury" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.911115" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580259v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudoin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02155601v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(00)00173-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TP27PR7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02157510v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Wegmuller" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazio Strozzi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(00)00083-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R87B9H7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04981652v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cournault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04981670v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04652180v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04804226v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04533613v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909688v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04001845v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5624" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03662771v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffael Aellig" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Backita" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03731996v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delelee" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03693204v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Perrot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubouy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687148v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04774455v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morvan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03693215v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanchet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992611v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653038v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969529v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fink" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436599v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736207v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Omon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189405v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouvri&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02185069v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436672v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02157657v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Migeon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rebeix" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02157681v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02161353v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585084v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Safi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785115v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiotte-Suchet Philippe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01788966v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02159119v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789066v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rossi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158987v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300533v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Th&#233;venin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300511v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02161384v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743637v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carrou&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158041v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114670v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2565.7606" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117243v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739757v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Br&#251;lebois" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117037v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114644v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Phillipe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117072v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114678v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Legras" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02159222v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02161435v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02162265v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158446v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810975v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757477v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cr&#233;tat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117904v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117951v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Leeuwen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116623v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625600v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694229v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chabin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adrian" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116641v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116629v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448027v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doll" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459752v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lamy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484826v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117979v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758230v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cussia" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Deconninck" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448013v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448025v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418644v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnefoy Cyril" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418649v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459755v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190287v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Dodane" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095149v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447532v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447648v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330422v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221504v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459754v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vautier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158459v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575994v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floury" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Kong" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575856v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castagnas" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Sylvander" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575993v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Barczi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575756v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gigord" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575755v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deshayes" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575757v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borne" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731955v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04967314v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250249v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03341955v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608671v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02166656v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33370.13763" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02166856v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02166915v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cerise Tissot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Ponnou-Delaffon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117299v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418638v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02157547v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Baudoin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03980386v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03980379v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335609v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412901v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Laroche" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559611v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volet de Recherche" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prudhon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563215v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prudhon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biarnes" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02454422v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578653v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sylvander" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930800v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chetaille" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudoin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575758v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603229v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02152966v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-04121861v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-castel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9650-9474" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199523304" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05063692v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Betting" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109525" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04986079v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laurent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Ullmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110493" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04956040v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132211" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04149394v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zito" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7441" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03936044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Fathalli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana-Segu&#237;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06656-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04524623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catinca Gavrilescu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7514" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141476v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Henrion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traore" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02076-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04193165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.totert.2023.100079" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03838466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107539v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lucot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02887671v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rega" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.108087" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935121v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pauthier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brillante" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00110" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920443v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vergote" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2020016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03105517v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/fqye-3778" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433825v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-019-03083-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297354v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thevenin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau Smith" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/7128490" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789898v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jomaa Safi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4150-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05508737v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5771" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Caffarra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918945v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Dudek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau-Smith" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.10.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368907v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brulebois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562206v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360339v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boulard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Asse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.08.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385646v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;venin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/6089319" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309572v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2724-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333550v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jom&#226;a Safi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2332-2594.1000166" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112751v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marteau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2125-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.10.026" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64VX8DS7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080580v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cuccia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Kaye Parker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2014.48.3.1572" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217568v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.570" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02153152v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915215v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lara Bouffaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colombet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-013-9649-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-47JNG8MW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Xu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1284-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63F0M8D3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642483v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Petit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Challan-Belval" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blosseville" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4t0m-s998" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712207v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Philippon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tracol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2012.692830" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173204v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bf43-jt49" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02155422v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Beaudoin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stach" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stussi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160121407" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418633v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roucou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334163v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Dodane" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Brayer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andreux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091842v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335438v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oettli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68566-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330568v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andreux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331960v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172490v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Houz&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172481v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02154817v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Quegan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172488v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02154841v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Trouche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02154826v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Guerra" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houllier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(01)00236-X" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQHBC5MH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02155457v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Floury" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.911115" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580259v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudoin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02155601v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(00)00173-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TP27PR7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02157510v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Wegmuller" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazio Strozzi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(00)00083-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R87B9H7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04981652v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cournault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04981670v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04652180v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04804226v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04533613v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909688v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04001845v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5624" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03731996v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delelee" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03693204v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Perrot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubouy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03662771v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffael Aellig" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Backita" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berger" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687148v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04774455v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morvan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03693215v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanchet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653038v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992611v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969529v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fink" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436599v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02185069v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736207v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Omon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189405v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouvri&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436672v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02157657v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Migeon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rebeix" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02157681v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02161353v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585084v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Safi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785115v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiotte-Suchet Philippe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01788966v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02159119v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789066v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rossi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300533v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Th&#233;venin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158987v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300511v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02161384v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743637v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carrou&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158041v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114670v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2565.7606" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117243v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114644v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Phillipe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739757v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Br&#251;lebois" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117037v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117072v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114678v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Legras" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02159222v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02161435v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02162265v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158446v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757477v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cr&#233;tat" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810975v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117904v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117951v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Leeuwen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116623v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694229v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chabin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adrian" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625600v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116629v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116641v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448027v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doll" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484826v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459752v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lamy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117979v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758230v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cussia" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Deconninck" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448013v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448025v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418649v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418644v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnefoy Cyril" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459755v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190287v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Dodane" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095149v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447532v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447648v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330422v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221504v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459754v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vautier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158459v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575994v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floury" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Kong" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575856v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castagnas" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Sylvander" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575993v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Barczi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575756v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gigord" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575755v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deshayes" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575757v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borne" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731955v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04967314v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250249v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03341955v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608671v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02166656v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33370.13763" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02166856v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02166915v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cerise Tissot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Ponnou-Delaffon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117299v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418638v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02157547v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Baudoin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03980379v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03980386v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335609v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412901v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Laroche" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559611v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volet de Recherche" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prudhon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563215v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prudhon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biarnes" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02454422v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578653v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sylvander" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930800v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chetaille" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudoin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575758v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603229v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02152966v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-04121861v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>