--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modeling approach to forecast local demographic trends in metapopulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wind farms and griffon vultures: no evidence for habituation and coexistence, a reply to Farfàn et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Camiña-Cardenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Blary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chambert</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecy.4459⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51, pp.e02921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2024.e02921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813597v1</w:t>
+                <w:t xml:space="preserve">hal-04593831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind farms and griffon vultures: no evidence for habituation and coexistence, a reply to Farfàn et al.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Duriez</w:t>
+                <w:t xml:space="preserve">A modeling approach to forecast local demographic trends in metapopulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barbraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alvaro Camiña-Cardenal</w:t>
+                <w:t xml:space="preserve">Antoine Chabrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Sassi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chambert</w:t>
+                <w:t xml:space="preserve">Nicolas Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 51, pp.e02921. </w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105 (12), pp.e4459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2024.e02921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ecy.4459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593831v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A standardized protocol for assessing the performance of automatic detection systems used in onshore wind power plants to reduce avian mortality</w:t>
               </w:r>
@@ -770,382 +770,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building spaces of interactions between researchers and managers: case studies with wildlife monitoring and conservation in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodological approaches to assessing population-level impacts of bird collisions with wind turbines: a critical perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Couturier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Solutions and Evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2688-8319.12245⟩</w:t>
+              <w:t xml:space="preserve">Environmental Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (1), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0376892923000346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125409v1</w:t>
+                <w:t xml:space="preserve">hal-04766617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological approaches to assessing population-level impacts of bird collisions with wind turbines: a critical perspective</w:t>
+                <w:t xml:space="preserve">EolPop, a R-shiny tool for quantifying the demographic impact of species exposed to fatalities: Application to bird collisions with wind turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Deleaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0376892923000346⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 345, pp.118923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.118923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766617v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EolPop, a R-shiny tool for quantifying the demographic impact of species exposed to fatalities: Application to bird collisions with wind turbines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Duriez</w:t>
+                <w:t xml:space="preserve">Building spaces of interactions between researchers and managers: case studies with wildlife monitoring and conservation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bauduin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillelme Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Deleaux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coline Canonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 345, pp.118923. </w:t>
+              <w:t xml:space="preserve">Ecological Solutions and Evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (2), pp.e12245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.118923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2688-8319.12245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927681v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successful eradication of invasive American bullfrogs leads to coextirpation of emerging pathogens</w:t>
               </w:r>
@@ -1451,51 +1451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Couloumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ibis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 162 (4), pp.1312-1323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2824,77 +2824,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EolPop: a tool to quantify the impact of collisions on bird populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Deleaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wind &amp; Wings - Protecting birds around onshore wind infrastructure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Online, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3001,51 +3001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of collisions on bird populations (MAPE, WP2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Vieira-Pak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3330,51 +3330,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of bird collisions with windturbines. State of the art and methodological recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Maria Tobon Monroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3422,51 +3422,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer l’impact démographique des collisions aviaires avec les éoliennes : Synthèse des connaissances et recommandations méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Maria Tobon Monroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3792,51 +3792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fluhr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Blary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chambert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Almasi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2971" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04813597v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrolle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sadoul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4459" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Cami&#241;a-Cardenal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sassi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2024.e02921" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480664v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Ballester" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Dupont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corbeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120437" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927707v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lyet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Waller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelayo Acevedo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Howe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.361" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04125409v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Couturier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bauduin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillelme Astruc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Canonne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12245" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766617v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0376892923000346" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927681v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deleaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118923" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927687v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake Hossack" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hall" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crawford" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Goldberg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Muths" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12970" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake R. Hossack" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Alberto Lemos-Espinal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent H. Sigafus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Carre&#243;n Arroyo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-bja10072" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927651v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Imberdis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Couloumy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12826" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330417v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gamble" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulinier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2923" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502432v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Louvrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Molinari&#8208;jobin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc K&#233;ry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13191" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329890v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marboutin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.09.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05079228v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Pilliod" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren S Goldberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Doi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruhiko Takahara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3764" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01658246v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muths" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chambert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Schmidt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Hossack" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17105-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01971667v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kada" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ponchon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dupraz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dietrich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icw015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282701v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doligez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torkild Tveraa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210x.2012.00259.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840295v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Staszewski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lobato" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carrie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2012.01979.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05520066v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Billy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ravache" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sivault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04644103v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Tobon Monroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04645522v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04646901v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04646803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Vieira-Pak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840663v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Pardo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mccoy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-010-0542-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NXXHSN2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629082v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629108v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964468v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Perfus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Siefert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fluhr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Blary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chambert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Almasi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2971" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Cami&#241;a-Cardenal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sassi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2024.e02921" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04813597v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrolle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sadoul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4459" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480664v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Ballester" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Dupont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corbeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120437" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927707v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lyet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Waller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelayo Acevedo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Howe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.361" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0376892923000346" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927681v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deleaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118923" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04125409v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Couturier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bauduin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillelme Astruc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Canonne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12245" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927687v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake Hossack" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hall" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crawford" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Goldberg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Muths" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12970" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake R. Hossack" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Alberto Lemos-Espinal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent H. Sigafus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Carre&#243;n Arroyo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-bja10072" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927651v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Imberdis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Couloumy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12826" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330417v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gamble" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulinier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2923" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502432v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Louvrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Molinari&#8208;jobin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc K&#233;ry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13191" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329890v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marboutin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.09.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05079228v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Pilliod" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren S Goldberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Doi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruhiko Takahara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3764" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01658246v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muths" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chambert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Schmidt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Hossack" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17105-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01971667v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kada" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ponchon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dupraz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dietrich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icw015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282701v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doligez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torkild Tveraa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210x.2012.00259.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840295v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Staszewski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lobato" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carrie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2012.01979.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05520066v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Billy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ravache" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sivault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04644103v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Tobon Monroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04645522v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04646901v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04646803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Vieira-Pak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840663v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Pardo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mccoy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-010-0542-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NXXHSN2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629082v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629108v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964468v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Perfus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Siefert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>