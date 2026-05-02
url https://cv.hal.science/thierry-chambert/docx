--- v1 (2026-04-12)
+++ v2 (2026-05-02)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind farms and griffon vultures: no evidence for habituation and coexistence, a reply to Farfàn et al.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Duriez</w:t>
+                <w:t xml:space="preserve">A modeling approach to forecast local demographic trends in metapopulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alvaro Camiña-Cardenal</w:t>
+                <w:t xml:space="preserve">Christophe Barbraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Sassi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chambert</w:t>
+                <w:t xml:space="preserve">Emmanuelle Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chabrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2024.e02921⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105 (12), pp.e4459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.4459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593831v1</w:t>
+                <w:t xml:space="preserve">hal-04813597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modeling approach to forecast local demographic trends in metapopulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wind farms and griffon vultures: no evidence for habituation and coexistence, a reply to Farfàn et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Camiña-Cardenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Blary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chambert</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 105 (12), pp.e4459. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51, pp.e02921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ecy.4459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2024.e02921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813597v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A standardized protocol for assessing the performance of automatic detection systems used in onshore wind power plants to reduce avian mortality</w:t>
               </w:r>
@@ -636,650 +636,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating animal density using the Space‐to‐Event model and bootstrap resampling with motion‐triggered camera‐trap data</w:t>
+                <w:t xml:space="preserve">Successful eradication of invasive American bullfrogs leads to coextirpation of emerging pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lyet</w:t>
+                <w:t xml:space="preserve">Blake Hossack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Waller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chambert</w:t>
+                <w:t xml:space="preserve">David Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pelayo Acevedo</w:t>
+                <w:t xml:space="preserve">Catherine Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Howe</w:t>
+                <w:t xml:space="preserve">Caren Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Muths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rse2.361⟩</w:t>
+              <w:t xml:space="preserve">Conservation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/conl.12970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927707v1</w:t>
+                <w:t xml:space="preserve">hal-04927687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological approaches to assessing population-level impacts of bird collisions with wind turbines: a critical perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating animal density using the Space‐to‐Event model and bootstrap resampling with motion‐triggered camera‐trap data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Waller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelayo Acevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Howe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0376892923000346⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (2), pp.141-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rse2.361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766617v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EolPop, a R-shiny tool for quantifying the demographic impact of species exposed to fatalities: Application to bird collisions with wind turbines</w:t>
+                <w:t xml:space="preserve">Methodological approaches to assessing population-level impacts of bird collisions with wind turbines: a critical perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.118923⟩</w:t>
+              <w:t xml:space="preserve">Environmental Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (1), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0376892923000346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927681v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building spaces of interactions between researchers and managers: case studies with wildlife monitoring and conservation in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Couturier</w:t>
+                <w:t xml:space="preserve">EolPop, a R-shiny tool for quantifying the demographic impact of species exposed to fatalities: Application to bird collisions with wind turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Deleaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bauduin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Solutions and Evidence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (2), pp.e12245. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 345, pp.118923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2688-8319.12245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.118923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125409v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful eradication of invasive American bullfrogs leads to coextirpation of emerging pathogens</w:t>
+                <w:t xml:space="preserve">Building spaces of interactions between researchers and managers: case studies with wildlife monitoring and conservation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blake Hossack</w:t>
+                <w:t xml:space="preserve">Thibaut Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hall</w:t>
+                <w:t xml:space="preserve">Sarah Bauduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Crawford</w:t>
+                <w:t xml:space="preserve">Guillelme Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caren Goldberg</w:t>
+                <w:t xml:space="preserve">Aurélie Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erin Muths</w:t>
+                <w:t xml:space="preserve">Coline Canonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (5), </w:t>
+              <w:t xml:space="preserve">Ecological Solutions and Evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (2), pp.e12245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/conl.12970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2688-8319.12245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927687v1</w:t>
+                <w:t xml:space="preserve">hal-04125409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of tiger salamanders in northern Sonora, Mexico: comparison of sampling methods and possible implications for an endangered subspecies</w:t>
               </w:r>
@@ -1304,51 +1304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Alberto Lemos-Espinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent H. Sigafus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erin Muths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Carreón Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1393,287 +1393,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density dependence in Golden Eagle Aquila chrysaetos fecundity better explained by individual adjustment than territory heterogeneity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Next generation serology: integrating cross-sectional and capture-recapture approaches to infer disease dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gamble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Bonet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boulinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ibi.12826⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (2), pp.e02923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.2923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927651v1</w:t>
+                <w:t xml:space="preserve">hal-02330417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next generation serology: integrating cross-sectional and capture-recapture approaches to infer disease dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Gamble</w:t>
+                <w:t xml:space="preserve">Density dependence in Golden Eagle Aquila chrysaetos fecundity better explained by individual adjustment than territory heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Garnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chambert</w:t>
+                <w:t xml:space="preserve">Ludovic Imberdis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+                <w:t xml:space="preserve">Christian Couloumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Boulinier</w:t>
+                <w:t xml:space="preserve">Richard Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101 (2), pp.e02923. </w:t>
+              <w:t xml:space="preserve">Ibis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 162 (4), pp.1312-1323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ecy.2923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ibi.12826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330417v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of ambiguous detections to improve estimates from species distribution models</w:t>
               </w:r>
@@ -1832,51 +1832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 387, pp.61-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2174,51 +2174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration, Prospecting, Dispersal? What Host Movement Matters for Infectious Agent Circulation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boulinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Kada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2824,77 +2824,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EolPop: a tool to quantify the impact of collisions on bird populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Deleaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wind &amp; Wings - Protecting birds around onshore wind infrastructure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Online, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3001,51 +3001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of collisions on bird populations (MAPE, WP2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Vieira-Pak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3277,375 +3277,476 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (3)</w:t>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of bird collisions with windturbines. State of the art and methodological recommendations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conséquences populationnelles de la perte fonctionnelle d'habitat : un angle mort dans l'évaluation des impacts de l'éolien terrestre sur les oiseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vallecillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chambert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Centre d'écologie fonctionnelle évolutive; MSH SUD. 2021, pp.20</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Office Francais de la Biodiversité; CEFE-CNRS. 2026, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629082v1</w:t>
+                <w:t xml:space="preserve">hal-05568531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer l’impact démographique des collisions aviaires avec les éoliennes : Synthèse des connaissances et recommandations méthodologiques</w:t>
+                <w:t xml:space="preserve">Assessing the impact of bird collisions with windturbines. State of the art and methodological recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Maria Tobon Monroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'écologie fonctionnelle évolutive; MSH SUD. 2021, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629108v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Évaluer l’impact démographique des collisions aviaires avec les éoliennes : Synthèse des connaissances et recommandations méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Maria Tobon Monroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre d'écologie fonctionnelle évolutive; MSH SUD. 2021, pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Suivi des populations d’Aigles royaux dans les parcs nationaux français : analyses et recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Imberdis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Perfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Siefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Parc National des Ecrins; Parc National du Mercantour; Parc National de la Vanoise; Parc National des Cévennes; CeMEB; Office Français de la Biodiversité; CEFE-CNRS. 2020, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId135"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3792,51 +3893,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fluhr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Blary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chambert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Almasi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2971" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Cami&#241;a-Cardenal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sassi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2024.e02921" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04813597v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrolle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sadoul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4459" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480664v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Ballester" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Dupont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corbeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120437" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927707v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lyet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Waller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelayo Acevedo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Howe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.361" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0376892923000346" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927681v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deleaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118923" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04125409v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Couturier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bauduin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillelme Astruc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Canonne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12245" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927687v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake Hossack" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hall" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crawford" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Goldberg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Muths" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12970" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake R. Hossack" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Alberto Lemos-Espinal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent H. Sigafus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Carre&#243;n Arroyo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-bja10072" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927651v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Imberdis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Couloumy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12826" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330417v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gamble" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulinier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2923" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502432v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Louvrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Molinari&#8208;jobin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc K&#233;ry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13191" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329890v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marboutin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.09.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05079228v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Pilliod" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren S Goldberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Doi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruhiko Takahara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3764" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01658246v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muths" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chambert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Schmidt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Hossack" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17105-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01971667v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kada" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ponchon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dupraz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dietrich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icw015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282701v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doligez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torkild Tveraa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210x.2012.00259.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840295v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Staszewski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lobato" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carrie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2012.01979.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05520066v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Billy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ravache" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sivault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04644103v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Tobon Monroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04645522v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04646901v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04646803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Vieira-Pak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840663v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Pardo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mccoy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-010-0542-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NXXHSN2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629082v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629108v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964468v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Perfus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Siefert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fluhr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Blary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chambert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Almasi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2971" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04813597v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrolle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sadoul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4459" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Cami&#241;a-Cardenal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sassi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2024.e02921" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480664v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Ballester" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Dupont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corbeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120437" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927687v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake Hossack" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hall" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crawford" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Goldberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Muths" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12970" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927707v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lyet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Waller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelayo Acevedo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Howe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.361" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766617v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0376892923000346" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927681v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deleaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118923" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04125409v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Couturier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bauduin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillelme Astruc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Canonne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12245" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake R. Hossack" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Alberto Lemos-Espinal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent H. Sigafus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Carre&#243;n Arroyo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-bja10072" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gamble" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulinier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2923" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927651v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Imberdis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Couloumy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12826" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502432v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Louvrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Molinari&#8208;jobin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc K&#233;ry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13191" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329890v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marboutin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.09.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05079228v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Pilliod" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren S Goldberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Doi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruhiko Takahara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3764" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01658246v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muths" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chambert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Schmidt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Hossack" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17105-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01971667v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kada" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ponchon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dupraz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dietrich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icw015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282701v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doligez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torkild Tveraa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210x.2012.00259.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840295v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Staszewski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lobato" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carrie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2012.01979.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05520066v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Billy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ravache" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sivault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04644103v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Tobon Monroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04645522v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04646901v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04646803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Vieira-Pak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840663v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Pardo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mccoy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-010-0542-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NXXHSN2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05568531v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallecillo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Millon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629082v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629108v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964468v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Perfus" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Siefert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>