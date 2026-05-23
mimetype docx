--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -636,650 +636,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful eradication of invasive American bullfrogs leads to coextirpation of emerging pathogens</w:t>
+                <w:t xml:space="preserve">Estimating animal density using the Space‐to‐Event model and bootstrap resampling with motion‐triggered camera‐trap data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blake Hossack</w:t>
+                <w:t xml:space="preserve">Arnaud Lyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hall</w:t>
+                <w:t xml:space="preserve">Scott Waller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Crawford</w:t>
+                <w:t xml:space="preserve">Pelayo Acevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caren Goldberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erin Muths</w:t>
+                <w:t xml:space="preserve">Eric Howe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/conl.12970⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (2), pp.141-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rse2.361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927687v1</w:t>
+                <w:t xml:space="preserve">hal-04927707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating animal density using the Space‐to‐Event model and bootstrap resampling with motion‐triggered camera‐trap data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building spaces of interactions between researchers and managers: case studies with wildlife monitoring and conservation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lyet</w:t>
+                <w:t xml:space="preserve">Sarah Bauduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Waller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chambert</w:t>
+                <w:t xml:space="preserve">Guillelme Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pelayo Acevedo</w:t>
+                <w:t xml:space="preserve">Aurélie Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Howe</w:t>
+                <w:t xml:space="preserve">Coline Canonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (2), pp.141-155. </w:t>
+              <w:t xml:space="preserve">Ecological Solutions and Evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (2), pp.e12245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rse2.361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2688-8319.12245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927707v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological approaches to assessing population-level impacts of bird collisions with wind turbines: a critical perspective</w:t>
+                <w:t xml:space="preserve">EolPop, a R-shiny tool for quantifying the demographic impact of species exposed to fatalities: Application to bird collisions with wind turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Deleaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0376892923000346⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 345, pp.118923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.118923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766617v1</w:t>
+                <w:t xml:space="preserve">hal-04927681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EolPop, a R-shiny tool for quantifying the demographic impact of species exposed to fatalities: Application to bird collisions with wind turbines</w:t>
+                <w:t xml:space="preserve">Methodological approaches to assessing population-level impacts of bird collisions with wind turbines: a critical perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 345, pp.118923. </w:t>
+              <w:t xml:space="preserve">Environmental Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (1), pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.118923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s0376892923000346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927681v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building spaces of interactions between researchers and managers: case studies with wildlife monitoring and conservation in France</w:t>
+                <w:t xml:space="preserve">Successful eradication of invasive American bullfrogs leads to coextirpation of emerging pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Couturier</w:t>
+                <w:t xml:space="preserve">Blake Hossack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bauduin</w:t>
+                <w:t xml:space="preserve">David Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillelme Astruc</w:t>
+                <w:t xml:space="preserve">Catherine Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Blanck</w:t>
+                <w:t xml:space="preserve">Caren Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Canonne</w:t>
+                <w:t xml:space="preserve">Erin Muths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Solutions and Evidence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (2), pp.e12245. </w:t>
+              <w:t xml:space="preserve">Conservation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2688-8319.12245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/conl.12970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125409v1</w:t>
+                <w:t xml:space="preserve">hal-04927687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of tiger salamanders in northern Sonora, Mexico: comparison of sampling methods and possible implications for an endangered subspecies</w:t>
               </w:r>
@@ -1304,51 +1304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Alberto Lemos-Espinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent H. Sigafus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erin Muths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Carreón Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1393,287 +1393,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next generation serology: integrating cross-sectional and capture-recapture approaches to infer disease dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Density dependence in Golden Eagle Aquila chrysaetos fecundity better explained by individual adjustment than territory heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Gamble</w:t>
+                <w:t xml:space="preserve">Ludovic Imberdis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Garnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chambert</w:t>
+                <w:t xml:space="preserve">Christian Couloumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gimenez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Boulinier</w:t>
+                <w:t xml:space="preserve">Richard Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecy.2923⟩</w:t>
+              <w:t xml:space="preserve">Ibis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 162 (4), pp.1312-1323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ibi.12826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330417v1</w:t>
+                <w:t xml:space="preserve">hal-04927651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density dependence in Golden Eagle Aquila chrysaetos fecundity better explained by individual adjustment than territory heterogeneity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Next generation serology: integrating cross-sectional and capture-recapture approaches to infer disease dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gamble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Couloumy</w:t>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Bonet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+                <w:t xml:space="preserve">Thierry Boulinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 162 (4), pp.1312-1323. </w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (2), pp.e02923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ibi.12826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ecy.2923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927651v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of ambiguous detections to improve estimates from species distribution models</w:t>
               </w:r>
@@ -1832,51 +1832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 387, pp.61-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2174,51 +2174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration, Prospecting, Dispersal? What Host Movement Matters for Infectious Agent Circulation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boulinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Kada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2824,77 +2824,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EolPop: a tool to quantify the impact of collisions on bird populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Deleaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wind &amp; Wings - Protecting birds around onshore wind infrastructure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Online, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3001,51 +3001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of collisions on bird populations (MAPE, WP2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Vieira-Pak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3330,51 +3330,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences populationnelles de la perte fonctionnelle d'habitat : un angle mort dans l'évaluation des impacts de l'éolien terrestre sur les oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallecillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3431,51 +3431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of bird collisions with windturbines. State of the art and methodological recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Maria Tobon Monroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3523,51 +3523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer l’impact démographique des collisions aviaires avec les éoliennes : Synthèse des connaissances et recommandations méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Maria Tobon Monroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3615,108 +3615,108 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des populations d’Aigles royaux dans les parcs nationaux français : analyses et recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Imberdis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Perfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Siefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Parc National des Ecrins; Parc National du Mercantour; Parc National de la Vanoise; Parc National des Cévennes; CeMEB; Office Français de la Biodiversité; CEFE-CNRS. 2020, pp.44</w:t>
+              <w:t xml:space="preserve">DOC00083851, Parc National des Ecrins; Parc National du Mercantour; Parc National de la Vanoise; Parc National des Cévennes; CeMEB; Office Français de la Biodiversité; CEFE-CNRS. 2020, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3893,51 +3893,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fluhr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Blary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chambert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Almasi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2971" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04813597v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrolle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sadoul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4459" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Cami&#241;a-Cardenal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sassi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2024.e02921" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480664v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Ballester" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Dupont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corbeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120437" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927687v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake Hossack" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hall" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crawford" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Goldberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Muths" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12970" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927707v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lyet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Waller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelayo Acevedo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Howe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.361" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766617v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0376892923000346" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927681v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deleaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118923" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04125409v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Couturier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bauduin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillelme Astruc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Canonne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12245" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake R. Hossack" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Alberto Lemos-Espinal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent H. Sigafus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Carre&#243;n Arroyo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-bja10072" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gamble" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulinier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2923" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927651v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Imberdis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Couloumy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12826" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502432v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Louvrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Molinari&#8208;jobin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc K&#233;ry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13191" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329890v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marboutin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.09.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05079228v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Pilliod" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren S Goldberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Doi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruhiko Takahara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3764" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01658246v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muths" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chambert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Schmidt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Hossack" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17105-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01971667v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kada" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ponchon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dupraz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dietrich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icw015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282701v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doligez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torkild Tveraa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210x.2012.00259.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840295v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Staszewski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lobato" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carrie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2012.01979.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05520066v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Billy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ravache" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sivault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04644103v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Tobon Monroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04645522v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04646901v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04646803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Vieira-Pak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840663v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Pardo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mccoy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-010-0542-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NXXHSN2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05568531v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallecillo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Millon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629082v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629108v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964468v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Perfus" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Siefert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fluhr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Blary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chambert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Almasi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2971" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04813597v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrolle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sadoul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4459" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Cami&#241;a-Cardenal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sassi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2024.e02921" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480664v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Ballester" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Dupont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corbeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120437" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927707v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lyet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Waller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelayo Acevedo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Howe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.361" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04125409v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Couturier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bauduin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillelme Astruc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Canonne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12245" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927681v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deleaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118923" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766617v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0376892923000346" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927687v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake Hossack" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hall" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crawford" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Goldberg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Muths" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12970" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake R. Hossack" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Alberto Lemos-Espinal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent H. Sigafus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Carre&#243;n Arroyo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-bja10072" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927651v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Imberdis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Couloumy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12826" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330417v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gamble" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulinier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2923" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502432v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Louvrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Molinari&#8208;jobin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc K&#233;ry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13191" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329890v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marboutin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.09.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05079228v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Pilliod" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren S Goldberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Doi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruhiko Takahara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3764" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01658246v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muths" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chambert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Schmidt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Hossack" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17105-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01971667v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kada" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ponchon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dupraz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dietrich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icw015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282701v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doligez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torkild Tveraa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210x.2012.00259.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840295v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Staszewski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lobato" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carrie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2012.01979.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05520066v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Billy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ravache" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sivault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04644103v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Tobon Monroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04645522v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04646901v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04646803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Vieira-Pak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840663v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Pardo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mccoy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-010-0542-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NXXHSN2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05568531v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallecillo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Millon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629082v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04629108v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964468v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Perfus" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Siefert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>