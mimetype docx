--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -178,161 +178,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Week-long-lifetime microwave spectral holes in an erbium-doped scheelite crystal at millikelvin temperature</w:t>
+                <w:t xml:space="preserve">Individual solid-state nuclear spin qubits with coherence exceeding seconds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiren Wang</w:t>
+                <w:t xml:space="preserve">James O’sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sen Lin</w:t>
+                <w:t xml:space="preserve">Jaime Travesedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Le Dantec</w:t>
+                <w:t xml:space="preserve">Louis Pallegoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miloš Rančić</w:t>
+                <w:t xml:space="preserve">Zhiyuan Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Goldner</w:t>
+                <w:t xml:space="preserve">Patrick Hogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.9032. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, pp.1794-1800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-64087-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41567-025-03049-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387946v1</w:t>
+                <w:t xml:space="preserve">hal-05361603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the spin and crystal field Hamiltonian of erbium dopants in silicon</w:t>
               </w:r>
@@ -446,161 +446,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Paramagnetic Resonance spectroscopy of a scheelite crystal using microwave photon counting</w:t>
+                <w:t xml:space="preserve">Week-long-lifetime microwave spectral holes in an erbium-doped scheelite crystal at millikelvin temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Billaud</w:t>
+                <w:t xml:space="preserve">Zhiren Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Balembois</w:t>
+                <w:t xml:space="preserve">Sen Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Travesedo</w:t>
+                <w:t xml:space="preserve">Marianne Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Le Dantec</w:t>
+                <w:t xml:space="preserve">Miloš Rančić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Rančić</w:t>
+                <w:t xml:space="preserve">Philippe Goldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (1), pp.013011. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.9032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.7.013011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-64087-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04470740v1</w:t>
+                <w:t xml:space="preserve">hal-05387946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of Polarising Components at Cryogenic Temperature</w:t>
               </w:r>
@@ -671,295 +671,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-microwave spectroscopy and polarization of individual nuclear spins in a solid</w:t>
+                <w:t xml:space="preserve">Electron Paramagnetic Resonance spectroscopy of a scheelite crystal using microwave photon counting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Travesedo</w:t>
+                <w:t xml:space="preserve">E Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James O'Sullivan</w:t>
+                <w:t xml:space="preserve">L Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Pallegoix</w:t>
+                <w:t xml:space="preserve">J Travesedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiyuan W Huang</w:t>
+                <w:t xml:space="preserve">M. Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Hogan</w:t>
+                <w:t xml:space="preserve">M Rančić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (10), pp.eadu0581. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (1), pp.013011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adu0581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.7.013011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178656v1</w:t>
+                <w:t xml:space="preserve">hal-04470740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual solid-state nuclear spin qubits with coherence exceeding seconds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">All-microwave spectroscopy and polarization of individual nuclear spins in a solid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Travesedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James O’sullivan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">James O'Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Pallegoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiyuan Huang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Zhiyuan W Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21, pp.1794-1800. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (10), pp.eadu0581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41567-025-03049-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adu0581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361603v1</w:t>
+                <w:t xml:space="preserve">hal-05178656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boltzman optical thermometry for cryogenics</w:t>
               </w:r>
@@ -1177,931 +1177,931 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave fluorescence detection of spin echoes</w:t>
+                <w:t xml:space="preserve">Coherent optical-microwave interface for manipulation of low-field electronic clock transitions in 171Yb3+:Y2SiO5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Billaud</w:t>
+                <w:t xml:space="preserve">L. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Balembois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Le Dantec</w:t>
+                <w:t xml:space="preserve">M. Businger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milos Rančić</w:t>
+                <w:t xml:space="preserve">T. Sanchez Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Albertinale</w:t>
+                <w:t xml:space="preserve">A. Tiranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 131 (10), pp.100804. </w:t>
+              <w:t xml:space="preserve">npj Quantum Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.100804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41534-023-00687-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03773996v1</w:t>
+                <w:t xml:space="preserve">hal-04299228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single electron-spin-resonance detection by microwave photon counting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Piezo-orbital backaction force in a rare-earth-doped crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Balembois</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Louchet-Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Verlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chanelière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-06097-2⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (5), pp.054004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.054004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960036v1</w:t>
+                <w:t xml:space="preserve">hal-04278427v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain-mediated ion-ion interaction in rare-earth-doped solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanelière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35 (30), pp.305501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-648X/acce17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent optical-microwave interface for manipulation of low-field electronic clock transitions in 171Yb3+:Y2SiO5</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Sanchez Mejia</w:t>
+                <w:t xml:space="preserve">Single electron-spin-resonance detection by microwave photon counting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiren Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tiranov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chanelière</w:t>
+                <w:t xml:space="preserve">Léo Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos Rančić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Quantum Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41534-023-00687-8⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 619 (7969), pp.276-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-06097-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299228v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezo-orbital backaction force in a rare-earth-doped crystal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Verlot</w:t>
+                <w:t xml:space="preserve">Microwave fluorescence detection of spin echoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Poizat</w:t>
+                <w:t xml:space="preserve">Leo Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos Rančić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Chanelière</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emanuele Albertinale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (5), pp.054004. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (10), pp.100804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.054004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.100804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278427v2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-spin spectral diffusion in an erbium doped crystal at millikelvin temperatures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Limits to the sensitivity of a rare-earth-enabled cryogenic vibration sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanelière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.106.144412⟩</w:t>
+              <w:t xml:space="preserve">AVS Quantum Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (2), pp.024401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/5.0081534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812238v1</w:t>
+                <w:t xml:space="preserve">hal-03498923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits to the sensitivity of a rare-earth-enabled cryogenic vibration sensor</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electron-spin spectral diffusion in an erbium doped crystal at millikelvin temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rančić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bertaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Chanelière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS Quantum Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (2), pp.024401. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (14), pp.144412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/5.0081534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.106.144412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498923v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twenty-three millisecond electron spin coherence of erbium ions in a natural-abundance crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloš Rančić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sen Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishal Ranjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2146,1078 +2146,1078 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin fine-structure reveals bi-exciton geometry in an organic semiconductor</w:t>
+                <w:t xml:space="preserve">Superhyperfine induced photon-echo collapse of erbium in Y 2 Si O 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. M. M Yunusova</w:t>
+                <w:t xml:space="preserve">Benjamin Car</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. L. L Bayliss</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Le Gouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanelière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.097402⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (11), pp.115119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.115119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403463v1</w:t>
+                <w:t xml:space="preserve">hal-03001386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided-mode resonance filter extended-cavity diode laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimode storage of quantum microwave fields in electron spins over 100 ms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ranjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. O’sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren Guillemot</w:t>
+                <w:t xml:space="preserve">E. Albertinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Oksenhendler</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+                <w:t xml:space="preserve">B. Albanese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1555-6611/ab7012⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (21), pp.210505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.210505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495103v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03116409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superhyperfine induced photon-echo collapse of erbium in Y 2 Si O 5</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Le Gouët</w:t>
+                <w:t xml:space="preserve">Demonstration of site-selective angular-resolved absorption spectroscopy of the 4I15/2 - 4I13/2 erbium transition in the monoclinic crystal Y2SiO5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanelière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.115119⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.100062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omx.2020.100062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001386v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperfine spectroscopy in a quantum-limited spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gengli Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloš Rančić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishal Ranjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1 (2), pp.315-330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/mr-1-315-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03116462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of site-selective angular-resolved absorption spectroscopy of the 4I15/2 - 4I13/2 erbium transition in the monoclinic crystal Y2SiO5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guided-mode resonance filter extended-cavity diode laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oksenhendler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Petit</w:t>
+                <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Boulanger</w:t>
+                <w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Debray</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials: X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.100062. </w:t>
+              <w:t xml:space="preserve">Laser Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (3), pp.035802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.omx.2020.100062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1555-6611/ab7012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648145v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimode storage of quantum microwave fields in electron spins over 100 ms</w:t>
+                <w:t xml:space="preserve">Spin fine-structure reveals bi-exciton geometry in an organic semiconductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ranjan</w:t>
+                <w:t xml:space="preserve">K. M. M Yunusova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. O’sullivan</w:t>
+                <w:t xml:space="preserve">S. L. L Bayliss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Albertinale</w:t>
+                <w:t xml:space="preserve">V. Derkach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Albanese</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Chanelière</w:t>
+                <w:t xml:space="preserve">J. E. E Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 125 (21), pp.210505. </w:t>
+              <w:t xml:space="preserve">, 2020, 125 (9), pp.097402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.210505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.097402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03116409v1</w:t>
+                <w:t xml:space="preserve">hal-02403463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-pulse photon echo area theorem in an optically dense medium</w:t>
+                <w:t xml:space="preserve">Optical study of the anisotropic erbium spin flip-flop dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Urmancheev</w:t>
+                <w:t xml:space="preserve">B. Car</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Gerasimov</w:t>
+                <w:t xml:space="preserve">L. Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Minnegaliev</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-L. Le Gouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanelière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (20), pp.28983-28997. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (16), pp.165107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.27.028983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.165107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357636v1</w:t>
+                <w:t xml:space="preserve">hal-02329554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical study of the anisotropic erbium spin flip-flop dynamics</w:t>
+                <w:t xml:space="preserve">Two-pulse photon echo area theorem in an optically dense medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Car</w:t>
+                <w:t xml:space="preserve">R. Urmancheev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Veissier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">K. Gerasimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Minnegaliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chanelière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (16), pp.165107. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (20), pp.28983-28997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.165107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.028983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329554v1</w:t>
+                <w:t xml:space="preserve">hal-02357636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezospectroscopic measurement of high-frequency vibrations in a pulse-tube cryostat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Ahlefeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3271,468 +3271,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate equation reformulation including coherent excitation: application to periodic protocols based on spectral hole-burning</w:t>
+                <w:t xml:space="preserve">Ultrasound modulated optical tomography in scattering media: flux filtering based on persistent spectral hole burning in the optical diagnosis window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Attal</w:t>
+                <w:t xml:space="preserve">Caroline Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Berger</w:t>
+                <w:t xml:space="preserve">Maïmouna Bocoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Morvan</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Laudereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Nouchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Dolfi</w:t>
+                <w:t xml:space="preserve">François Ramaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.35.001260⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (16), pp.3993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.43.003993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106653v1</w:t>
+                <w:t xml:space="preserve">hal-02125415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storage of RF photons in minimal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Cromières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (2), pp.023003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/aaa393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound modulated optical tomography in scattering media: flux filtering based on persistent spectral hole burning in the optical diagnosis window</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rate equation reformulation including coherent excitation: application to periodic protocols based on spectral hole-burning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Venet</w:t>
+                <w:t xml:space="preserve">Perrine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïmouna Bocoum</w:t>
+                <w:t xml:space="preserve">Loïc Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Laudereau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chanelière</w:t>
+                <w:t xml:space="preserve">Pascale Nouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ramaz</w:t>
+                <w:t xml:space="preserve">Daniel Dolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 43 (16), pp.3993. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (6), pp.1260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.43.003993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.35.001260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125415v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Optical Addressing of Nuclear Spins through Superhyperfine Interaction in Rare-Earth Doped Solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Car</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 120 (19), </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3864,735 +3864,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum memory in an orthogonal geometry of silenced echo retrieval</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of disorder on optical and electron spin linewidths in Er 3+ ,Sc 3+ :Y 2 SiO 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Moiseev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Urmancheev</w:t>
+                <w:t xml:space="preserve">S. Welinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Chaneliere</w:t>
+                <w:t xml:space="preserve">C.W. Thiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dajczgewand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Cone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S0030400X17080069⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63, pp.69-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.09.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006398v1</w:t>
+                <w:t xml:space="preserve">hal-02125368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of disorder on optical and electron spin linewidths in Er 3+ ,Sc 3+ :Y 2 SiO 5</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Ferrier</w:t>
+                <w:t xml:space="preserve">Quantum memory in an orthogonal geometry of silenced echo retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gerasimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Minnegaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.L. Cone</w:t>
+                <w:t xml:space="preserve">S. Moiseev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Urmancheev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chaneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.09.039⟩</w:t>
+              <w:t xml:space="preserve">Optics and Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123 (2), pp.211-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0030400X17080069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02125368v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF Spectrum Analyzer for Pulsed Signals: Ultra-Wide Instantaneous Bandwidth, High Sensitivity, and High Time-Resolution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectral-hole memory for light at the single-photon level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Schwarz</w:t>
+                <w:t xml:space="preserve">Kutlu Kutluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Molin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
+                <w:t xml:space="preserve">María Florencia Pascual-Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Dajczgewand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ledingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Mazzera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JLT.2016.2556008⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.93.040302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125280v1</w:t>
+                <w:t xml:space="preserve">hal-03006385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire quantique cristalline pour la lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanelière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflets de la Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 47-48, pp.47-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/refdp/20164748047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral-hole memory for light at the single-photon level</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julian Dajczgewand</w:t>
+                <w:t xml:space="preserve">RF Spectrum Analyzer for Pulsed Signals: Ultra-Wide Instantaneous Bandwidth, High Sensitivity, and High Time-Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Attal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ledingham</w:t>
+                <w:t xml:space="preserve">Muriel Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margherita Mazzera</w:t>
+                <w:t xml:space="preserve">Stéphanie Molin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (20), pp.4658-4663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.93.040302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2016.2556008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006385v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical memory bandwidth and multiplexing capacity in the erbium telecommunication window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Dajczgewand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Ahlefeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Böttger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (2), pp.023031. </w:t>
@@ -4656,77 +4656,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose L Ahlefeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Florencia Pascual-Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4877,77 +4877,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Linget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91 (2), </w:t>
@@ -4998,77 +4998,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photon echo with a few photons in two-level atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bonarota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Dajczgewand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaneliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5115,77 +5115,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large efficiency at telecom wavelength for optical quantum memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Dajczgewand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanelière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5323,77 +5323,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristaux et dispositifs optiques pour le traitement de l'information quantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goldner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, base documentaire : TIB450DUO. (ref. article : e6367)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5503,434 +5503,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum memory with a controlled homogeneous splitting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Chanelière</w:t>
+                <w:t xml:space="preserve">Time reversal of light by linear dispersive filtering near atomic resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Linget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaneliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Le Gouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 15 (4), pp.045015. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/4/045015⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 15 (6), pp.063037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/6/063037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006381v1</w:t>
+                <w:t xml:space="preserve">hal-02106724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing coherence rephasing with a pair of adiabatic rapid passages</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Quantum memory with a controlled homogeneous splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hétet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wilkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chanelière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J-L Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 15 (5), pp.055024. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/5/055024⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 15 (4), pp.045015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/4/045015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006378v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time reversal of light by linear dispersive filtering near atomic resonance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Le Gouët</w:t>
+                <w:t xml:space="preserve">Securing coherence rephasing with a pair of adiabatic rapid passages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pascual-Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R-C Tongning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
+                <w:t xml:space="preserve">T. Chanelière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 15 (6), pp.063037. </w:t>
+              <w:t xml:space="preserve">, 2013, 15 (5), pp.055024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/6/063037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/5/055024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106724v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic frequency comb storage as a slow-light effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bonarota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Moiseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45 (12), pp.124002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5990,64 +5990,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pascual-Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.-C. Tongning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6120,51 +6120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert-Christopher Tongning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6228,64 +6228,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly multimode storage in a crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bonarota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (1), pp.013013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6332,64 +6332,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adiabatic refocusing of nuclear spins in Tm 3 + :YAG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6449,77 +6449,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bonarota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (9), pp.093031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6566,90 +6566,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission of photon echoes in a strongly scattering medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Beaudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guillot-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 19 (16), pp.15236. </w:t>
@@ -6681,1338 +6681,1338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impossibility of faithfully storing single photons with the three-pulse photon echo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light storage protocols in Tm:YAG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chanelière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sangouard</w:t>
+                <w:t xml:space="preserve">M. Bonarota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Simon</w:t>
+                <w:t xml:space="preserve">V. Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiří Minář</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chaneliere</w:t>
+                <w:t xml:space="preserve">J. Ruggiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.062333⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 130 (9), pp.1572-1578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006367v1</w:t>
+                <w:t xml:space="preserve">hal-03006362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photon-echo quantum memory in solid state systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broadband photonic arbitrary waveform generation using a frequency agile laser at 15 μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Crozatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaneliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Le Gouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Tittel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ivan Lorgeré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lpor.200810056⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27 (3), pp.524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.27.000524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006350v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent response to optical excitation in a strongly absorbing rare-earth ion-doped crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impossibility of faithfully storing single photons with the three-pulse photon echo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sangouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ruggiero</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jiří Minář</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Afzelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaneliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.27.000032⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.062333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006365v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient light storage in a crystal using an atomic frequency comb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ruggiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bonarota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Afzelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (2), pp.023025. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/12/2/023025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency optimization for atomic frequency comb storage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photon-echo quantum memory in solid state systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -L. Le Gouët</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">W. Tittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Afzelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Cone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kröll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.033803⟩</w:t>
+              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (2), pp.244-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lpor.200810056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006359v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous quantum measurement of a light-matter system</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Coherent response to optical excitation in a strongly absorbing rare-earth ion-doped crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruggiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Le Gouët</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.031802⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27 (1), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.27.000032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006360v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light storage protocols in Tm:YAG</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Efficiency optimization for atomic frequency comb storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonarota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruggiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -L. Le Gouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.12.025⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.033803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006362v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband photonic arbitrary waveform generation using a frequency agile laser at 15 μm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vianney Damon</w:t>
+                <w:t xml:space="preserve">Continuous quantum measurement of a light-matter system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Crozatier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Le Gouët</w:t>
+                <w:t xml:space="preserve">C. Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Lorgeré</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Matsukevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chanelière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 27 (3), pp.524. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.27.000524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.031802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006364v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long coherence lifetime and electromagnetically induced transparency in a highly-spin-concentrated solid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slow light using spectral hole burning in a Tm 3 + -doped yttrium-aluminum-garnet crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chanelière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Goldner</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Le Gouët</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 79 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.79.033809⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 79 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.79.063844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006357v1</w:t>
+                <w:t xml:space="preserve">hal-03006355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow light using spectral hole burning in a Tm 3 + -doped yttrium-aluminum-garnet crystal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Chanelière</w:t>
+                <w:t xml:space="preserve">Long coherence lifetime and electromagnetically induced transparency in a highly-spin-concentrated solid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Goldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guillot-Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Beaudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Le Gouët</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 79 (6), </w:t>
+              <w:t xml:space="preserve">, 2009, 79 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.79.063844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.79.033809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006355v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why the two-pulse photon echo is not a good quantum memory protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ruggiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaneliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8072,64 +8072,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral hole burning for stopping light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8157,424 +8157,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical investigation of nuclear spin coherence in Tm:YAG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tm 3 + : Y 2 O 3 investigated for a quantum light storage application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chanelière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruggiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Le Gouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Tittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Louchet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">T. Chanelière</w:t>
+                <w:t xml:space="preserve">J.-H. Mun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.12.029⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.245127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006288v1</w:t>
+                <w:t xml:space="preserve">hal-03006349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three dimensional cooling and trapping with a narrow line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wilkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 46 (3), pp.507-515. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjd/e2007-00329-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tm 3 + : Y 2 O 3 investigated for a quantum light storage application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Optical investigation of nuclear spin coherence in Tm:YAG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Louchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Brouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bretenaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chanelière</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-H. Mun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (10), pp.1374-1378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.12.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.245127⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03006349v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of ultra-narrow electromagnetically induced transparency and slow light using purely electronic spins in a hot atomic vapor</w:t>
               </w:r>
@@ -8599,64 +8599,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ruggiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 82 (5), pp.54002. </w:t>
@@ -8746,51 +8746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8818,2474 +8818,2474 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Excitation of Nuclear Spin Coherence in Tm3+:YAG</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solid state atomic processors for light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Du</w:t>
+                <w:t xml:space="preserve">V. Crozatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Bretenaker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chanelière</w:t>
+                <w:t xml:space="preserve">G. Gorju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Goldfarb</w:t>
+                <w:t xml:space="preserve">V. Lavielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Louchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bretenaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 77 (19), </w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.195110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2971/jeos.2008.08025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00179895v2</w:t>
+                <w:t xml:space="preserve">hal-03006283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid state atomic processors for light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical Excitation of Nuclear Spin Coherence in Tm3+:YAG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Louchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Crozatier</w:t>
+                <w:t xml:space="preserve">Yann Le Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gorju</w:t>
+                <w:t xml:space="preserve">Fabien Bretenaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lavielle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Bretenaker</w:t>
+                <w:t xml:space="preserve">Fabienne Goldfarb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3, </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (19), </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2971/jeos.2008.08025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.195110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006283v1</w:t>
+                <w:t xml:space="preserve">hal-00179895v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum telecommunication with atomic ensembles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">Dual-Species Matter Qubit Entangled with Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-Y. Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chaneliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Matsukevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Kennedy</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.24.000316⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.123602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006272v1</w:t>
+                <w:t xml:space="preserve">hal-03006273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulated optical pumping in a Tm 3+ :YAG crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Gorju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Gorju</w:t>
+                <w:t xml:space="preserve">A Louchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Louchet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bretenaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Goldfarb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 19 (38), pp.386226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/19/38/386226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Interference of Electromagnetic Fields from Remote Quantum Memories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Quantum telecommunication with atomic ensembles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Matsukevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chaneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-Y. Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Zhao</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 98 (11), </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24 (2), pp.316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.113602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.24.000316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006270v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear lensing mechanisms in a cloud of cold atoms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Quantum Interference of Electromagnetic Fields from Remote Quantum Memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chaneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Ackemann</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Matsukevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-Y. Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2006-00234-8⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.113602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006275v1</w:t>
+                <w:t xml:space="preserve">hal-03006270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-Species Matter Qubit Entangled with Light</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Nonlinear lensing mechanisms in a cloud of cold atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gattobigio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chaneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Campbell</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ackemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 98 (12), </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (2), pp.337-348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.123602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2006-00234-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006273v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entanglement of Remote Atomic Qubits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Deterministic Single Photons via Conditional Quantum Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Matsukevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chaneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-Y. Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 96 (3), </w:t>
+              <w:t xml:space="preserve">, 2006, 97 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.030405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.013601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006267v1</w:t>
+                <w:t xml:space="preserve">hal-03006269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Telecommunication Based on Atomic Cascade Transitions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Theory of dark-state polariton collapses and revivals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Matsukevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chaneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kuzmich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kennedy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 96 (9), </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.093604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.73.021803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006268v1</w:t>
+                <w:t xml:space="preserve">hal-03006264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of dark-state polariton collapses and revivals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">Entanglement of Remote Atomic Qubits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Matsukevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chaneliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-Y. Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kennedy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.73.021803⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.030405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006264v1</w:t>
+                <w:t xml:space="preserve">hal-03006267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Dark State Polariton Collapses and Revivals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Quantum Telecommunication Based on Atomic Cascade Transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chaneliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Matsukevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 96 (3), </w:t>
+              <w:t xml:space="preserve">, 2006, 96 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.033601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.093604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006262v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic Single Photons via Conditional Quantum Evolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Observation of Dark State Polariton Collapses and Revivals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Matsukevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chaneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-Y. Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 97 (1), </w:t>
+              <w:t xml:space="preserve">, 2006, 96 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.013601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.033601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006269v1</w:t>
+                <w:t xml:space="preserve">hal-03006262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage and retrieval of single photons transmitted between remote quantum memories</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extra-heating mechanism in Doppler cooling experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanelière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Miniatura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wilkowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature04315⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22 (9), pp.1819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.22.001819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006260v1</w:t>
+                <w:t xml:space="preserve">hal-03006257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entanglement of a Photon and a Collective Atomic Excitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Storage and retrieval of single photons transmitted between remote quantum memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chaneliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Matsukevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Bhattacharya</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-Y. Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Jenkins</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.040405⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 438 (7069), pp.833-836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature04315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006259v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extra-heating mechanism in Doppler cooling experiments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Miniatura</w:t>
+                <w:t xml:space="preserve">Entanglement of a Photon and a Collective Atomic Excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Matsukevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chaneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Wilkowski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Bhattacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-Y. Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 22 (9), pp.1819. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.22.001819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.040405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006257v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed Study of an Efficient Blue Laser Source by Second-Harmonic Generation in a Semimonolithic Cavity for the Cooling of Strontium Atoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saturation-induced coherence loss in coherent backscattering of light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chaneliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wilkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce Klappauf</w:t>
+                <w:t xml:space="preserve">Y. Bidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannik Bidel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Robin Kaiser</w:t>
+                <w:t xml:space="preserve">C. Miniatura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.70.036602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023618v1</w:t>
+                <w:t xml:space="preserve">hal-03006256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent backscattering of light by resonant atomic dipole transitions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detailed Study of an Efficient Blue Laser Source by Second-Harmonic Generation in a Semimonolithic Cavity for the Cooling of Strontium Atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Delande</w:t>
+                <w:t xml:space="preserve">Bruce Klappauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yannik Bidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wilkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanelière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 21, pp.183</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43 (12), pp.2510-2527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005682v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturation-induced coherence loss in coherent backscattering of light</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Coherent backscattering of light by resonant atomic dipole transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wilkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chaneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Miniatura</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Delande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 21, pp.183</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006256v1</w:t>
+                <w:t xml:space="preserve">hal-00005682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light transport in cold atoms: the fate of coherent backscattering in the weak localization regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wilkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Klappauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11327,64 +11327,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent spectral hole-burning materials as pulse shapers: phase analysis of a chirped coherent filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11431,51 +11431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond pulse shaping based on spectral hole burning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fraigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11483,51 +11483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 20 (3), pp.205-211. </w:t>
@@ -11725,373 +11725,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-thin spectral filter for acousto-optic imaging for medical applications (Conference Presentation)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Ultranarrow spectral filter for acousto-optic imaging for medical applications (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïmouna Bocoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ramaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photons Plus Ultrasound: Imaging and Sensing 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Francisco, France. pp.62, </w:t>
+              <w:t xml:space="preserve">Unconventional Optical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.58, </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2285841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2303511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029992v1</w:t>
+                <w:t xml:space="preserve">hal-03029989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultranarrow spectral filter for acousto-optic imaging for medical applications (Conference Presentation)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Ultra-thin spectral filter for acousto-optic imaging for medical applications (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïmouna Bocoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Laudereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ramaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unconventional Optical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.58, </w:t>
+              <w:t xml:space="preserve">Photons Plus Ultrasound: Imaging and Sensing 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Francisco, France. pp.62, </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2303511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2285841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029989v1</w:t>
+                <w:t xml:space="preserve">hal-03029992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realization of the revival of silenced echo (ROSE) quantum memory scheme in orthogonal geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Minnegaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gerasimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Urmancheev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moiseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chaneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOURTH INTERNATIONAL CONFERENCE ON QUANTUM TECHNOLOGIES (ICQT-2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Moscow, France. pp.020012, </w:t>
@@ -12129,103 +12129,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20 GHz instantaneous bandwidth RF spectrum analyzer with high time-resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Molin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 International Topical Meeting on Microwave Photonics (MWP) jointly held with the 2014 9th Asia-Pacific Microwave Photonics Conference (APMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Hokkaido, France. pp.331-334</w:t>
@@ -12280,77 +12280,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wilkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.19-26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:2004119004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12415,77 +12415,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wilkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, vol. 119; pp. 19-26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:2004119004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12582,51 +12582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hétet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sangouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances In Atomic, Molecular, and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.77-150, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12718,64 +12718,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Xiang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wilkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12956,51 +12956,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow-light analogue with a ladder of RLC circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -P. Cromières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chaneliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13057,64 +13057,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ruggiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13149,90 +13149,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An extra-heating mechanism in Doppler-cooling experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wilkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13250,103 +13250,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturation induced coherence loss in coherent backscattering of light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wilkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Miniatura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13396,51 +13396,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacuum compatibility of ABS plastics 3D-printed objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chaneliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CNRS, Laboratoire Aimé Cotton. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13828,51 +13828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.577439" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387946v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiren Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Lin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Dantec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Ran&#269;i&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goldner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64087-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710203v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Holz&#228;pfel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Rinner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Sandholzer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gritsch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qute.202400342" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470740v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Billaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balembois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Travesedo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Dantec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ran&#269;i&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.013011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387954v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Chepelianskii" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-024-03259-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Travesedo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James O'Sullivan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pallegoix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan W Huang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hogan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adu0581" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361603v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Huang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-025-03049-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666725v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zeman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Camus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0229775" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pignol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ortu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia D'Auria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tanzilli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.214208" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Billaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Balembois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Ran&#269;i&#263;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Albertinale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.100804" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960036v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Balembois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06097-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956090v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louchet-Chauvet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/acce17" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299228v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicolas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Businger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sanchez Mejia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiranov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41534-023-00687-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278427v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louchet-Chauvet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verlot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poizat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.054004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812238v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Dantec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bertaina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.106.144412" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498923v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0081534" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366785v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Ranjan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj9786" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403463v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. M Yunusova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. L Bayliss" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Derkach" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. E Anthony" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.097402" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495103v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Guillemot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oksenhendler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1555-6611/ab7012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001386v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Car" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.115119" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03116462v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Probst" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengli Zhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mr-1-315-2020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648145v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Petit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boulanger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omx.2020.100062" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03116409v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ranjan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Albertinale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Albanese" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.210505" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357636v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Urmancheev" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gerasimov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minnegaliev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.028983" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329554v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Car" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Veissier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.165107" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089751v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ahlefeldt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5080086" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106653v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Attal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Berger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nouchi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.001260" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357653v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Cromi&#232;res" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aaa393" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125415v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laudereau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.003993" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357644v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.197401" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967641v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Comparat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lignier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.063432" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006398v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moiseev" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaneliere" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0030400X17080069" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125368v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Welinski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Thiel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dajczgewand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Cone" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.09.039" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QPTNC7F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125280v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Schwarz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Molin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2556008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006386v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/20164748047" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006385v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutlu Kutluer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Florencia Pascual-Winter" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dajczgewand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledingham" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Mazzera" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.040302" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108574v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#246;ttger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/2/023031" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108622v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose L Ahlefeldt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Florencia Pascual-Winter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaneliere" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.094305" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323975v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H&#233;tet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001294" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125190v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Linget" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.023804" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106954v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonarota" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/9/094003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106961v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.002711" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006377v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.004423" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006473v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ferrier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006384v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20147129" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006381v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;tet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilkowski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/4/045015" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006378v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pascual-Winter" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-C Tongning" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/5/055024" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106724v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/6/063037" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006375v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonarota" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Moiseev" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/45/12/124002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006376v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pascual-Winter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-C. Tongning" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.184301" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106706v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Christopher Tongning" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lauro" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.064301" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006370v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/1/013013" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006372v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lauro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.035124" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106702v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Damon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/9/093031" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006374v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beaudoux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillot-No&#235;l" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.015236" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006367v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sangouard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Simon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Min&#225;&#345;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Afzelius" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.062333" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006350v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tittel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Afzelius" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kr&#246;ll" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.200810056" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006365v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruggiero" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.27.000032" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006369v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Afzelius" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/2/023025" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006359v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonarota" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.033803" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006360v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhao" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jenkins" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campbell" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matsukevich" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.031802" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006362v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Damon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.12.025" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006364v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crozatier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lorger&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.27.000524" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006357v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Goldner" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Du" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejay" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.033809" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006355v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.063844" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006352v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ruggiero" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.053851" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006353v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.053801" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006288v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louchet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brouri" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretenaker" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.12.029" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V63GTSH5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006279v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. He" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00329-8" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006349v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Mun" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.245127" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006348v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goldfarb" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghosh" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/82/54002" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106695v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Alexander" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louchet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.144407" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179895v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Du" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goldfarb" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.195110" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006283v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crozatier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorju" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lavielle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2008.08025" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006272v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-Y. Lan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kennedy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.24.000316" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006281v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gorju" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Louchet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Paboeuf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/38/386226" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006270v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.113602" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006275v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labeyrie" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gattobigio" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lippi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ackemann" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2006-00234-8" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006273v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.123602" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006267v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.030405" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006268v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chapman" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.093604" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006264v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuzmich" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.021803" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006262v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.033601" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006269v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.013601" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006260v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04315" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006259v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bhattacharya" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.040405" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006257v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Meunier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miniatura" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilkowski" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.22.001819" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023618v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Klappauf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannik Bidel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005682v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bidel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delande" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jonckheere" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006256v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miniatura" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.70.036602" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000303v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Klappauf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006254v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ricard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000585" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006252v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fraigne" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Galaup" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joffre" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002093" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391901v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefevre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Dang" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Trollier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1327/1/012153" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029992v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2285841" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029989v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2303511" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029999v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5025450" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108553v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022510v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labeyrie" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119004" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-71NLKGM7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015028v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01963825v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aamop.2018.02.002" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140366v2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Xiang He" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416700v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dardaillon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonde" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Viennot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006451v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Cromi&#232;res" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261508v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003643v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000623v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599113v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007793v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00912547v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.577439" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361603v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Travesedo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pallegoix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Huang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hogan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-025-03049-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710203v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Holz&#228;pfel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Rinner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Sandholzer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gritsch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qute.202400342" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387946v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiren Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Lin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Dantec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Ran&#269;i&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goldner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64087-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387954v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Chepelianskii" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-024-03259-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Billaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balembois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Travesedo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Dantec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ran&#269;i&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.013011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178656v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James O'Sullivan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan W Huang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adu0581" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666725v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zeman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Camus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0229775" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pignol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ortu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia D'Auria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tanzilli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.214208" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicolas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Businger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sanchez Mejia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiranov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41534-023-00687-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278427v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louchet-Chauvet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verlot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poizat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.054004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956090v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louchet-Chauvet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/acce17" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960036v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Balembois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Ran&#269;i&#263;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Billaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06097-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773996v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Balembois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Albertinale" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.100804" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498923v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0081534" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812238v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Dantec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bertaina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.106.144412" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366785v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Ranjan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj9786" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001386v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Car" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.115119" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03116409v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ranjan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Albertinale" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Albanese" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.210505" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648145v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Petit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boulanger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omx.2020.100062" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03116462v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Probst" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengli Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mr-1-315-2020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495103v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Guillemot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oksenhendler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1555-6611/ab7012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403463v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. M Yunusova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. L Bayliss" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Derkach" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. E Anthony" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.097402" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329554v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Car" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Veissier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.165107" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357636v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Urmancheev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gerasimov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minnegaliev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.028983" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089751v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ahlefeldt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5080086" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125415v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laudereau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.003993" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357653v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Cromi&#232;res" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aaa393" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106653v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Attal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Berger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nouchi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.001260" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357644v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.197401" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967641v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Comparat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lignier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.063432" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125368v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Welinski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Thiel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dajczgewand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Cone" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.09.039" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QPTNC7F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006398v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moiseev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaneliere" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0030400X17080069" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006385v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutlu Kutluer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Florencia Pascual-Winter" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dajczgewand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledingham" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Mazzera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.040302" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006386v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/20164748047" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125280v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Schwarz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Molin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2556008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108574v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#246;ttger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/2/023031" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108622v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose L Ahlefeldt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Florencia Pascual-Winter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaneliere" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.094305" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323975v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H&#233;tet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001294" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125190v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Linget" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.023804" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106954v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonarota" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/9/094003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106961v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.002711" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006377v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.004423" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006473v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ferrier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006384v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20147129" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106724v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/6/063037" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006381v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;tet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilkowski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/4/045015" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006378v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pascual-Winter" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-C Tongning" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/5/055024" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006375v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonarota" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Moiseev" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/45/12/124002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006376v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pascual-Winter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-C. Tongning" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.184301" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106706v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Christopher Tongning" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lauro" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.064301" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006370v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/1/013013" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006372v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lauro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.035124" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106702v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Damon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/9/093031" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006374v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beaudoux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillot-No&#235;l" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.015236" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006362v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonarota" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Damon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruggiero" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.12.025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006364v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crozatier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lorger&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.27.000524" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006367v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sangouard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Simon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Min&#225;&#345;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Afzelius" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.062333" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006369v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Afzelius" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/2/023025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006350v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tittel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Afzelius" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kr&#246;ll" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.200810056" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006365v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.27.000032" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006359v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.033803" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006360v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhao" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jenkins" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campbell" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matsukevich" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.031802" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006355v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.063844" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006357v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Goldner" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Du" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.033809" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006352v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ruggiero" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.053851" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006353v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.053801" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006349v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Mun" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.245127" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006279v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. He" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00329-8" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006288v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louchet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brouri" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretenaker" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.12.029" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V63GTSH5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006348v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goldfarb" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghosh" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/82/54002" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106695v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Alexander" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louchet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.144407" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006283v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crozatier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorju" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lavielle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2008.08025" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179895v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Du" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goldfarb" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.195110" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006273v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-Y. Lan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.123602" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006281v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gorju" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Louchet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Paboeuf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/38/386226" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006272v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kennedy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.24.000316" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006270v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.113602" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006275v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labeyrie" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gattobigio" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lippi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ackemann" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2006-00234-8" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006269v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.013601" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006264v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuzmich" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.021803" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006267v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.030405" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006268v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chapman" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.093604" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006262v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.033601" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006257v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Meunier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miniatura" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilkowski" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.22.001819" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006260v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04315" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006259v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bhattacharya" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.040405" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006256v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bidel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miniatura" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.70.036602" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023618v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Klappauf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannik Bidel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005682v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delande" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jonckheere" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000303v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Klappauf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006254v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ricard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000585" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006252v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fraigne" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Galaup" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joffre" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002093" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391901v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefevre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Dang" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Trollier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1327/1/012153" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029989v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2303511" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029992v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2285841" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029999v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5025450" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108553v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022510v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labeyrie" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119004" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-71NLKGM7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015028v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01963825v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aamop.2018.02.002" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140366v2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Xiang He" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416700v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dardaillon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonde" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Viennot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006451v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Cromi&#232;res" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261508v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003643v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000623v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599113v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007793v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00912547v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>