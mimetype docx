--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -312,295 +312,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the spin and crystal field Hamiltonian of erbium dopants in silicon</w:t>
+                <w:t xml:space="preserve">Week-long-lifetime microwave spectral holes in an erbium-doped scheelite crystal at millikelvin temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Holzäpfel</w:t>
+                <w:t xml:space="preserve">Zhiren Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Rinner</w:t>
+                <w:t xml:space="preserve">Sen Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Sandholzer</w:t>
+                <w:t xml:space="preserve">Marianne Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Gritsch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chanelière</w:t>
+                <w:t xml:space="preserve">Miloš Rančić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Quantum Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qute.202400342⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.9032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-64087-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710203v1</w:t>
+                <w:t xml:space="preserve">hal-05387946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Week-long-lifetime microwave spectral holes in an erbium-doped scheelite crystal at millikelvin temperature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the spin and crystal field Hamiltonian of erbium dopants in silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sen Lin</w:t>
+                <w:t xml:space="preserve">Adrian Holzäpfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Le Dantec</w:t>
+                <w:t xml:space="preserve">Stephan Rinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miloš Rančić</w:t>
+                <w:t xml:space="preserve">Kilian Sandholzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Goldner</w:t>
+                <w:t xml:space="preserve">Andreas Gritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.9032. </w:t>
+              <w:t xml:space="preserve">Advanced Quantum Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (7), pp.2400342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-64087-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qute.202400342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387946v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of Polarising Components at Cryogenic Temperature</w:t>
               </w:r>
@@ -1428,416 +1428,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278427v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-mediated ion-ion interaction in rare-earth-doped solids</w:t>
+                <w:t xml:space="preserve">Microwave fluorescence detection of spin echoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos Rančić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Albertinale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/acce17⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (10), pp.100804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.100804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956090v1</w:t>
+                <w:t xml:space="preserve">hal-03773996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single electron-spin-resonance detection by microwave photon counting</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strain-mediated ion-ion interaction in rare-earth-doped solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanelière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-06097-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (30), pp.305501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/acce17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960036v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave fluorescence detection of spin echoes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Single electron-spin-resonance detection by microwave photon counting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiren Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos Rančić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emanuele Albertinale</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 131 (10), pp.100804. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 619 (7969), pp.276-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.100804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-06097-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773996v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits to the sensitivity of a rare-earth-enabled cryogenic vibration sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanelière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2018,90 +2018,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twenty-three millisecond electron spin coherence of erbium ions in a natural-abundance crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloš Rančić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sen Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishal Ranjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2250,412 +2250,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03001386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimode storage of quantum microwave fields in electron spins over 100 ms</w:t>
+                <w:t xml:space="preserve">Hyperfine spectroscopy in a quantum-limited spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ranjan</w:t>
+                <w:t xml:space="preserve">Sebastian Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. O’sullivan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Chanelière</w:t>
+                <w:t xml:space="preserve">Gengli Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloš Rančić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishal Ranjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.210505⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (2), pp.315-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/mr-1-315-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03116409v1</w:t>
+                <w:t xml:space="preserve">cea-03116462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of site-selective angular-resolved absorption spectroscopy of the 4I15/2 - 4I13/2 erbium transition in the monoclinic crystal Y2SiO5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanelière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials: X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, pp.100062. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.omx.2020.100062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperfine spectroscopy in a quantum-limited spectrometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimode storage of quantum microwave fields in electron spins over 100 ms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ranjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. O’sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Probst</w:t>
+                <w:t xml:space="preserve">E. Albertinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gengli Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marianne Le Dantec</w:t>
+                <w:t xml:space="preserve">B. Albanese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1 (2), pp.315-330. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (21), pp.210505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/mr-1-315-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.210505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03116462v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03116409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided-mode resonance filter extended-cavity diode laser</w:t>
               </w:r>
@@ -2903,321 +2903,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical study of the anisotropic erbium spin flip-flop dynamics</w:t>
+                <w:t xml:space="preserve">Two-pulse photon echo area theorem in an optically dense medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Car</w:t>
+                <w:t xml:space="preserve">R. Urmancheev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Veissier</w:t>
+                <w:t xml:space="preserve">K. Gerasimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Minnegaliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (16), pp.165107. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (20), pp.28983-28997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.165107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.028983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329554v1</w:t>
+                <w:t xml:space="preserve">hal-02357636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-pulse photon echo area theorem in an optically dense medium</w:t>
+                <w:t xml:space="preserve">Optical study of the anisotropic erbium spin flip-flop dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Urmancheev</w:t>
+                <w:t xml:space="preserve">B. Car</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Gerasimov</w:t>
+                <w:t xml:space="preserve">L. Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Minnegaliev</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-L. Le Gouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanelière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (20), pp.28983-28997. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (16), pp.165107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.27.028983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.165107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357636v1</w:t>
+                <w:t xml:space="preserve">hal-02329554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezospectroscopic measurement of high-frequency vibrations in a pulse-tube cryostat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Ahlefeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3271,455 +3271,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound modulated optical tomography in scattering media: flux filtering based on persistent spectral hole burning in the optical diagnosis window</w:t>
+                <w:t xml:space="preserve">Rate equation reformulation including coherent excitation: application to periodic protocols based on spectral hole-burning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Venet</w:t>
+                <w:t xml:space="preserve">Yoann Attal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïmouna Bocoum</w:t>
+                <w:t xml:space="preserve">Perrine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Laudereau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chanelière</w:t>
+                <w:t xml:space="preserve">Loïc Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ramaz</w:t>
+                <w:t xml:space="preserve">Pascale Nouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.43.003993⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (6), pp.1260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.35.001260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125415v1</w:t>
+                <w:t xml:space="preserve">hal-02106653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storage of RF photons in minimal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Cromières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (2), pp.023003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/aaa393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate equation reformulation including coherent excitation: application to periodic protocols based on spectral hole-burning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrasound modulated optical tomography in scattering media: flux filtering based on persistent spectral hole burning in the optical diagnosis window</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Berger</w:t>
+                <w:t xml:space="preserve">Caroline Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Morvan</w:t>
+                <w:t xml:space="preserve">Maïmouna Bocoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Nouchi</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Laudereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Dolfi</w:t>
+                <w:t xml:space="preserve">François Ramaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 35 (6), pp.1260. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (16), pp.3993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.35.001260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.43.003993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106653v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Optical Addressing of Nuclear Spins through Superhyperfine Interaction in Rare-Earth Doped Solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Car</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4016,90 +4016,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum memory in an orthogonal geometry of silenced echo retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gerasimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Minnegaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moiseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Urmancheev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chaneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4278,239 +4278,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire quantique cristalline pour la lumière</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RF Spectrum Analyzer for Pulsed Signals: Ultra-Wide Instantaneous Bandwidth, High Sensitivity, and High Time-Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Molin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/refdp/20164748047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (20), pp.4658-4663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2016.2556008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006386v1</w:t>
+                <w:t xml:space="preserve">hal-02125280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF Spectrum Analyzer for Pulsed Signals: Ultra-Wide Instantaneous Bandwidth, High Sensitivity, and High Time-Resolution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mémoire quantique cristalline pour la lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanelière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 34 (20), pp.4658-4663. </w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47-48, pp.47-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JLT.2016.2556008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/refdp/20164748047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125280v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical memory bandwidth and multiplexing capacity in the erbium telecommunication window</w:t>
               </w:r>
@@ -4535,51 +4535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Ahlefeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Böttger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4890,64 +4890,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91 (2), </w:t>
@@ -5011,51 +5011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bonarota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Dajczgewand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5141,51 +5141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Dajczgewand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanelière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5304,226 +5304,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristaux et dispositifs optiques pour le traitement de l'information quantique</w:t>
+                <w:t xml:space="preserve">Mémoires quantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Ferrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Goldner</w:t>
+                <w:t xml:space="preserve">Julien Laurat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71, pp.29-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/20147129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006473v1</w:t>
+                <w:t xml:space="preserve">hal-03006384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoires quantiques</w:t>
+                <w:t xml:space="preserve">Cristaux et dispositifs optiques pour le traitement de l'information quantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Laurat</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Louchet-Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goldner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, base documentaire : TIB450DUO. (ref. article : e6367)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006384v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time reversal of light by linear dispersive filtering near atomic resonance</w:t>
               </w:r>
@@ -5548,51 +5548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (6), pp.063037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6003,51 +6003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.-C. Tongning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6345,51 +6345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6449,51 +6449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bonarota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6605,51 +6605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guillot-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 19 (16), pp.15236. </w:t>
@@ -7079,395 +7079,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient light storage in a crystal using an atomic frequency comb</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photon-echo quantum memory in solid state systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Tittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Afzelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Cone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kröll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/2/023025⟩</w:t>
+              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (2), pp.244-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lpor.200810056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006369v1</w:t>
+                <w:t xml:space="preserve">hal-03006350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photon-echo quantum memory in solid state systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Afzelius</w:t>
+                <w:t xml:space="preserve">Coherent response to optical excitation in a strongly absorbing rare-earth ion-doped crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruggiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Le Gouët</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lpor.200810056⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27 (1), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.27.000032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006350v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent response to optical excitation in a strongly absorbing rare-earth ion-doped crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient light storage in a crystal using an atomic frequency comb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chanelière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ruggiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Le Gouët</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bonarota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Afzelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 27 (1), pp.32. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (2), pp.023025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.27.000032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/2/023025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006365v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency optimization for atomic frequency comb storage</w:t>
               </w:r>
@@ -7698,265 +7698,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow light using spectral hole burning in a Tm 3 + -doped yttrium-aluminum-garnet crystal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long coherence lifetime and electromagnetically induced transparency in a highly-spin-concentrated solid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Le Gouët</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ph. Goldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guillot-Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Beaudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 79 (6), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.79.063844⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 79 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.79.033809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006355v1</w:t>
+                <w:t xml:space="preserve">hal-03006357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long coherence lifetime and electromagnetically induced transparency in a highly-spin-concentrated solid</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Le Du</w:t>
+                <w:t xml:space="preserve">Slow light using spectral hole burning in a Tm 3 + -doped yttrium-aluminum-garnet crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lejay</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Le Gouët</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 79 (3), </w:t>
+              <w:t xml:space="preserve">, 2009, 79 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.79.033809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.79.063844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006357v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why the two-pulse photon echo is not a good quantum memory protocol</w:t>
               </w:r>
@@ -8085,51 +8085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8157,424 +8157,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tm 3 + : Y 2 O 3 investigated for a quantum light storage application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical investigation of nuclear spin coherence in Tm:YAG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Louchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Brouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bretenaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chanelière</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-H. Mun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.245127⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (10), pp.1374-1378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.12.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006349v1</w:t>
+                <w:t xml:space="preserve">hal-03006288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three dimensional cooling and trapping with a narrow line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wilkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 46 (3), pp.507-515. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2007-00329-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical investigation of nuclear spin coherence in Tm:YAG</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tm 3 + : Y 2 O 3 investigated for a quantum light storage application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chanelière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruggiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Le Gouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Tittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-H. Mun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.12.029⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.245127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03006288v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of ultra-narrow electromagnetically induced transparency and slow light using purely electronic spins in a hot atomic vapor</w:t>
               </w:r>
@@ -8863,64 +8863,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gorju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lavielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Louchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bretenaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3, </w:t>
@@ -9220,295 +9220,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulated optical pumping in a Tm 3+ :YAG crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum telecommunication with atomic ensembles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Matsukevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chaneliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-Y. Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Gorju</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Goldfarb</w:t>
+                <w:t xml:space="preserve">T. Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/19/38/386226⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24 (2), pp.316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.24.000316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006281v1</w:t>
+                <w:t xml:space="preserve">hal-03006272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum telecommunication with atomic ensembles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S.-Y. Lan</w:t>
+                <w:t xml:space="preserve">Stimulated optical pumping in a Tm 3+ :YAG crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Gorju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Louchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Kennedy</w:t>
+                <w:t xml:space="preserve">D Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bretenaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goldfarb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 24 (2), pp.316. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (38), pp.386226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.24.000316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/19/38/386226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006272v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Interference of Electromagnetic Fields from Remote Quantum Memories</w:t>
               </w:r>
@@ -9814,51 +9814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-Y. Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 97 (1), </w:t>
@@ -9890,425 +9890,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of dark-state polariton collapses and revivals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entanglement of Remote Atomic Qubits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Matsukevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chaneliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-Y. Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kennedy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.73.021803⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.030405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006264v1</w:t>
+                <w:t xml:space="preserve">hal-03006267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entanglement of Remote Atomic Qubits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum Telecommunication Based on Atomic Cascade Transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chaneliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Matsukevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 96 (3), </w:t>
+              <w:t xml:space="preserve">, 2006, 96 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.030405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.093604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006267v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Telecommunication Based on Atomic Cascade Transitions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theory of dark-state polariton collapses and revivals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Matsukevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chaneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kuzmich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kennedy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 96 (9), </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.093604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.73.021803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006268v1</w:t>
+                <w:t xml:space="preserve">hal-03006264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of Dark State Polariton Collapses and Revivals</w:t>
               </w:r>
@@ -10346,51 +10346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-Y. Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 96 (3), </w:t>
@@ -10610,51 +10610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-Y. Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 438 (7069), pp.833-836. </w:t>
@@ -10865,51 +10865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wilkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Miniatura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11241,51 +11241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Klappauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11340,51 +11340,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent spectral hole-burning materials as pulse shapers: phase analysis of a chirped coherent filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11483,51 +11483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 20 (3), pp.205-211. </w:t>
@@ -11731,103 +11731,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultranarrow spectral filter for acousto-optic imaging for medical applications (Conference Presentation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïmouna Bocoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ramaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unconventional Optical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.58, </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11861,103 +11861,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-thin spectral filter for acousto-optic imaging for medical applications (Conference Presentation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïmouna Bocoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Laudereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ramaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photons Plus Ultrasound: Imaging and Sensing 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Francisco, France. pp.62, </w:t>
@@ -11995,77 +11995,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realization of the revival of silenced echo (ROSE) quantum memory scheme in orthogonal geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Minnegaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gerasimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Urmancheev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moiseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12129,103 +12129,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20 GHz instantaneous bandwidth RF spectrum analyzer with high time-resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Molin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 International Topical Meeting on Microwave Photonics (MWP) jointly held with the 2014 9th Asia-Pacific Microwave Photonics Conference (APMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Hokkaido, France. pp.331-334</w:t>
@@ -13289,51 +13289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wilkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Miniatura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13828,51 +13828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.577439" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361603v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Travesedo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pallegoix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Huang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hogan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-025-03049-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710203v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Holz&#228;pfel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Rinner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Sandholzer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gritsch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qute.202400342" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387946v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiren Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Lin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Dantec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Ran&#269;i&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goldner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64087-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387954v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Chepelianskii" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-024-03259-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Billaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balembois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Travesedo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Dantec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ran&#269;i&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.013011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178656v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James O'Sullivan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan W Huang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adu0581" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666725v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zeman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Camus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0229775" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pignol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ortu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia D'Auria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tanzilli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.214208" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicolas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Businger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sanchez Mejia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiranov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41534-023-00687-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278427v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louchet-Chauvet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verlot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poizat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.054004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956090v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louchet-Chauvet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/acce17" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960036v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Balembois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Ran&#269;i&#263;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Billaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06097-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773996v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Balembois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Albertinale" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.100804" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498923v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0081534" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812238v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Dantec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bertaina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.106.144412" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366785v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Ranjan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj9786" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001386v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Car" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.115119" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03116409v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ranjan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Albertinale" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Albanese" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.210505" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648145v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Petit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boulanger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omx.2020.100062" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03116462v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Probst" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengli Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mr-1-315-2020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495103v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Guillemot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oksenhendler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1555-6611/ab7012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403463v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. M Yunusova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. L Bayliss" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Derkach" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. E Anthony" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.097402" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329554v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Car" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Veissier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.165107" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357636v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Urmancheev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gerasimov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minnegaliev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.028983" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089751v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ahlefeldt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5080086" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125415v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laudereau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.003993" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357653v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Cromi&#232;res" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aaa393" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106653v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Attal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Berger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nouchi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.001260" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357644v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.197401" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967641v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Comparat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lignier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.063432" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125368v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Welinski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Thiel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dajczgewand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Cone" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.09.039" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QPTNC7F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006398v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moiseev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaneliere" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0030400X17080069" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006385v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutlu Kutluer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Florencia Pascual-Winter" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dajczgewand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledingham" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Mazzera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.040302" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006386v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/20164748047" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125280v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Schwarz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Molin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2556008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108574v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#246;ttger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/2/023031" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108622v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose L Ahlefeldt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Florencia Pascual-Winter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaneliere" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.094305" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323975v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H&#233;tet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001294" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125190v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Linget" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.023804" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106954v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonarota" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/9/094003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106961v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.002711" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006377v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.004423" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006473v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ferrier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006384v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20147129" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106724v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/6/063037" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006381v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;tet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilkowski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/4/045015" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006378v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pascual-Winter" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-C Tongning" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/5/055024" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006375v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonarota" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Moiseev" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/45/12/124002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006376v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pascual-Winter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-C. Tongning" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.184301" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106706v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Christopher Tongning" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lauro" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.064301" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006370v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/1/013013" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006372v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lauro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.035124" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106702v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Damon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/9/093031" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006374v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beaudoux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillot-No&#235;l" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.015236" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006362v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonarota" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Damon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruggiero" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.12.025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006364v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crozatier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lorger&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.27.000524" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006367v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sangouard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Simon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Min&#225;&#345;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Afzelius" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.062333" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006369v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Afzelius" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/2/023025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006350v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tittel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Afzelius" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kr&#246;ll" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.200810056" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006365v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.27.000032" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006359v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.033803" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006360v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhao" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jenkins" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campbell" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matsukevich" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.031802" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006355v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.063844" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006357v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Goldner" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Du" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.033809" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006352v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ruggiero" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.053851" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006353v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.053801" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006349v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Mun" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.245127" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006279v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. He" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00329-8" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006288v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louchet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brouri" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretenaker" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.12.029" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V63GTSH5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006348v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goldfarb" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghosh" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/82/54002" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106695v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Alexander" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louchet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.144407" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006283v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crozatier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorju" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lavielle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2008.08025" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179895v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Du" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goldfarb" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.195110" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006273v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-Y. Lan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.123602" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006281v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gorju" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Louchet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Paboeuf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/38/386226" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006272v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kennedy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.24.000316" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006270v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.113602" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006275v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labeyrie" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gattobigio" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lippi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ackemann" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2006-00234-8" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006269v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.013601" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006264v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuzmich" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.021803" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006267v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.030405" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006268v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chapman" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.093604" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006262v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.033601" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006257v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Meunier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miniatura" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilkowski" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.22.001819" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006260v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04315" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006259v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bhattacharya" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.040405" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006256v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bidel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miniatura" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.70.036602" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023618v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Klappauf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannik Bidel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005682v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delande" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jonckheere" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000303v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Klappauf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006254v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ricard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000585" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006252v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fraigne" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Galaup" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joffre" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002093" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391901v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefevre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Dang" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Trollier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1327/1/012153" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029989v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2303511" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029992v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2285841" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029999v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5025450" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108553v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022510v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labeyrie" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119004" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-71NLKGM7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015028v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01963825v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aamop.2018.02.002" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140366v2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Xiang He" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416700v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dardaillon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonde" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Viennot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006451v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Cromi&#232;res" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261508v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003643v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000623v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599113v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007793v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00912547v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.577439" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361603v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Travesedo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pallegoix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Huang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hogan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-025-03049-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiren Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Lin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Dantec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Ran&#269;i&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goldner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64087-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710203v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Holz&#228;pfel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Rinner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Sandholzer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gritsch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qute.202400342" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387954v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Chepelianskii" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-024-03259-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Billaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balembois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Travesedo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Dantec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ran&#269;i&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.013011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178656v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James O'Sullivan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan W Huang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adu0581" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666725v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zeman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Camus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0229775" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pignol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ortu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia D'Auria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tanzilli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.214208" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicolas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Businger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sanchez Mejia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiranov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41534-023-00687-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278427v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louchet-Chauvet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verlot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poizat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.054004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773996v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Billaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Balembois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Ran&#269;i&#263;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Albertinale" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.100804" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956090v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louchet-Chauvet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/acce17" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960036v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Balembois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06097-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498923v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0081534" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812238v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Dantec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bertaina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chaneli&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.106.144412" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366785v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Ranjan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj9786" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001386v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Car" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.115119" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03116462v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Probst" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengli Zhang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mr-1-315-2020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648145v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boulanger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omx.2020.100062" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03116409v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ranjan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Albertinale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Albanese" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.210505" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495103v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Guillemot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oksenhendler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1555-6611/ab7012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403463v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. M Yunusova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. L Bayliss" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Derkach" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. E Anthony" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.097402" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357636v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Urmancheev" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gerasimov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minnegaliev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.028983" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329554v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Car" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Veissier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.165107" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089751v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ahlefeldt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5080086" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106653v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Attal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Berger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nouchi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.001260" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357653v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Cromi&#232;res" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aaa393" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125415v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laudereau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.003993" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357644v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.197401" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967641v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Comparat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lignier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.063432" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125368v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Welinski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Thiel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dajczgewand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Cone" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.09.039" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QPTNC7F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006398v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moiseev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaneliere" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0030400X17080069" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006385v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutlu Kutluer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Florencia Pascual-Winter" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dajczgewand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledingham" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Mazzera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.040302" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125280v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Schwarz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Molin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2556008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006386v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/20164748047" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108574v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#246;ttger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/2/023031" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108622v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose L Ahlefeldt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Florencia Pascual-Winter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaneliere" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.094305" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323975v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H&#233;tet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001294" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125190v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Linget" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.023804" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106954v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonarota" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/9/094003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106961v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.002711" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006377v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.004423" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006384v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20147129" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006473v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ferrier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106724v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/6/063037" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006381v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;tet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilkowski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/4/045015" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006378v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pascual-Winter" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-C Tongning" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/5/055024" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006375v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonarota" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Moiseev" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/45/12/124002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006376v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pascual-Winter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-C. Tongning" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.184301" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106706v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Christopher Tongning" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lauro" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.064301" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006370v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/1/013013" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006372v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lauro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.035124" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106702v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Damon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/9/093031" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006374v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beaudoux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillot-No&#235;l" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.015236" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006362v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonarota" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Damon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruggiero" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.12.025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006364v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crozatier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lorger&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.27.000524" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006367v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sangouard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Simon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Min&#225;&#345;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Afzelius" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.062333" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006350v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tittel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Afzelius" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kr&#246;ll" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.200810056" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006365v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.27.000032" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006369v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Afzelius" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/2/023025" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006359v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.033803" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006360v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhao" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jenkins" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campbell" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matsukevich" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.031802" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006357v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Goldner" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Du" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejay" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.033809" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006355v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.063844" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006352v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ruggiero" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.053851" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006353v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.053801" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006288v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louchet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brouri" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretenaker" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.12.029" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V63GTSH5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006279v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. He" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00329-8" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006349v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Mun" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.245127" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006348v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goldfarb" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghosh" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/82/54002" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106695v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Alexander" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louchet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.144407" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006283v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crozatier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorju" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lavielle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2008.08025" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179895v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Du" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goldfarb" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.195110" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006273v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-Y. Lan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.123602" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006272v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kennedy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.24.000316" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006281v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gorju" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Louchet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Paboeuf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/38/386226" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006270v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.113602" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006275v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labeyrie" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gattobigio" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lippi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ackemann" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2006-00234-8" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006269v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.013601" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006267v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.030405" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006268v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chapman" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.093604" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006264v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuzmich" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.021803" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006262v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.033601" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006257v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Meunier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miniatura" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilkowski" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.22.001819" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006260v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04315" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006259v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bhattacharya" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.040405" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006256v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bidel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miniatura" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.70.036602" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023618v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Klappauf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannik Bidel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005682v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delande" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jonckheere" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000303v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Klappauf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006254v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ricard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000585" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006252v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fraigne" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Galaup" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joffre" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002093" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391901v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefevre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Dang" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Trollier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1327/1/012153" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029989v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2303511" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029992v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2285841" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029999v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5025450" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108553v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022510v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labeyrie" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119004" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-71NLKGM7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015028v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01963825v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aamop.2018.02.002" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140366v2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Xiang He" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416700v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dardaillon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonde" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Viennot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006451v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Cromi&#232;res" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261508v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003643v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000623v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599113v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007793v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00912547v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>