--- v0 (2026-03-19)
+++ v1 (2026-05-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.47457627119px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Chanier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9232-8809</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">155470604</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Chanier is Professor of Applied Linguistics at Université Blaise Pascal, Clermont-Ferrand, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CALL has been his main research interest over the past 25 years. In 1986, he started applying the NLP approach to language learning issues. In 1995, as a partner in the European project Camille, he developed one the first multimedia CD-ROM for French. He was chief editor of the online CALL journal Alsic.org when first published in 1998. Thierry has been a member of EuroCALL since the creation of the association in 1993 and hosted the EuroCALL conference in 1999 in Besançon, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since this date, his main areas of interest are online language learning, the study of multimodal interaction in synchronous environments, and telecollaborative situations. He coordinated the Mulce project which in 2009 created an open-access repository of Learning & Teaching Corpora (LETEC ; </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://repository.mulce.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://mulce.org </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) and is currently developing CMC corpora with other researchers in Linguistics (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://hdl.handle.net/11403/comere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://comere.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ) .</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de la variation phonologique et recueil de corpus d’interactions naturelles parents-enfants : nouvelle méthode, nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chabanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Acquisition du langage et phonologie : méthodes, objets, enjeux théoriques, pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CoMeRe corpus for French: structuring and annotating heterogeneous CMC genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara R. Wigham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for language technology and computational linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (2), pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00953507v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of verbal and nonverbal communication in Second Life - the ARCHI21 experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara R. Wigham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp.XX-XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00674138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between text chat and audio modalities for L2 communication and feedback in the synthetic world Second Life.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara R. Wigham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Assisted Language Learning Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.xxx-xxx. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09588221.2013.851702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00862004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes synthétiques : un terrain pour l'approche Emile dans l'enseignement supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara R. Wigham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mutations technologiques et nouvelles pratiques sociales : vers l'émergence de "medias d'apprentissage" ?, 54, pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00829040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal learning and teaching corpora exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reffay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Datasets and Data Supported Learning in Technology-Enhanced Learning, 4 (1-2), pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00718392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilateral Online Exchanges for Language and Culture Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnie Youngs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Learning and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Multilateral Online Exchanges for Language and Culture Learning, 15 (1), pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00563136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité du partage des corpus pour l'analyse des interactions en ligne en situation d'apprentissage : un exemple d'approche méthodologique autour d'une base de corpus d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.XX-XX. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.1666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00486676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing online multimodal verbal communication to enhance the writing process in an audio-graphic conferencing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (2), pp.162-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00200851v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la structuration de corpus d'apprentissage pour un meilleur partage en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reffay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Noras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Betbeder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, EPAL (échanger pour apprendre en ligne), 15, pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00159733v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'un apprenant de langue dans une formation en ligne sur une plate-forme audio-synchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00290173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la construction d'une compétence interculturelle dans des groupes exolingues en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Audras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00250378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions multimodales synchrones issues de formations en ligne : problématiques, méthodologie et analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Greffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reffay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, EPAL (échanger pour apprendre en ligne), 15, pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00160314v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tridem, interactions à plusieurs à l'écrit - à l'oral et acquisition d'une compétence interculturelle dans une formation en langues en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Audras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et Didactique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Echanges exolingues via Internet et appropriation des langues-cultures, 36, pp.23-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00157770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentary: Open Access to Research and the Individual Responsibility of Researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Learning and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (2), pp.142-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00151417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodalité et expression en langue étrangère dans une plate-forme audio-synchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Vetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 09 (1), pp.61-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00126871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communauté d'apprentissage et communauté de pratique en ligne : le processus réflexif dans la formation des formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (3), pp.64-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00151462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage des stratégies des apprenants et du tuteur dans un environnement audio-graphique synchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Vetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Les échanges en ligne dans l'apprentissage et la formation, 40, pp.151-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00087741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting oral production for professional purposes in synchronous communication with heterogeneous learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Vetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (1), pp.5-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00080316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrouver le chemin de la parole en environnement audio-graphique synchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Vetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reffay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Les échanges en ligne dans l'apprentissage et la formation, 40, pp.139-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00084388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Tal (Traitement automatique des langues) et apprentissage des langues, 8 (2), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00087729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer des communautés d'apprentissage à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers de l'Ingénierie Educative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 36, pp.56-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique d'activités Lexicales dans le système ALEXIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (2), pp.385-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Representations Is Lexical Learning Environments: Application To The Alexia System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Selva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Assisted Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11 (5), pp.489-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du numéro &amp;quot;Hypermédia et apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Pothier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Hypermédia et apprentissage des langues, 110, pp.134-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypertexte, hypermédia et apprentissage dans des systèmes d'information et de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Hypermédia et apprentissage des langues, 110, pp.137-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation as part of a project life: the hypermedia CAMILLE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Association for Learning Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 4 (3), pp.54-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a Second Language for Specific Purposes within a Hypermedia Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Assisted Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9 (1), pp.3-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉLÉONORE : quelle place pour la collaboration dans un environnement d'apprentissage du français langue seconde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Renié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3 (3), pp.353-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and computer-assisted acquisition of a second language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Renié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Assisted Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 8 (1), pp.3-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Language Learning : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Language Learning, 5 (4), pp.417-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000126v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language training for various purposes in several languages on a common hypermedia framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Ingraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Selected papers from Eurocall 1993, 23 (1-2), pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00672821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de l'apport de l'EIAO dans l'apprentissage des langues: modélisation de l'apprenant et diagnostic d'erreurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de liaison de la recherche en Informatique Cognitive des Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 3 (4), pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000280v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El aprendizaje móvil de la comprensión de la lectura L2 en línea para ingenieros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulimar Colina, Z. Colina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34 Congreso Internacional AESLA (AESLA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Alicante, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-01332568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CoMeRe French CMC corpora and their modeling in TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara Wigham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ird-cmc-rennes: Social Media and CMC Corpora for the eHumanities.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restez Sourd à l’apprentissage des langues ! – interactions signées et écrites dans un (m)OOC multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siglinde Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de l’ACEDLE - "Interagir pour apprendre les langues aujourd’hui"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Chercheurs et Enseignants Didacticiens des Langues Étrangères, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-01118161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEI across corpora, languages and genres: Towards a standard for the representation of social media and computer-mediated communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Beisswenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Herold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Lüngen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text Encoding Initiative: connect, animate, innovate. 2015 Annual Conference and Members’ Meeting of the TEI Consortium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TEI Consortium, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture en L2 par des ingénieurs : changements de paradigme avec dispositifs mobiles et activités collaboratives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulimar Colina, Z. Colina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Echanger pour apprendre en Ligne (EPAL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-01246269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectura en lengua extranjera para futuros ingenieros: nuevos recursos colaborativos en línea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulimar Colina, Z. Colina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional sobre Educación y Aprendizaje 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-01246337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedagogical corpora as a means to reuse research data and analyses in teacher-training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara R. Wigham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Assisted Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-01018175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be Deaf and practice (interactively and at a distance) foreign languages in a (m)OOC: first report about the E-SCALE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siglinde Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL Annual Conference - "CALL Design: Principles and Practice"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Computer-Assisted Language Learning, Aug 2014, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-01068052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenData : au-delà des publications, le partage des données de la recherche en sciences humaines. Pour qui ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Open Data : enjeux communicationnels et sociétaux ",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00905081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A viewpoint on the place of CALL within the Digital Humanities: considering CALL journals, research data and the sharing of research results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL 2013, Learning from the Past, Looking to the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00862024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un outil de cartographie automatique de texte d'aide à la compréhension de texte pour des apprenants dyslexiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement Informatique pour l'Apprentissage Humain 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00854240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEarning and TEaching corpora (LETEC): data-sharing and repository for research on multimodal interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara R. Wigham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WorldCALL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00778274v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-mediated communication in TEI: What lies ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Beisswenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Chiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van Gompel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Linked TEI: Text Encoding in the Web. 2013 Annual Conference and Members' Meeting of the TEI Consortium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00878833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input characteristics and impact on the acquisition of phonological variables in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Saddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chabanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Language Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850016v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution de Corpus d'Apprentissage et étiquetage simple sur des blogues interculturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises 2012 du GDR I3 du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00693470v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role negotiation in tandem distance tutorial relationships: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00728265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training or reflective practice for language teachers on textchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeon Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALC 10: 10th Teaching and Language Corpora Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00719007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating interaction through CMC for French as a second language in the Anglophone context in Cameroon: the Melff project at the University of Buea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise, J. Ngandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocall 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Gothenburg, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00728271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between text chat and audio modalities for L2 communication in the synthetic world Second Life.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara R. Wigham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International CALL Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Taichung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660865v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison en discours adressé à l'enfant, spécificités et impacts sur l'acquisition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chabanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Réseau Français de Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration en langue étrangère dans une approche de type EMILE articulant modes verbaux et gestuels dans le monde virtuel Second Life.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara R. Wigham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echanger pour apprendre en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00581680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transatlantic Tutoring : The Pittsburgh - Clermont-Ferrand Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Foucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2011, 28th Annual conference on Mediated Learning Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Victoria, BC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00597121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-focused collaboration in Second Life: the use of verbal and gestural modes for the establishment of common ground and in deictic referencing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara R. Wigham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Computer Assisted Language Learning 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00583274v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du développement à l'investigation de la compétence interculturelle en pratique à partir des interactions à l'oral et à l'écrit dans des échanges en ligne à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bechtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilingualism and Pluriculturalism in a Globalised World: which Pedagogy?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00548891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descripción del Corpus de Aprendizaje sobre la Investigación de la experiencia Ecofralin y el proceso de su construcción y virtualización</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio Iberoamericano enGeneración, Comunicación y Gerencia del Conocimiento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Orlando, Estados Unidos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00728247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du partage des corpus à l'analyse des interactions en ligne dans des situations d'apprentissage : quelle méthodologie pour la recherche sur corpus d'apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echanger Pour Apprendre En Ligne 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00407179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus de Aprendizaje: Conformación, Estructura y Construcción de un Corpus Virtual a partir de La Experiencia Ecofralin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicación en el V encuentro nacional y I interinstitucional de investigación educativa y pedagógica. Universidad de San Buenaventura.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00728253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions multimodales synchrones issues de formations en ligne : problématiques, méthodologie et analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Greffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reffay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la construction d’une compétence interculturelle dans des groupes exolingues en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Audras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communauté d'apprentissage et communauté de pratique en ligne : le processus réflexif dans la formation des formateurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMER A LA DISTANCE : METHODOLOGIES ET EXPERIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Lyon, ENS LSH, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00136945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tridem et interaction à l'oral et à l'écrit dans une formation à distance en langue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Audras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'Information et de la Communication pour l'Enseignement supérieur et l'Entreprise 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00087737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement audiographique synchrone : recueil et transcription pour l'analyse des interactions multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reffay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOCAIR 2006, Premières journées Communication et Apprentissage instrumentés en réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Amiens, France. pp.406--420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours multimodal et comportements des acteurs dans un dispositif d'apprentissage synchrone en groupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale CMT "La langue de la communication médiatisée par les TIC"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00139580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement audio graphique synchrone : recueil et transcription pour l'analyse des interactions multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reffay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées communication et apprentissage instrumentés en réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Amiens, France. pp.406-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00085646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGFAD : un système multi-agents pour soutenir les utilisateurs en formation à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloys Mbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reffay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Strasbourg, France. pp.329-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How social network analysis can help to measure cohesion in collaborative distance-learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reffay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Collaborative Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Bergen, Norway. pp.343-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la cohésion d'un groupe d'apprentissage en formation à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reffay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Strasbourg, France. pp.367-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de TémaTice : diffusion scientifique et collaboration internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies pour l'Apprentissage et l'Education : Entre Recherche et Usages Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social network analysis used for modelling collaboration in Distance Learning groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reffay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Tutoring System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Biarritz and San Sebastian, France. pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Automatic Tools for Displaying Interaction Data in Computer Environments for Distance Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloys Mbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reffay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Tutoring System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Biarritz and San Sebastian, France. pp.841-850</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre le TAL et l'ALAO ou l'ALAO un &amp;quot;simple&amp;quot; domaine d'application du TAL ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on natural language processing and industrial application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Moncton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de dictionnaire : apport de l'informatique dans les dictionnaires pour apprenants, projet Alexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Liège, Belgique. pp.631-642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical comprehension and production in Alexia system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Issac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fouqueré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Teaching and Language Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00180329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'Apprentissage et Évaluation dans des Environnements Multimédias d'Aide à l'Apprentissage du Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Duquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Pothier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées Scientifiques et Techniques du Réseau FRANCophone de l'Ingénierie de la Langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Avignon, France. pp.271-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements interactifs pour l'apprentissage en langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes journées hypermédias et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlexiA : a computer based environment for french foreign language lexical learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fouqueré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Issac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI-ED95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Washington, Unknown Region. pp.570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlexiA : un environnement d'aide à l'apprentissage lexical du français langue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fouqueré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Issac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAO'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Cachan, Unknown Region. pp.79--90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des expressions lexicales en langue seconde : environnement informatique et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fouqueré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Issac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International ``La Locution : entre lexique, syntaxe et pragmatique. Identification en corpus, traitement, apprentissage''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Saint-Cloud, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface au colloque SCIAL'93 (sciences cognitives, informatique et apprentissage des langues)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 1993, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling lexical phrases acquisition in L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Colmerauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fouqueré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Language Acquisition Research: The state of the art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Science, artificial intelligence, new technologies: how to cooperate for a computer-assisted learning to read system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Chambreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chambreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelle Dulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on the Learning Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Evanston, IL, United States. pp.74-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00672831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives ouvertes et publication scientifique. Comment mettre en place l'accès libre aux résultats de la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.X-X, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001103v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researching Technology-mediated Multimodal Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Technology and Second Language Teaching and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.428 - 443, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01669079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir la parole du citoyen / usager / apprenant en interaction sur les réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ciara R. Wigham &amp; Gudrun Ledegen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus de communication médiée par les réseaux : construction, structuration, analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2017, 978-2-343-11212-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wikiconflits : un corpus de discussions éditoriales conflictuelles du Wikipédia francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Paloque-Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Kun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ciara R. Wigham &amp; Gudrun Ledegen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus de communication médiée par les réseaux : construction, structuration, analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2017, 978-2-343-11212-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scientific methodology for researching CALL interaction data: Multimodal LEarning and TEaching Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara Wigham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caws, Catherine, and Hamel, Marie-Josée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language-Learner Computer Interactions: Theory, methodology and CALL applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, 2016, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lsse.2.10cha⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-01332625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural design and language learning in Second Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara R. Wigham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Gregory, L.J.W. Lee, B. Dalgarno &amp; B. Tynan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Worlds for Online Learning: Cases and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOVA Science Publishers, Inc, 2015, 978-1-63482-194-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00703054v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture students' appropriation of avatars - relationships between avatar identity and L2 verbal participation and interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara R. Wigham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lamy, M-N. and Zourou, K. (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networking and Language Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave MacMillan, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00728755v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenzüberschreitendes Blended-Learning. Zur Förderung interkultureller Kompetenzen in der universitären Französischlehrerausbildung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rössler, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standards interkultureller Kompetenz für Fremdsprachenlehrer. Beiträge zur Fremdsprachenvermittlung, Sonderheft 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verlag Empirische Pädagogik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-182, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00845019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermédia, interaction et apprentissage dans des systèmes d'information et de communication : résultats et agenda de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duquette, L., Laurier, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre une langue dans un environnement multimédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition Logiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-89, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlexiA : un environnement d'aide à l'apprentissage lexical du français langue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fouqueré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Issac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fiala, Pierre and Lafon, Pierre and Piguet, Marie-France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La locution : entre lexique syntaxe et pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksieck, pp.105--118, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALEXIA : Un environnement d'aide à l'apprentissage lexical du françaislangue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Issac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fouqueré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fiala P., Lafon P., Piguet M-P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La locution : entre syntaxe et pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALF-Klincksieck, pp.105-118, 1997, http://www.klincksieck.com/accueil.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Acquisition for Learner Modelling in Second Language Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pengelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engel F.L., Bouwhuis D.G., Bösser T., d'Ydewalle G. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Modelling and Interactive Environment in Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-verlag, pp.183-191, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00674156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Modelling in Error Analysis in Computer-Assisted Language Learning Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pengelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Twidale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Self</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Swartz, M Yazdani M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Bridge to International Communication: Intelligent Tutoring Systems for Foreign Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-150, 1992, http://www.springer.de</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000279v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium Corpus d'apprentissage en ligne : Conception, réutilisation, échange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reffay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Avouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00161113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training or reflective practice for language teachers on textchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeon Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What learning scenarios for virtual worlds and CLIL?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Fynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation des avatars par des étudiants d'architecture et impact sur l'interaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara R. Wigham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche minimaliste de la formation d'enseignants du supérieur au rôle de concepteur-tuteur de cours en ligne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reffay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000920v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus réflexif dans la formation de formateurs de type collaboratif en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00114856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et changements cognitifs dans les groupes d'apprentissage à distance médiatisé par les systèmes d'information et de communication (ICOGAD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wikiconflits, un corpus extrait de Wikipédia : principe et méthode d'élaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Kun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] LRL, Clermont Ferrand, BCL, Nice. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the survey &amp;quot;CALL within the Digital Humanities: considering CALL journals, research data and the sharing of research results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://lrl.univ-bpclermont.fr, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00876430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de transcription de données multimodales dans Second Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Saddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara R. Wigham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00676230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation au sein d'une plate-forme de téléformation : expérimentation et priorités d'extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Nicolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloys Mbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FRE 2661, Université de Franche Comté. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension de Textes dans un domaine technique : le système ACTES. Application des Grammaires d'Unification et de la Théorie du Discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Paris-Nord - Paris XIII, 1989. Français. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00180374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des Langues Assistée par Ordinateur (ALAO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Blaise Pascal - Clermont-Ferrand II, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00180340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId206"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.47457627119px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Chanier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9232-8809</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">155470604</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Chanier is Professor of Applied Linguistics at Université Blaise Pascal, Clermont-Ferrand, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CALL has been his main research interest over the past 25 years. In 1986, he started applying the NLP approach to language learning issues. In 1995, as a partner in the European project Camille, he developed one the first multimedia CD-ROM for French. He was chief editor of the online CALL journal Alsic.org when first published in 1998. Thierry has been a member of EuroCALL since the creation of the association in 1993 and hosted the EuroCALL conference in 1999 in Besançon, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since this date, his main areas of interest are online language learning, the study of multimodal interaction in synchronous environments, and telecollaborative situations. He coordinated the Mulce project which in 2009 created an open-access repository of Learning & Teaching Corpora (LETEC ; </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://repository.mulce.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://mulce.org </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) and is currently developing CMC corpora with other researchers in Linguistics (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://hdl.handle.net/11403/comere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://comere.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ) .</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de la variation phonologique et recueil de corpus d’interactions naturelles parents-enfants : nouvelle méthode, nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chabanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Acquisition du langage et phonologie : méthodes, objets, enjeux théoriques, pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CoMeRe corpus for French: structuring and annotating heterogeneous CMC genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara R. Wigham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for language technology and computational linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (2), pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00953507v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of verbal and nonverbal communication in Second Life - the ARCHI21 experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara R. Wigham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp.XX-XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00674138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between text chat and audio modalities for L2 communication and feedback in the synthetic world Second Life.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara R. Wigham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Assisted Language Learning Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.xxx-xxx. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09588221.2013.851702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00862004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes synthétiques : un terrain pour l'approche Emile dans l'enseignement supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara R. Wigham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mutations technologiques et nouvelles pratiques sociales : vers l'émergence de "medias d'apprentissage" ?, 54, pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00829040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal learning and teaching corpora exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reffay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Datasets and Data Supported Learning in Technology-Enhanced Learning, 4 (1-2), pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00718392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilateral Online Exchanges for Language and Culture Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnie Youngs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Learning and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Multilateral Online Exchanges for Language and Culture Learning, 15 (1), pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00563136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité du partage des corpus pour l'analyse des interactions en ligne en situation d'apprentissage : un exemple d'approche méthodologique autour d'une base de corpus d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.XX-XX. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.1666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00486676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing online multimodal verbal communication to enhance the writing process in an audio-graphic conferencing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (2), pp.162-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00200851v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'un apprenant de langue dans une formation en ligne sur une plate-forme audio-synchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00290173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la structuration de corpus d'apprentissage pour un meilleur partage en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reffay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Noras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Betbeder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, EPAL (échanger pour apprendre en ligne), 15, pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00159733v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la construction d'une compétence interculturelle dans des groupes exolingues en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Audras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00250378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions multimodales synchrones issues de formations en ligne : problématiques, méthodologie et analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Greffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reffay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, EPAL (échanger pour apprendre en ligne), 15, pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00160314v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tridem, interactions à plusieurs à l'écrit - à l'oral et acquisition d'une compétence interculturelle dans une formation en langues en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Audras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et Didactique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Echanges exolingues via Internet et appropriation des langues-cultures, 36, pp.23-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00157770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentary: Open Access to Research and the Individual Responsibility of Researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Learning and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (2), pp.142-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00151417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communauté d'apprentissage et communauté de pratique en ligne : le processus réflexif dans la formation des formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (3), pp.64-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00151462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage des stratégies des apprenants et du tuteur dans un environnement audio-graphique synchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Vetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Les échanges en ligne dans l'apprentissage et la formation, 40, pp.151-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00087741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting oral production for professional purposes in synchronous communication with heterogeneous learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Vetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (1), pp.5-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00080316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrouver le chemin de la parole en environnement audio-graphique synchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Vetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reffay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Les échanges en ligne dans l'apprentissage et la formation, 40, pp.139-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00084388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodalité et expression en langue étrangère dans une plate-forme audio-synchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Vetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 09 (1), pp.61-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00126871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Tal (Traitement automatique des langues) et apprentissage des langues, 8 (2), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00087729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer des communautés d'apprentissage à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers de l'Ingénierie Educative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 36, pp.56-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique d'activités Lexicales dans le système ALEXIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (2), pp.385-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Representations Is Lexical Learning Environments: Application To The Alexia System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Selva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Assisted Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11 (5), pp.489-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du numéro &amp;quot;Hypermédia et apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Pothier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Hypermédia et apprentissage des langues, 110, pp.134-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypertexte, hypermédia et apprentissage dans des systèmes d'information et de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Hypermédia et apprentissage des langues, 110, pp.137-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a Second Language for Specific Purposes within a Hypermedia Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Assisted Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9 (1), pp.3-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉLÉONORE : quelle place pour la collaboration dans un environnement d'apprentissage du français langue seconde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Renié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3 (3), pp.353-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation as part of a project life: the hypermedia CAMILLE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Association for Learning Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 4 (3), pp.54-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and computer-assisted acquisition of a second language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Renié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Assisted Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 8 (1), pp.3-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language training for various purposes in several languages on a common hypermedia framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Ingraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Selected papers from Eurocall 1993, 23 (1-2), pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00672821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Language Learning : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Language Learning, 5 (4), pp.417-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000126v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de l'apport de l'EIAO dans l'apprentissage des langues: modélisation de l'apprenant et diagnostic d'erreurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de liaison de la recherche en Informatique Cognitive des Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 3 (4), pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000280v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El aprendizaje móvil de la comprensión de la lectura L2 en línea para ingenieros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulimar Colina, Z. Colina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34 Congreso Internacional AESLA (AESLA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Alicante, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-01332568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restez Sourd à l’apprentissage des langues ! – interactions signées et écrites dans un (m)OOC multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siglinde Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de l’ACEDLE - "Interagir pour apprendre les langues aujourd’hui"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Chercheurs et Enseignants Didacticiens des Langues Étrangères, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-01118161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEI across corpora, languages and genres: Towards a standard for the representation of social media and computer-mediated communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Beisswenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Herold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Lüngen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text Encoding Initiative: connect, animate, innovate. 2015 Annual Conference and Members’ Meeting of the TEI Consortium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TEI Consortium, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture en L2 par des ingénieurs : changements de paradigme avec dispositifs mobiles et activités collaboratives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulimar Colina, Z. Colina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Echanger pour apprendre en Ligne (EPAL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-01246269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectura en lengua extranjera para futuros ingenieros: nuevos recursos colaborativos en línea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulimar Colina, Z. Colina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional sobre Educación y Aprendizaje 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-01246337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CoMeRe French CMC corpora and their modeling in TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara Wigham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ird-cmc-rennes: Social Media and CMC Corpora for the eHumanities.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedagogical corpora as a means to reuse research data and analyses in teacher-training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara R. Wigham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Assisted Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-01018175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be Deaf and practice (interactively and at a distance) foreign languages in a (m)OOC: first report about the E-SCALE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siglinde Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL Annual Conference - "CALL Design: Principles and Practice"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Computer-Assisted Language Learning, Aug 2014, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-01068052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenData : au-delà des publications, le partage des données de la recherche en sciences humaines. Pour qui ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Open Data : enjeux communicationnels et sociétaux ",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00905081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A viewpoint on the place of CALL within the Digital Humanities: considering CALL journals, research data and the sharing of research results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL 2013, Learning from the Past, Looking to the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00862024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un outil de cartographie automatique de texte d'aide à la compréhension de texte pour des apprenants dyslexiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement Informatique pour l'Apprentissage Humain 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00854240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEarning and TEaching corpora (LETEC): data-sharing and repository for research on multimodal interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara R. Wigham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WorldCALL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00778274v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input characteristics and impact on the acquisition of phonological variables in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Saddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chabanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Language Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850016v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-mediated communication in TEI: What lies ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Beisswenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Chiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van Gompel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Linked TEI: Text Encoding in the Web. 2013 Annual Conference and Members' Meeting of the TEI Consortium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00878833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training or reflective practice for language teachers on textchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeon Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALC 10: 10th Teaching and Language Corpora Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00719007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating interaction through CMC for French as a second language in the Anglophone context in Cameroon: the Melff project at the University of Buea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise, J. Ngandeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocall 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Gothenburg, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00728271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between text chat and audio modalities for L2 communication in the synthetic world Second Life.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara R. Wigham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International CALL Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Taichung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660865v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution de Corpus d'Apprentissage et étiquetage simple sur des blogues interculturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises 2012 du GDR I3 du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00693470v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role negotiation in tandem distance tutorial relationships: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCALL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00728265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison en discours adressé à l'enfant, spécificités et impacts sur l'acquisition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chabanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Réseau Français de Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration en langue étrangère dans une approche de type EMILE articulant modes verbaux et gestuels dans le monde virtuel Second Life.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara R. Wigham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echanger pour apprendre en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00581680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transatlantic Tutoring : The Pittsburgh - Clermont-Ferrand Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Foucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2011, 28th Annual conference on Mediated Learning Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Victoria, BC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00597121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-focused collaboration in Second Life: the use of verbal and gestural modes for the establishment of common ground and in deictic referencing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara R. Wigham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Computer Assisted Language Learning 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00583274v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du développement à l'investigation de la compétence interculturelle en pratique à partir des interactions à l'oral et à l'écrit dans des échanges en ligne à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bechtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilingualism and Pluriculturalism in a Globalised World: which Pedagogy?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00548891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du partage des corpus à l'analyse des interactions en ligne dans des situations d'apprentissage : quelle méthodologie pour la recherche sur corpus d'apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echanger Pour Apprendre En Ligne 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00407179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descripción del Corpus de Aprendizaje sobre la Investigación de la experiencia Ecofralin y el proceso de su construcción y virtualización</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio Iberoamericano enGeneración, Comunicación y Gerencia del Conocimiento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Orlando, Estados Unidos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00728247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus de Aprendizaje: Conformación, Estructura y Construcción de un Corpus Virtual a partir de La Experiencia Ecofralin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicación en el V encuentro nacional y I interinstitucional de investigación educativa y pedagógica. Universidad de San Buenaventura.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00728253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions multimodales synchrones issues de formations en ligne : problématiques, méthodologie et analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Greffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reffay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la construction d’une compétence interculturelle dans des groupes exolingues en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Audras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communauté d'apprentissage et communauté de pratique en ligne : le processus réflexif dans la formation des formateurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMER A LA DISTANCE : METHODOLOGIES ET EXPERIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Lyon, ENS LSH, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00136945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement audiographique synchrone : recueil et transcription pour l'analyse des interactions multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reffay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOCAIR 2006, Premières journées Communication et Apprentissage instrumentés en réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Amiens, France. pp.406--420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours multimodal et comportements des acteurs dans un dispositif d'apprentissage synchrone en groupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale CMT "La langue de la communication médiatisée par les TIC"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00139580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement audio graphique synchrone : recueil et transcription pour l'analyse des interactions multimodales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reffay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées communication et apprentissage instrumentés en réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Amiens, France. pp.406-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00085646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tridem et interaction à l'oral et à l'écrit dans une formation à distance en langue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Audras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'Information et de la Communication pour l'Enseignement supérieur et l'Entreprise 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00087737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How social network analysis can help to measure cohesion in collaborative distance-learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reffay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Collaborative Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Bergen, Norway. pp.343-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la cohésion d'un groupe d'apprentissage en formation à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reffay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Strasbourg, France. pp.367-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de TémaTice : diffusion scientifique et collaboration internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies pour l'Apprentissage et l'Education : Entre Recherche et Usages Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGFAD : un système multi-agents pour soutenir les utilisateurs en formation à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloys Mbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reffay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Strasbourg, France. pp.329-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social network analysis used for modelling collaboration in Distance Learning groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reffay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Tutoring System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Biarritz and San Sebastian, France. pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Automatic Tools for Displaying Interaction Data in Computer Environments for Distance Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloys Mbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reffay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Tutoring System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Biarritz and San Sebastian, France. pp.841-850</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de dictionnaire : apport de l'informatique dans les dictionnaires pour apprenants, projet Alexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Liège, Belgique. pp.631-642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre le TAL et l'ALAO ou l'ALAO un &amp;quot;simple&amp;quot; domaine d'application du TAL ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on natural language processing and industrial application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Moncton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical comprehension and production in Alexia system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Issac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fouqueré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Teaching and Language Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00180329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'Apprentissage et Évaluation dans des Environnements Multimédias d'Aide à l'Apprentissage du Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Duquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Pothier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées Scientifiques et Techniques du Réseau FRANCophone de l'Ingénierie de la Langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Avignon, France. pp.271-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements interactifs pour l'apprentissage en langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes journées hypermédias et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlexiA : a computer based environment for french foreign language lexical learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fouqueré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Issac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI-ED95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Washington, Unknown Region. pp.570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlexiA : un environnement d'aide à l'apprentissage lexical du français langue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fouqueré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Issac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAO'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Cachan, Unknown Region. pp.79--90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des expressions lexicales en langue seconde : environnement informatique et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fouqueré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Issac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International ``La Locution : entre lexique, syntaxe et pragmatique. Identification en corpus, traitement, apprentissage''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Saint-Cloud, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface au colloque SCIAL'93 (sciences cognitives, informatique et apprentissage des langues)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 1993, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling lexical phrases acquisition in L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Colmerauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fouqueré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Language Acquisition Research: The state of the art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Science, artificial intelligence, new technologies: how to cooperate for a computer-assisted learning to read system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Chambreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chambreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelle Dulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on the Learning Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Evanston, IL, United States. pp.74-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00672831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives ouvertes et publication scientifique. Comment mettre en place l'accès libre aux résultats de la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.X-X, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001103v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researching Technology-mediated Multimodal Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Technology and Second Language Teaching and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.428 - 443, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01669079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir la parole du citoyen / usager / apprenant en interaction sur les réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ciara R. Wigham &amp; Gudrun Ledegen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus de communication médiée par les réseaux : construction, structuration, analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2017, 978-2-343-11212-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wikiconflits : un corpus de discussions éditoriales conflictuelles du Wikipédia francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Paloque-Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Kun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ciara R. Wigham &amp; Gudrun Ledegen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus de communication médiée par les réseaux : construction, structuration, analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2017, 978-2-343-11212-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scientific methodology for researching CALL interaction data: Multimodal LEarning and TEaching Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara Wigham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caws, Catherine, and Hamel, Marie-Josée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language-Learner Computer Interactions: Theory, methodology and CALL applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, 2016, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lsse.2.10cha⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-01332625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural design and language learning in Second Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara R. Wigham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Gregory, L.J.W. Lee, B. Dalgarno &amp; B. Tynan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Worlds for Online Learning: Cases and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOVA Science Publishers, Inc, 2015, 978-1-63482-194-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00703054v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture students' appropriation of avatars - relationships between avatar identity and L2 verbal participation and interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara R. Wigham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lamy, M-N. and Zourou, K. (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networking and Language Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave MacMillan, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00728755v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenzüberschreitendes Blended-Learning. Zur Förderung interkultureller Kompetenzen in der universitären Französischlehrerausbildung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Abendroth-Timmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rössler, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standards interkultureller Kompetenz für Fremdsprachenlehrer. Beiträge zur Fremdsprachenvermittlung, Sonderheft 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verlag Empirische Pädagogik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-182, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00845019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermédia, interaction et apprentissage dans des systèmes d'information et de communication : résultats et agenda de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duquette, L., Laurier, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre une langue dans un environnement multimédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition Logiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-89, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlexiA : un environnement d'aide à l'apprentissage lexical du français langue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fouqueré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Issac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fiala, Pierre and Lafon, Pierre and Piguet, Marie-France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La locution : entre lexique syntaxe et pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksieck, pp.105--118, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALEXIA : Un environnement d'aide à l'apprentissage lexical du françaislangue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Issac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fouqueré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fiala P., Lafon P., Piguet M-P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La locution : entre syntaxe et pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALF-Klincksieck, pp.105-118, 1997, http://www.klincksieck.com/accueil.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Modelling in Error Analysis in Computer-Assisted Language Learning Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pengelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Twidale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Self</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Swartz, M Yazdani M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Bridge to International Communication: Intelligent Tutoring Systems for Foreign Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-150, 1992, http://www.springer.de</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000279v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Acquisition for Learner Modelling in Second Language Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pengelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engel F.L., Bouwhuis D.G., Bösser T., d'Ydewalle G. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Modelling and Interactive Environment in Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-verlag, pp.183-191, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00674156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium Corpus d'apprentissage en ligne : Conception, réutilisation, échange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reffay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Avouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00161113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training or reflective practice for language teachers on textchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeon Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What learning scenarios for virtual worlds and CLIL?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Fynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation des avatars par des étudiants d'architecture et impact sur l'interaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara R. Wigham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche minimaliste de la formation d'enseignants du supérieur au rôle de concepteur-tuteur de cours en ligne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reffay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000920v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus réflexif dans la formation de formateurs de type collaboratif en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00114856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et changements cognitifs dans les groupes d'apprentissage à distance médiatisé par les systèmes d'information et de communication (ICOGAD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wikiconflits, un corpus extrait de Wikipédia : principe et méthode d'élaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Kun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] LRL, Clermont Ferrand, BCL, Nice. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the survey &amp;quot;CALL within the Digital Humanities: considering CALL journals, research data and the sharing of research results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://lrl.univ-bpclermont.fr, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00876430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de transcription de données multimodales dans Second Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Saddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara R. Wigham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00676230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation au sein d'une plate-forme de téléformation : expérimentation et priorités d'extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Nicolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloys Mbala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FRE 2661, Université de Franche Comté. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension de Textes dans un domaine technique : le système ACTES. Application des Grammaires d'Unification et de la Théorie du Discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Paris-Nord - Paris XIII, 1989. Français. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00180374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des Langues Assistée par Ordinateur (ALAO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Blaise Pascal - Clermont-Ferrand II, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00180340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId206"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CEC8EF0"/>
+    <w:nsid w:val="830CB7C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-chanier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9232-8809" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155470604" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repository.mulce.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mulce.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/11403/comere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://comere.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01135832v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953507v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00674138v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00862004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09588221.2013.851702" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00829040v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00718392v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Betbeder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00563136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Lewis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Youngs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00486676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.1666" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00200851v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00159733v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Noras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00290173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jeannot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00250378v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00160314v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Greffier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00157770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00151417v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00126871v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vetter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00151462v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cartier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00087741v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00080316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00084388v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00087729v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000119v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000282v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Selva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000283v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000223v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Pothier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000122v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000123v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000281v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Reni&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000277v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000126v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00672821v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Ingraham" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Emery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000280v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01332568v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulimar Colina, Z. Colina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222979v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Wigham" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01118161v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siglinde Pape" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222982v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beisswenger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ehrhardt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Herold" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald L&#252;ngen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01246269v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01246337v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Torres" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01018175v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01068052v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00905081v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00862024v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00854240v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Laurent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00778274v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878833v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Chiari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ermakova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Gompel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850016v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Saddour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00693470v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00728265v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jones" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foucher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00719007v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon Yun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00728271v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise, J. Ngandeu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660865v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591427v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00581680v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00597121v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00583274v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00548891v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Abendroth-Timmer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bechtel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00728247v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa L&#243;pez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00407179v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00728253v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063744v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063725v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00136945v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00087737v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662880v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00139580v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00085646v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000147v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Mbala" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000422v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000152v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000360v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000056v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000055v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001114v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000628v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00180329v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Issac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fouquer&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000124v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Duquette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000541v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perrin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915806v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915807v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915808v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cointe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001148v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000632v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Colmerauer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abeill&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Picard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00672831v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bruneau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chambreuil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chambreuil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Dulin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001103v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669079v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lamy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485431v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485427v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paloque-Berg&#232;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Kun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01332625v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lsse.2.10cha" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00703054v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rodrigues" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00728755v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00845019v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ISBN 978-3-941320-92-5 ; ISSN 1861-3632" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000278v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isbn 2-89381-689-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915804v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000631v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00674156v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pengelly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000279v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Twidale" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Self" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://NATO ASI Series" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00161113v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Avouris" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711102v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600731v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fynn" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bayle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672692v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000920v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00114856v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003704v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288038v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00876430v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00676230v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000635v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00180374v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00180340v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-chanier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9232-8809" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155470604" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repository.mulce.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mulce.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/11403/comere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://comere.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01135832v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953507v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00674138v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00862004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09588221.2013.851702" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00829040v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00718392v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Betbeder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00563136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Lewis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Youngs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00486676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.1666" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00200851v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00290173v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jeannot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00159733v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Noras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00250378v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00160314v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Greffier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00157770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00151417v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00151462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cartier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00087741v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vetter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00080316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00084388v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00126871v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00087729v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000119v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000282v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Selva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000283v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000223v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Pothier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000281v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Reni&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000122v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000277v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00672821v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Ingraham" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Emery" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000126v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000280v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01332568v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulimar Colina, Z. Colina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01118161v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siglinde Pape" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222982v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beisswenger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ehrhardt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Herold" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald L&#252;ngen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01246269v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01246337v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Torres" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222979v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Wigham" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01018175v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01068052v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00905081v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00862024v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00854240v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Laurent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00778274v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850016v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Saddour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878833v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Chiari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ermakova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Gompel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00719007v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon Yun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00728271v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise, J. Ngandeu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660865v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00693470v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00728265v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jones" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foucher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591427v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00581680v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00597121v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00583274v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00548891v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Abendroth-Timmer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bechtel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00407179v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00728247v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa L&#243;pez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00728253v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063744v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063725v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00136945v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662880v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00139580v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00085646v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00087737v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000422v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000152v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000360v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000147v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Mbala" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000056v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000055v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000628v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001114v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00180329v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Issac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fouquer&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000124v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Duquette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000541v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perrin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915806v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915807v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915808v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cointe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001148v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000632v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Colmerauer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abeill&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Picard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00672831v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bruneau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chambreuil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chambreuil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Dulin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001103v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01669079v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lamy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485431v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485427v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paloque-Berg&#232;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Kun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01332625v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lsse.2.10cha" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00703054v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rodrigues" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00728755v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00845019v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ISBN 978-3-941320-92-5 ; ISSN 1861-3632" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000278v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isbn 2-89381-689-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915804v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000631v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000279v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pengelly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Twidale" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Self" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://NATO ASI Series" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00674156v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00161113v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Avouris" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711102v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600731v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fynn" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bayle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672692v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000920v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00114856v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003704v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288038v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00876430v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00676230v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000635v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00180374v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00180340v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>