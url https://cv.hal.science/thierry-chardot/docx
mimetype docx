--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -250,243 +250,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the fate of lipids and proteins during Chia (Salvia hispanica) germination and seedlings growth</w:t>
+                <w:t xml:space="preserve">Arabidopsis thaliana DGAT3 (AtDGAT3), a [2Fe-2S] protein involved in TAG Biosynthesis: a quest for stable forms of the protein for functional and structural studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Labat</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crutz -Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Graines 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées CHEVREUL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'étude des lipids, Jan 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.106.082198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459323v1</w:t>
+                <w:t xml:space="preserve">hal-04548438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis thaliana DGAT3 (AtDGAT3), a [2Fe-2S] protein involved in TAG Biosynthesis: a quest for stable forms of the protein for functional and structural studies</w:t>
+                <w:t xml:space="preserve">On the fate of lipids and proteins during Chia (Salvia hispanica) germination and seedlings growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Louis-Mondésir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crutz -Le Coq</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sihem Hentati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Chrisologue Totozafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées CHEVREUL</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Graines 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Nov 2023, Versailles, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548438v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemp seed oil bodies for food applications</w:t>
               </w:r>
@@ -693,2043 +693,2043 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Yeast lipid conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comparison of natural and induced diversity in plant oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chardot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2022027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering the properties of hemp seed oil bodies for food applications: Lipid composition, microstructure, surface properties and physical stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanitra Rabesona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150, pp.110759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2021.110759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variation in expression of the HECT E3 ligase UPL3 modulates LEC2 levels, seed size, and crop yields in brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Mckenzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Trick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (10), pp.2370-2385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.18.00577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arabidopsis thaliana DGAT3 is a [2Fe-2S] protein involved in TAG biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Aymé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Arragain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Canonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien S. Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.17254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-35545-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Increasing medium chain fatty acids production in Yarrowia lipolytica by metabolic engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Rigouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Croux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Borsenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Ben Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-018-0989-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oil body proteins sequentially accumulate throughout seed development in Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bellamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine D’andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 168 (17), pp.2015-2020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2011.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protein composition of oil bodies from mature Brassica napus seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bellamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Larré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (12), pp.3268-3284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200800449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regulation of HSD1 in Seeds of Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neel Reinhard Dichow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt Kelemen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine D’andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (8), pp.1463-1478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcp092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selective One-Step Extraction of Arabidopsis thaliana Seed Oleosins Using Organic Solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine D’andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Larré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (24), pp.10008-10015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf0717079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipid Accumulation, Lipid Body Formation, and Acyl Coenzyme A Oxidases of the Yeast Yarrowia lipolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateřina Mlíčková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine D’andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Athenstaedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine d'Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70 (7), pp.3918-3924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.70.7.3918–3924.2004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les oléosines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Canonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouchez Mahiout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chardot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alim'Inter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Alim'inter Le Jounal de l'allergie alimentaire, 8 (2), pp.91-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soluble type 3 diacylglycerol acyltransferases (DGAT3) interact with membrane lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Crutz-Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Kot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Hentati-Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franjo Jagic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Louis-Mondesir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIPIDS : from membrane dynamics to signaling (17th GERLI lipidomics meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Saint-Jean-Cap-Ferrat, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puiser dans la biodiversité des graines pour en extraire des oléosomes aux fonctionnalités contrastées et adaptées aux systèmes alimentaires durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Berton-Carabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRAINE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storming through plant biodiversity to extract oleosomes for sustainable food applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Berton-Carabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. GERLI Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storming through plant biodiversity to extract oleosomes for sustainable food applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Berton-Carabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipid droplets and oleosomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794043v1</w:t>
-              </w:r>
-[...1459 lines deleted...]
-                <w:t xml:space="preserve">hal-04694392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3212,51 +3212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694358v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459323v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Labat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Louis-Mond&#233;sir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hentati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crutz -Le Coq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.082198" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005538v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beopoulos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenieau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489023v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Crutz-Le Coq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Kot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hentati-Mansouri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franjo Jagic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Louis-Mondesir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794041v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794043v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072697v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2022027" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465007v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110759" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622699v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Miller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Wells" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Mckenzie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Trick" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ball" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00577" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938601v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Aym&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arragain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canonge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Baud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35545-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883879v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Rigouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Croux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Borsenberger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Khaled" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-018-0989-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659042v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bellamy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2011.06.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMWKVX4R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659048v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800449" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659052v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel Reinhard Dichow" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Kelemen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcp092" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659059v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0717079" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VB3RNM1D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659075v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Ml&#237;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Athenstaedt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.7.3918&#8211;3924.2004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694392v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez Mahiout" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lauri&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974618v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/VRRBGL" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05211081v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hustache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568822v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694358v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548438v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crutz -Le Coq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.082198" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459323v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Labat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Louis-Mond&#233;sir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hentati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005538v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beopoulos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenieau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072697v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2022027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465007v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110759" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622699v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Miller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Wells" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Mckenzie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Trick" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ball" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00577" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938601v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Aym&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arragain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canonge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Baud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35545-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883879v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Rigouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Croux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Borsenberger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Khaled" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-018-0989-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659042v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bellamy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2011.06.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMWKVX4R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659048v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800449" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659052v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel Reinhard Dichow" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Kelemen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcp092" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659059v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0717079" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VB3RNM1D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659075v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Ml&#237;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Athenstaedt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.7.3918&#8211;3924.2004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694392v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez Mahiout" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lauri&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489023v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Crutz-Le Coq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Kot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hentati-Mansouri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franjo Jagic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Louis-Mondesir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794042v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794041v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794043v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974618v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/VRRBGL" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05211081v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hustache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568822v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>