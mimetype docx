--- v1 (2026-04-25)
+++ v2 (2026-05-19)
@@ -1508,295 +1508,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein composition of oil bodies from mature Brassica napus seeds</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulation of HSD1 in Seeds of Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Larré</w:t>
+                <w:t xml:space="preserve">Sébastien Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Barre</w:t>
+                <w:t xml:space="preserve">Neel Reinhard Dichow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt Kelemen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine D’andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.200800449⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (8), pp.1463-1478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcp092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659048v1</w:t>
+                <w:t xml:space="preserve">hal-03659052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of HSD1 in Seeds of Arabidopsis thaliana</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Neel Reinhard Dichow</w:t>
+                <w:t xml:space="preserve">Protein composition of oil bodies from mature Brassica napus seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bellamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zsolt Kelemen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine D’andrea</w:t>
+                <w:t xml:space="preserve">Colette Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra To</w:t>
+                <w:t xml:space="preserve">Marion Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 50 (8), pp.1463-1478. </w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (12), pp.3268-3284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcp092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200800449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659052v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective One-Step Extraction of Arabidopsis thaliana Seed Oleosins Using Organic Solvents</w:t>
               </w:r>
@@ -1821,51 +1821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3212,51 +3212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694358v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548438v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crutz -Le Coq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.082198" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459323v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Labat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Louis-Mond&#233;sir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hentati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005538v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beopoulos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenieau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072697v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2022027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465007v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110759" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622699v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Miller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Wells" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Mckenzie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Trick" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ball" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00577" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938601v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Aym&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arragain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canonge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Baud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35545-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883879v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Rigouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Croux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Borsenberger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Khaled" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-018-0989-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659042v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bellamy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2011.06.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMWKVX4R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659048v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800449" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659052v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel Reinhard Dichow" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Kelemen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcp092" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659059v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0717079" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VB3RNM1D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659075v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Ml&#237;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Athenstaedt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.7.3918&#8211;3924.2004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694392v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez Mahiout" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lauri&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489023v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Crutz-Le Coq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Kot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hentati-Mansouri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franjo Jagic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Louis-Mondesir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794042v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794041v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794043v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974618v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/VRRBGL" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05211081v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hustache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568822v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694358v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548438v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crutz -Le Coq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.082198" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459323v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Labat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Louis-Mond&#233;sir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hentati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005538v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beopoulos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenieau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072697v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2022027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465007v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110759" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622699v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Miller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Wells" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Mckenzie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Trick" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ball" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00577" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938601v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Aym&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arragain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canonge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Baud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35545-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883879v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Rigouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Croux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Borsenberger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Khaled" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-018-0989-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659042v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bellamy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2011.06.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMWKVX4R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659052v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel Reinhard Dichow" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Kelemen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcp092" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659048v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800449" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659059v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0717079" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VB3RNM1D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659075v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Ml&#237;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Athenstaedt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.7.3918&#8211;3924.2004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694392v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez Mahiout" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lauri&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489023v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Crutz-Le Coq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Kot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hentati-Mansouri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franjo Jagic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Louis-Mondesir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794042v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794041v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794043v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974618v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/VRRBGL" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05211081v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hustache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568822v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>