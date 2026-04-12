--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -213,51 +213,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -381,351 +381,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Confined Water in the Emergence of Electrostatic Strong Coupling As Revealed by Nanoseparated Charged Lipid Layers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring Chemical Cross-Linking Reactions at Liquid Interfaces with Dilational Rheometry and General Stress Decomposition Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Fragneto</w:t>
+                <w:t xml:space="preserve">Friedrich Walzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Hemmerle</w:t>
+                <w:t xml:space="preserve">Ghaieth Elheyej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Henry</w:t>
+                <w:t xml:space="preserve">Jonathan Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Jacomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schosseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c01538⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (50), pp.33805-33816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c03706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211021v1</w:t>
+                <w:t xml:space="preserve">hal-05461167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Chemical Cross-Linking Reactions at Liquid Interfaces with Dilational Rheometry and General Stress Decomposition Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghaieth Elheyej</w:t>
+                <w:t xml:space="preserve">The Role of Confined Water in the Emergence of Electrostatic Strong Coupling As Revealed by Nanoseparated Charged Lipid Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swen Helstroffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Gardré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Dijoux</w:t>
+                <w:t xml:space="preserve">Giovanna Fragneto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Jacomine</w:t>
+                <w:t xml:space="preserve">Arnaud Hemmerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Schosseler</w:t>
+                <w:t xml:space="preserve">Léo Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41 (50), pp.33805-33816. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.8369-8376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c03706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c01538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05461167v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bubbles and drops between circular frames: shape, force and stability analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Walzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Jacomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Harle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -789,51 +789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbing the catenoid: stability and mechanical properties of non-axisymmetric minimal surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Walzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Requier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -953,51 +953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Mukhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Gerelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hemmerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandros Koutsioubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1055,559 +1055,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coarse-Grain Simulations of Solid Supported Lipid Bilayers with Varying Hydration Levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Counterrotation of magnetic beads in spinning fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Farago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charitat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Benedetti</w:t>
+                <w:t xml:space="preserve">Alexandre Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Fu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Charitat</w:t>
+                <w:t xml:space="preserve">Romain Schotter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rubin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Igor Kulic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (38), pp.8287-8298. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (4), pp.042201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c03913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.042201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973275v1</w:t>
+                <w:t xml:space="preserve">hal-03032594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counterrotation of magnetic beads in spinning fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Farago</w:t>
+                <w:t xml:space="preserve">Coarse-Grain Simulations of Solid Supported Lipid Bilayers with Varying Hydration Levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thalmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charitat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Kulic</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (4), pp.042201. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (38), pp.8287-8298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.042201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c03913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032594v1</w:t>
+                <w:t xml:space="preserve">hal-02973275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of shape disorder in the collective behaviour of aligned fibrous matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attractive Interaction between Fully Charged Lipid Bilayers in a Strongly Confined Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Mukhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hemmerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charitat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Salamone</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Charitat</w:t>
+                <w:t xml:space="preserve">Valeria Rondelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Gerelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8SM01896K⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (22), pp.7195-7199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b02804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146579v1</w:t>
+                <w:t xml:space="preserve">hal-02366694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attractive Interaction between Fully Charged Lipid Bilayers in a Strongly Confined Geometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Hemmerle</w:t>
+                <w:t xml:space="preserve">The role of shape disorder in the collective behaviour of aligned fibrous matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Salamone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nava Weingort Schulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charitat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuri Gerelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (22), pp.7195-7199. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (12), pp.2657-2665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b02804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8SM01896K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366694v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoroughness Strongly Impacts Lipid Mobility in Supported Membranes</w:t>
               </w:r>
@@ -1721,274 +1721,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new tribological experimental setup to study confined and sheared monolayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduction in Tension and Stiffening of Lipid Membranes in an Electric Field Revealed by X-Ray Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hemmerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Fragneto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Favier</w:t>
+                <w:t xml:space="preserve">Jean Daillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charitat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Rubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4943670⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.228101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02339630v1</w:t>
+                <w:t xml:space="preserve">hal-01417748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction in Tension and Stiffening of Lipid Membranes in an Electric Field Revealed by X-Ray Scattering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Fragneto</w:t>
+                <w:t xml:space="preserve">A new tribological experimental setup to study confined and sheared monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charitat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Daillant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Charitat</w:t>
+                <w:t xml:space="preserve">A. Rubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116 (22), </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (3), pp.033903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.228101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4943670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417748v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worm-like instability of a vibrated sessile drop</w:t>
               </w:r>
@@ -2640,77 +2640,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floating lipid bilayers: models for physics and biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Fragneto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charitat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Daillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Biophysics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41 (10), pp.863-874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2808,51 +2808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charitat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Wacklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Daillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 115 (51), pp.15263-15270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2925,64 +2925,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charitat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fajolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Fragneto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Daillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (4), pp.942-953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3114,3214 +3114,2868 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion in supported lipid bilayers : Influence of substrate and preparation technique on the internal dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Scomparin</w:t>
+                <w:t xml:space="preserve">Fluctuations and destabilization of single phospholipid bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charitat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Tinland</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fragneto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biointerphases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (2), pp.FB3-FB15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.2936938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00431720v1</w:t>
+                <w:t xml:space="preserve">hal-02301222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion in supported lipid bilayers: Influence of substrate and preparation technique on the internal dynamics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of Poly( l -lysine) in Hyaluronic Acid/Poly( l -lysine) Multilayer Films Studied by Fluorescence Recovery after Pattern Photobleaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Tinland</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Jourdainne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigolène Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Arntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schaaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2008-10407-3⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (15), pp.7842-7847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la7040168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301217v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion in supported lipid bilayers: influence of substrate and preparation technique on the bilayer internal dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Diffusion in supported lipid bilayers : Influence of substrate and preparation technique on the internal dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Scomparin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Charitat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tinland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 28 (2), pp.211-220</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 28 (2), pp.211-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2008-10407-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386929v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuations and destabilization of single phospholipid bilayers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Charitat</w:t>
+                <w:t xml:space="preserve">Dynamics of poly(L-Lysine) in hyaluronic acid/poly(L-lysine) multilayer films studied by fluorescence recovery after pattern photobleaching.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jourdainne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Arntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schaaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biointerphases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24, pp.7842-7847</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301222v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Poly( l -lysine) in Hyaluronic Acid/Poly( l -lysine) Multilayer Films Studied by Fluorescence Recovery after Pattern Photobleaching</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From supported membranes to tethered vesicles: lipid bilayers destabilisation at the main transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Charitat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la7040168⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 75, pp.652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2006-10145-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02301221v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of poly(L-Lysine) in hyaluronic acid/poly(L-lysine) multilayer films studied by fluorescence recovery after pattern photobleaching.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of an electric field on a floating lipid bilayer: A neutron reflectivity study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fragneto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charitat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (2), pp.153-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2006-10054-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344729v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of poly(L-lysine) in hyaluronic acid/poly(L-lysine)multilayer films studied by fluorescence recovery after pattern photobleaching</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Schaaf</w:t>
+                <w:t xml:space="preserve">Structure and fluctuations of a single floating lipid bilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Daillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bellet-Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Braslau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charitat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fragneto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 102 (33), pp.11639-11644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0504588102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366976v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of an electric field on a floating lipid bilayer: A neutron reflectivity study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Fragneto</w:t>
+                <w:t xml:space="preserve">Swelling of Phospholipid Floating Bilayers: The Effect of Chain Length †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Fragneto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charitat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Bellet-Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Cubitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Graner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2006-10054-8⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19 (19), pp.7695-7702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la026972x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301224v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From supported membranes to tethered vesicles: lipid bilayers destabilisation at the main transition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">About the magnetic field of a finite wire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Charitat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Graner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/epl/i2006-10145-2⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 24, pp.267-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0143-0807/24/3/306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00112321v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and fluctuations of a single floating lipid bilayer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluctuating lipid bilayer in an arbitrary potential: Theory and experimental determination of bending rigidity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.R. Mecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Charitat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Graner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19, pp.2080-2087</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301229v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00188996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuating Lipid Bilayer in an Arbitrary Potential: Theory and Experimental Determination of Bending Rigidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Mecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charitat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Graner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 19 (6), pp.2080-2087. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la026606d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swelling of phospholipid floating bilayers: The effect of chain length.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fragneto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Charitat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bellet-Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cubitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Graner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 19, pp.7695-7702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00188250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression modulus of macroscopic fiber bundles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Beckrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Weick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos M. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 64, pp.647-653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/epl/i2003-00614-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00188078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelling of Phospholipid Floating Bilayers: The Effect of Chain Length †</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Fragneto</w:t>
+                <w:t xml:space="preserve">The stick–slip transition in highly entangled poly(styrene-butadiene) melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charitat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francois Graner</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Koutsos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la026972x⟩</w:t>
+              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 94 (1-3), pp.39-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0001-8686(01)00054-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301236v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the magnetic field of a finite wire.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">A fluid floating bilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fragneto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charitat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Graner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Mecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Perino-Gallice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 53 (1), pp.100-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/EPL/I2001-00129-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187926v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuating lipid bilayer in an arbitrary potential: Theory and experimental determination of bending rigidity.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Graner</w:t>
+                <w:t xml:space="preserve">Self-assembled layers under flow: Stabilization by chain end exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charitat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Johner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Joanny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 54 (1), pp.65-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2001-00229-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00188996v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled layers under flow: Stabilization by chain end exchange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Clement</w:t>
+                <w:t xml:space="preserve">Neutron and X-Ray reflectivity studies at solid–liquid interfaces: the interaction of a peptide with model membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fragneto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bellet-Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charitat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Graner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/epl/i2001-00229-y⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 276-278, pp.501-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0921-4526(99)01823-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301239v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fluid floating bilayer</w:t>
+                <w:t xml:space="preserve">Interaction of the Third Helix of Antennapedia Homeodomain with a Deposited Phospholipid Bilayer: A Neutron Reflectivity Structural Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fragneto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Graner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charitat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bellet-Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/EPL/I2001-00129-8⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 16 (10), pp.4581-4588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la991119s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339782v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stick–slip transition in highly entangled poly(styrene-butadiene) melts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid like friction of a polymer chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Charitat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Léger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Koutsos</w:t>
+                <w:t xml:space="preserve">J.-F. Joanny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 3, pp.369-376</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02301242v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid like friction of a polymer chain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Joanny</w:t>
+                <w:t xml:space="preserve">Solid-like friction of a polymer chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charitat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Joanny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 3, pp.369-376</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 3 (4), pp.369-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s101890070007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00137248v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of the Third Helix of Antennapedia Homeodomain with a Deposited Phospholipid Bilayer: A Neutron Reflectivity Structural Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorbed and free lipid bilayers at the solid-liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charitat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bellet-Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fragneto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Graner</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Bellet-Amalric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la991119s⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 8 (4), pp.583-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s100510050725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02301245v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-like friction of a polymer chain</w:t>
+                <w:t xml:space="preserve">Metastability of a circular o-ring due to intrinsic curvature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charitat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Joanny</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s101890070007⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1 (3), pp.333-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s100510050191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03433750v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron and X-Ray reflectivity studies at solid–liquid interfaces: the interaction of a peptide with model membranes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Bellet-Amalric</w:t>
+                <w:t xml:space="preserve">Scattering from solutions of star polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Izzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charitat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0921-4526(99)01823-2⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 3 (3), pp.353-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s100510050322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02301247v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorbed and free lipid bilayers at the solid-liquid interface</w:t>
+                <w:t xml:space="preserve">Lattice of Passages Connecting Membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charitat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...286 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 7 (1), pp.15-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp2:1997112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00248429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId215"/>
+      <w:footerReference w:type="default" r:id="rId213"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6389,51 +6043,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="94EA34FD"/>
+    <w:nsid w:val="E51E2ECB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6620,51 +6274,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-charitat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3167-6495" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160161207" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/charitat_t_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-6146-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371265v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gardr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Helstroffer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thalmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charitat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274252" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211021v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Fragneto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hemmerle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Henry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c01538" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05461167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Walzel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaieth Elheyej" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dijoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Jacomine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schosseler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c03706" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736820v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Harle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00919C" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710843v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Requier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boschi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Farago" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.014803" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03216526v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Mukhina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Gerelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Koutsioubas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Kovalev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.03.155" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973275v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Benedetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rubin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c03913" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bigot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schotter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kulic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.042201" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Salamone" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nava Weingort Schulmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benzerara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Meyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01896K" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366694v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Rondelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b02804" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blachon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Harb" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Munteanu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piednoir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b03276" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339630v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Favier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rubin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943670" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417748v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.228101" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301198v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemmerle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Froehlicher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bergeron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farago" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/24003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bauer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick K&#233;kicheff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Iss" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fajolles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charitat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9117" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333891v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Weber" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio S Baptista" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjaci Uchoa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pavani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52740a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404689v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bernhardt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM26972D" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301202v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malaquin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecuyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fragneto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1211669109" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301208v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-012-0834-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F339FE3647007EC3CE28D741F20BEB861A10E0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301211v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Wacklin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205917q" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301210v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06346d" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301213v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daillant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2010-10578-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431720v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scomparin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreira" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tinland" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301217v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2008-10407-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-10KQSGCK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386929v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecuye" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301222v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2936938" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301221v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdainne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Lecuyer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Arntz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaaf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la7040168" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H1MZ08T8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344729v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jourdainne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arntz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schaaf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366976v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301224v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2006-10054-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112321v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10145-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301229v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellet-Amalric" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braslau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0504588102" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301232v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Mecke" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Graner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la026606d" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0JVMHKBH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188250v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cubitt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Graner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188078v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beckrich" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Weick" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Marques" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00614-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301236v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cubitt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la026972x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187926v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188996v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Mecke" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301239v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Joanny" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00229-y" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KVKL9M43-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339782v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mecke" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Perino-Gallice" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/EPL/I2001-00129-8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CDQ40BG3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301242v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;ger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hervet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koutsos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0001-8686(01)00054-9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63ZDWZ85-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137248v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301245v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la991119s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FTGMKQ5W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433750v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Joanny" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101890070007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301247v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dubos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0921-4526(99)01823-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLC3LFZC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301254v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050725" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301257v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fourcade" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050191" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z9XHKMKV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301259v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Marques" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Izzo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mendes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050322" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248429v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1997112" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DEC52685A0E3901B06A8A83FADC8A8927D34C32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-charitat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3167-6495" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160161207" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/charitat_t_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-6146-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371265v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gardr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Helstroffer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thalmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charitat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274252" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05461167v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Walzel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaieth Elheyej" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dijoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Jacomine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schosseler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c03706" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211021v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Fragneto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hemmerle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Henry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c01538" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736820v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Harle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00919C" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710843v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Requier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boschi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Farago" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.014803" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03216526v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Mukhina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Gerelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Koutsioubas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Kovalev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.03.155" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032594v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bigot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schotter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kulic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.042201" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973275v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Benedetti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rubin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c03913" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366694v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Rondelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b02804" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146579v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Salamone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nava Weingort Schulmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benzerara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Meyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01896K" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blachon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Harb" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Munteanu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piednoir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b03276" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.228101" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Favier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rubin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943670" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301198v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemmerle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Froehlicher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bergeron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farago" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/24003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bauer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick K&#233;kicheff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Iss" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fajolles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charitat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9117" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333891v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Weber" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio S Baptista" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjaci Uchoa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pavani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52740a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404689v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bernhardt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM26972D" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301202v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malaquin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecuyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fragneto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1211669109" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301208v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-012-0834-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F339FE3647007EC3CE28D741F20BEB861A10E0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301211v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Wacklin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205917q" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301210v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06346d" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301213v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daillant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2010-10578-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301222v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2936938" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301221v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdainne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Lecuyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Arntz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaaf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la7040168" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H1MZ08T8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431720v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scomparin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tinland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2008-10407-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-10KQSGCK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344729v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jourdainne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arntz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schaaf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112321v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10145-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301224v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2006-10054-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301229v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellet-Amalric" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braslau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0504588102" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301236v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cubitt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Graner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la026972x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187926v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Graner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/24/3/306" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KBRWGL49-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188996v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Mecke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301232v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Mecke" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la026606d" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0JVMHKBH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188250v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cubitt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188078v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beckrich" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Weick" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Marques" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00614-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301242v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;ger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hervet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koutsos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0001-8686(01)00054-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63ZDWZ85-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339782v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mecke" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Perino-Gallice" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/EPL/I2001-00129-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CDQ40BG3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301239v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Joanny" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00229-y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KVKL9M43-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301247v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dubos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0921-4526(99)01823-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLC3LFZC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301245v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la991119s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FTGMKQ5W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137248v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433750v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Joanny" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101890070007" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301254v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050725" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301257v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fourcade" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050191" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z9XHKMKV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301259v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Marques" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Izzo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mendes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050322" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248429v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1997112" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DEC52685A0E3901B06A8A83FADC8A8927D34C32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>