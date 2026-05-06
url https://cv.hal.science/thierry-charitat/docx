--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -213,51 +213,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -381,351 +381,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Chemical Cross-Linking Reactions at Liquid Interfaces with Dilational Rheometry and General Stress Decomposition Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Role of Confined Water in the Emergence of Electrostatic Strong Coupling As Revealed by Nanoseparated Charged Lipid Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swen Helstroffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Gardré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friedrich Walzel</w:t>
+                <w:t xml:space="preserve">Giovanna Fragneto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghaieth Elheyej</w:t>
+                <w:t xml:space="preserve">Arnaud Hemmerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Dijoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Schosseler</w:t>
+                <w:t xml:space="preserve">Léo Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c03706⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.8369-8376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c01538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05461167v1</w:t>
+                <w:t xml:space="preserve">hal-05211021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Confined Water in the Emergence of Electrostatic Strong Coupling As Revealed by Nanoseparated Charged Lipid Layers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Gardré</w:t>
+                <w:t xml:space="preserve">Monitoring Chemical Cross-Linking Reactions at Liquid Interfaces with Dilational Rheometry and General Stress Decomposition Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Walzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaieth Elheyej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Fragneto</w:t>
+                <w:t xml:space="preserve">Jonathan Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Hemmerle</w:t>
+                <w:t xml:space="preserve">Leandro Jacomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Henry</w:t>
+                <w:t xml:space="preserve">François Schosseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.8369-8376. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (50), pp.33805-33816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c01538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c03706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05211021v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bubbles and drops between circular frames: shape, force and stability analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Walzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Jacomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Harle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -789,51 +789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbing the catenoid: stability and mechanical properties of non-axisymmetric minimal surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Walzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Requier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -953,51 +953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Mukhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Gerelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hemmerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandros Koutsioubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1319,295 +1319,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attractive Interaction between Fully Charged Lipid Bilayers in a Strongly Confined Geometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Hemmerle</w:t>
+                <w:t xml:space="preserve">The role of shape disorder in the collective behaviour of aligned fibrous matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Salamone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nava Weingort Schulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charitat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuri Gerelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b02804⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (12), pp.2657-2665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8SM01896K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366694v1</w:t>
+                <w:t xml:space="preserve">hal-02146579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of shape disorder in the collective behaviour of aligned fibrous matter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Benzerara</w:t>
+                <w:t xml:space="preserve">Attractive Interaction between Fully Charged Lipid Bilayers in a Strongly Confined Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Mukhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hemmerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charitat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendrik Meyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Charitat</w:t>
+                <w:t xml:space="preserve">Valeria Rondelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Gerelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (12), pp.2657-2665. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (22), pp.7195-7199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8SM01896K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b02804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146579v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoroughness Strongly Impacts Lipid Mobility in Supported Membranes</w:t>
               </w:r>
@@ -1721,274 +1721,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction in Tension and Stiffening of Lipid Membranes in an Electric Field Revealed by X-Ray Scattering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new tribological experimental setup to study confined and sheared monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Daillant</w:t>
+                <w:t xml:space="preserve">L. Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charitat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.228101⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (3), pp.033903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4943670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417748v1</w:t>
+                <w:t xml:space="preserve">hal-02339630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new tribological experimental setup to study confined and sheared monolayers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Favier</w:t>
+                <w:t xml:space="preserve">Reduction in Tension and Stiffening of Lipid Membranes in an Electric Field Revealed by X-Ray Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hemmerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Fragneto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Daillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charitat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Rubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 87 (3), pp.033903. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (22), </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4943670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.228101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339630v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worm-like instability of a vibrated sessile drop</w:t>
               </w:r>
@@ -2640,77 +2640,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floating lipid bilayers: models for physics and biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Fragneto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charitat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Daillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Biophysics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41 (10), pp.863-874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2808,51 +2808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charitat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Wacklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Daillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 115 (51), pp.15263-15270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2925,64 +2925,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charitat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fajolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Fragneto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Daillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (4), pp.942-953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3631,222 +3631,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From supported membranes to tethered vesicles: lipid bilayers destabilisation at the main transition</w:t>
+                <w:t xml:space="preserve">Effect of an electric field on a floating lipid bilayer: A neutron reflectivity study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Charitat</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fragneto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 75, pp.652. </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (2), pp.153-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/epl/i2006-10145-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2006-10054-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112321v1</w:t>
+                <w:t xml:space="preserve">hal-02301224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of an electric field on a floating lipid bilayer: A neutron reflectivity study</w:t>
+                <w:t xml:space="preserve">From supported membranes to tethered vesicles: lipid bilayers destabilisation at the main transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Charitat</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Charitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 21 (2), pp.153-159. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 75, pp.652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2006-10054-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2006-10145-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301224v1</w:t>
+                <w:t xml:space="preserve">hal-00112321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and fluctuations of a single floating lipid bilayer</w:t>
               </w:r>
@@ -3960,2022 +3960,1845 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelling of Phospholipid Floating Bilayers: The Effect of Chain Length †</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Fragneto</w:t>
+                <w:t xml:space="preserve">Fluctuating Lipid Bilayer in an Arbitrary Potential: Theory and Experimental Determination of Bending Rigidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Mecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charitat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Graner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 19 (19), pp.7695-7702. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 19 (6), pp.2080-2087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la026606d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la026972x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301236v1</w:t>
+                <w:t xml:space="preserve">hal-02301232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the magnetic field of a finite wire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Swelling of phospholipid floating bilayers: The effect of chain length.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fragneto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Charitat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bellet-Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cubitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Graner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19, pp.7695-7702</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00187926v1</w:t>
+                <w:t xml:space="preserve">hal-00188250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuating lipid bilayer in an arbitrary potential: Theory and experimental determination of bending rigidity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compression modulus of macroscopic fiber bundles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Beckrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.R. Mecke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Graner</w:t>
+                <w:t xml:space="preserve">Guillaume Weick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos M. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 64, pp.647-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2003-00614-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00188996v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00188078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuating Lipid Bilayer in an Arbitrary Potential: Theory and Experimental Determination of Bending Rigidity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Klaus Mecke</w:t>
+                <w:t xml:space="preserve">Swelling of Phospholipid Floating Bilayers: The Effect of Chain Length †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Fragneto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charitat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Bellet-Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Cubitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Graner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 19 (6), pp.2080-2087. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 19 (19), pp.7695-7702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la026972x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la026606d⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02301232v1</w:t>
+                <w:t xml:space="preserve">hal-02301236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelling of phospholipid floating bilayers: The effect of chain length.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">About the magnetic field of a finite wire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Charitat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Graner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 24, pp.267-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0143-0807/24/3/306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00188250v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression modulus of macroscopic fiber bundles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlos M. Marques</w:t>
+                <w:t xml:space="preserve">A fluid floating bilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fragneto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charitat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Graner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Mecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Perino-Gallice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 64, pp.647-653. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/epl/i2003-00614-6⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 53 (1), pp.100-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/EPL/I2001-00129-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00188078v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stick–slip transition in highly entangled poly(styrene-butadiene) melts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Hervet</w:t>
+                <w:t xml:space="preserve">Self-assembled layers under flow: Stabilization by chain end exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charitat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Koutsos</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Johner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Joanny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0001-8686(01)00054-9⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 54 (1), pp.65-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2001-00229-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301242v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fluid floating bilayer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Fragneto</w:t>
+                <w:t xml:space="preserve">The stick–slip transition in highly entangled poly(styrene-butadiene) melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charitat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Koutsos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 94 (1-3), pp.39-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0001-8686(01)00054-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/EPL/I2001-00129-8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02339782v1</w:t>
+                <w:t xml:space="preserve">hal-02301242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled layers under flow: Stabilization by chain end exchange</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solid-like friction of a polymer chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charitat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Joanny</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Joanny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 3 (4), pp.369-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s101890070007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/epl/i2001-00229-y⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02301239v1</w:t>
+                <w:t xml:space="preserve">hal-03433750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron and X-Ray reflectivity studies at solid–liquid interfaces: the interaction of a peptide with model membranes</w:t>
+                <w:t xml:space="preserve">Interaction of the Third Helix of Antennapedia Homeodomain with a Deposited Phospholipid Bilayer: A Neutron Reflectivity Structural Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fragneto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Graner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charitat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bellet-Amalric</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0921-4526(99)01823-2⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 16 (10), pp.4581-4588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la991119s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301247v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of the Third Helix of Antennapedia Homeodomain with a Deposited Phospholipid Bilayer: A Neutron Reflectivity Structural Study</w:t>
+                <w:t xml:space="preserve">Neutron and X-Ray reflectivity studies at solid–liquid interfaces: the interaction of a peptide with model membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fragneto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bellet-Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charitat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Graner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la991119s⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 276-278, pp.501-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0921-4526(99)01823-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301245v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid like friction of a polymer chain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Joanny</w:t>
+                <w:t xml:space="preserve">Adsorbed and free lipid bilayers at the solid-liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charitat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bellet-Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fragneto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Graner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 8 (4), pp.583-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s100510050725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00137248v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-like friction of a polymer chain</w:t>
+                <w:t xml:space="preserve">Metastability of a circular o-ring due to intrinsic curvature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charitat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Joanny</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1 (3), pp.333-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s100510050191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s101890070007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03433750v1</w:t>
+                <w:t xml:space="preserve">hal-02301257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorbed and free lipid bilayers at the solid-liquid interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scattering from solutions of star polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Izzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charitat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Graner</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 8 (4), pp.583-593. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s100510050725⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 3 (3), pp.353-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s100510050322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301254v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastability of a circular o-ring due to intrinsic curvature</w:t>
+                <w:t xml:space="preserve">Lattice of Passages Connecting Membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charitat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...219 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 7 (1), pp.15-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp2:1997112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00248429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId213"/>
+      <w:footerReference w:type="default" r:id="rId210"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6043,51 +5866,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E51E2ECB"/>
+    <w:nsid w:val="80CF0BD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6274,51 +6097,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-charitat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3167-6495" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160161207" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/charitat_t_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-6146-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371265v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gardr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Helstroffer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thalmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charitat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274252" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05461167v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Walzel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaieth Elheyej" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dijoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Jacomine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schosseler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c03706" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211021v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Fragneto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hemmerle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Henry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c01538" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736820v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Harle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00919C" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710843v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Requier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boschi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Farago" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.014803" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03216526v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Mukhina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Gerelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Koutsioubas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Kovalev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.03.155" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032594v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bigot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schotter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kulic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.042201" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973275v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Benedetti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rubin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c03913" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366694v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Rondelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b02804" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146579v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Salamone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nava Weingort Schulmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benzerara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Meyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01896K" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blachon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Harb" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Munteanu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piednoir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b03276" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.228101" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Favier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rubin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943670" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301198v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemmerle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Froehlicher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bergeron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farago" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/24003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bauer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick K&#233;kicheff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Iss" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fajolles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charitat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9117" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333891v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Weber" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio S Baptista" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjaci Uchoa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pavani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52740a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404689v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bernhardt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM26972D" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301202v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malaquin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecuyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fragneto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1211669109" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301208v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-012-0834-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F339FE3647007EC3CE28D741F20BEB861A10E0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301211v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Wacklin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205917q" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301210v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06346d" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301213v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daillant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2010-10578-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301222v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2936938" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301221v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdainne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Lecuyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Arntz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaaf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la7040168" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H1MZ08T8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431720v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scomparin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tinland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2008-10407-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-10KQSGCK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344729v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jourdainne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arntz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schaaf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112321v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10145-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301224v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2006-10054-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301229v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellet-Amalric" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braslau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0504588102" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301236v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cubitt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Graner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la026972x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187926v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Graner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/24/3/306" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KBRWGL49-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188996v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Mecke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301232v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Mecke" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la026606d" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0JVMHKBH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188250v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cubitt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188078v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beckrich" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Weick" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Marques" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00614-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301242v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;ger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hervet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koutsos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0001-8686(01)00054-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63ZDWZ85-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339782v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mecke" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Perino-Gallice" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/EPL/I2001-00129-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CDQ40BG3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301239v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Joanny" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00229-y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KVKL9M43-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301247v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dubos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0921-4526(99)01823-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLC3LFZC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301245v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la991119s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FTGMKQ5W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137248v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433750v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Joanny" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101890070007" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301254v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050725" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301257v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fourcade" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050191" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z9XHKMKV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301259v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Marques" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Izzo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mendes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050322" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248429v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1997112" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DEC52685A0E3901B06A8A83FADC8A8927D34C32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-charitat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3167-6495" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160161207" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/charitat_t_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-6146-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371265v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gardr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Helstroffer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thalmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charitat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274252" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211021v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Fragneto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hemmerle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Henry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c01538" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05461167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Walzel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaieth Elheyej" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dijoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Jacomine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schosseler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c03706" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736820v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Harle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00919C" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710843v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Requier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boschi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Farago" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.014803" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03216526v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Mukhina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Gerelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Koutsioubas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Kovalev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.03.155" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032594v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bigot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schotter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kulic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.042201" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973275v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Benedetti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rubin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c03913" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Salamone" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nava Weingort Schulmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benzerara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Meyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01896K" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366694v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Rondelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b02804" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blachon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Harb" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Munteanu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piednoir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b03276" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339630v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Favier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rubin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943670" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417748v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.228101" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301198v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemmerle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Froehlicher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bergeron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farago" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/24003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bauer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick K&#233;kicheff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Iss" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fajolles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charitat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9117" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333891v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Weber" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio S Baptista" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjaci Uchoa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pavani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52740a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404689v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bernhardt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM26972D" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301202v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malaquin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecuyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fragneto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1211669109" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301208v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-012-0834-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F339FE3647007EC3CE28D741F20BEB861A10E0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301211v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Wacklin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205917q" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301210v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06346d" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301213v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daillant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2010-10578-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301222v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2936938" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301221v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdainne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Lecuyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Arntz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaaf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la7040168" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H1MZ08T8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431720v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scomparin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tinland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2008-10407-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-10KQSGCK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344729v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jourdainne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arntz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schaaf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301224v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2006-10054-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112321v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10145-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301229v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellet-Amalric" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braslau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0504588102" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301232v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Mecke" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Graner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la026606d" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0JVMHKBH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188250v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cubitt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Graner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188078v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beckrich" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Weick" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Marques" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00614-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301236v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cubitt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la026972x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187926v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/24/3/306" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KBRWGL49-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339782v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mecke" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Perino-Gallice" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/EPL/I2001-00129-8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CDQ40BG3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301239v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johner" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Joanny" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00229-y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KVKL9M43-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301242v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;ger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hervet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koutsos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0001-8686(01)00054-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63ZDWZ85-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433750v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Joanny" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101890070007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301245v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la991119s" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FTGMKQ5W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301247v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dubos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0921-4526(99)01823-2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLC3LFZC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301254v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050725" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301257v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fourcade" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050191" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z9XHKMKV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301259v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Marques" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Izzo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mendes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050322" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248429v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1997112" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DEC52685A0E3901B06A8A83FADC8A8927D34C32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>