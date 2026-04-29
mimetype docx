--- v0 (2026-03-20)
+++ v1 (2026-04-29)
@@ -4928,256 +4928,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635610v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep edge-color invariant features for 2D/3D car fine-grained classification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jaonary Rabarisoa</w:t>
+                <w:t xml:space="preserve">Apprentissage par renforcement profond de la fixation binoculaire en utilisant de la détection d'anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de La Bourdonnaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Teulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Teulière</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Triesch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Vehicles Symposium (IV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">ORASIS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653492v1</w:t>
+                <w:t xml:space="preserve">hal-01866766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage par renforcement profond de la fixation binoculaire en utilisant de la détection d'anomalies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François de La Bourdonnaye</w:t>
+                <w:t xml:space="preserve">Deep edge-color invariant features for 2D/3D car fine-grained classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaonary Rabarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Teulière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jochen Triesch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">Intelligent Vehicles Symposium (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866766v1</w:t>
+                <w:t xml:space="preserve">hal-01653492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Fleet Absolute Localization and Environment Re-Mapping</w:t>
               </w:r>
@@ -5741,256 +5741,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DCSLAM: A dynamically constrained real-time slam</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robust localization using a top-down approach with several LIDAR sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Aynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Aufrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing (ICIP), 2015 IEEE International Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE International Conference on Robotics and Biomimetics (ROBIO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Zhuhai, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBIO.2015.7419693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295855v1</w:t>
+                <w:t xml:space="preserve">hal-01691403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust localization using a top-down approach with several LIDAR sensors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DCSLAM: A dynamically constrained real-time slam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Datta Ramadasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chevaldonné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Conference on Robotics and Biomimetics (ROBIO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Image Processing (ICIP), 2015 IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.1130--1134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBIO.2015.7419693⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01691403v1</w:t>
+                <w:t xml:space="preserve">hal-01295855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert d'apprentissage par un filtre séquentiel de Monte Carlo : application à la spécialisation d'un détecteur de piétons</w:t>
               </w:r>
@@ -6510,171 +6510,184 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLAM contraint en environnement de grande taille</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Chevaldonné</w:t>
+                <w:t xml:space="preserve">Apprentissage hiérarchique simultané pour la détection efficace d'objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Odabai Fard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Cuong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988855v1</w:t>
+                <w:t xml:space="preserve">hal-00989018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLAM visuel temps réel pour l'estimation précise de plan</w:t>
+                <w:t xml:space="preserve">SLAM contraint en environnement de grande taille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datta Ramadasan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clement Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chevaldonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6689,202 +6702,189 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989067v1</w:t>
+                <w:t xml:space="preserve">hal-00988855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage hiérarchique simultané pour la détection efficace d'objets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Vacavant</w:t>
+                <w:t xml:space="preserve">SLAM visuel temps réel pour l'estimation précise de plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Datta Ramadasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Deymier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chevaldonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989018v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étalonnage automatique d'un système d'acquisition Caméras - Centrale inertielle - Lidar 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Teulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6929,230 +6929,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPCC algorithm: Moving object detection in 3D-Lidar and camera data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clement Deymier</w:t>
+                <w:t xml:space="preserve">Unsupervised facial expressions recognition and avatar reconstruction from kinect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Seddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Maamatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Gazzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Essoukri Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Vehicles Symposium (IV), 2013 IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.817--822</w:t>
+              <w:t xml:space="preserve">Systems, Signals &amp; Devices (SSD), 2013 10th International Multi-Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.1--6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296000v1</w:t>
+                <w:t xml:space="preserve">hal-01296095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised facial expressions recognition and avatar reconstruction from kinect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sami Gazzah</w:t>
+                <w:t xml:space="preserve">IPCC algorithm: Moving object detection in 3D-Lidar and camera data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Najoua Essoukri Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems, Signals &amp; Devices (SSD), 2013 10th International Multi-Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.1--6</w:t>
+              <w:t xml:space="preserve">Intelligent Vehicles Symposium (IV), 2013 IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.817--822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296095v1</w:t>
+                <w:t xml:space="preserve">hal-01296000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection hiérarchique multi-classes d'objets dans les images</w:t>
               </w:r>
@@ -7259,51 +7259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-parametric Occupancy Map Using Millions of Range Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7348,230 +7348,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de visages par regroupement de détections : traitement séquentiel par blocs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siméon Schwab</w:t>
+                <w:t xml:space="preserve">Auto-étalonnage de caméras fisheyes en environnement structuré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lébraly Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656537v1</w:t>
+                <w:t xml:space="preserve">hal-00656511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-étalonnage de caméras fisheyes en environnement structuré</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clement Deymier</w:t>
+                <w:t xml:space="preserve">Suivi de visages par regroupement de détections : traitement séquentiel par blocs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siméon Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lébraly Pierre</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656511v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaboost Discret Hétérogène à Contrainte Temps Réel : Application à la Détection de Piétons par Stéréovision</w:t>
               </w:r>
@@ -8061,260 +8061,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00610513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A benchmark for Background Subtraction Algorithms in Monocular Vision : A Comparative Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Dhome</w:t>
+                <w:t xml:space="preserve">Outil vidéo pour la mesure de matrices origine/destination en giratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Goyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tronson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Vacavant</w:t>
+                <w:t xml:space="preserve">Olivier Pitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, France. 6p</w:t>
+              <w:t xml:space="preserve">PRAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508860v1</w:t>
+                <w:t xml:space="preserve">hal-00508889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil vidéo pour la mesure de matrices origine/destination en giratoire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Menant</w:t>
+                <w:t xml:space="preserve">A benchmark for Background Subtraction Algorithms in Monocular Vision : A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dhome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tronson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vacavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pitard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Gabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, France</w:t>
+              <w:t xml:space="preserve">IPTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508889v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular Ensemble Tracking</w:t>
               </w:r>
@@ -9309,624 +9309,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Fusion of a 4-layer laser sensor based on Parzen Method : Application to Pedestrian Detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Blanc</w:t>
+                <w:t xml:space="preserve">Association of AdaBoost and Kernel based machine learning methods for visual pedestrian recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Leyrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Thierry Lapreste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2008 Workshop : Human Detection from Mobile Robot Platforms : Different Perspective, Different Modalities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Eindhoven, Netherlands. pp.67-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2008.4621294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344109v1</w:t>
+                <w:t xml:space="preserve">hal-03095061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of AdaBoost and Kernel based machine learning methods for visual pedestrian recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Leyrit</w:t>
+                <w:t xml:space="preserve">Decentralized Fusion of a 4-layer laser sensor based on Parzen Method : Application to Pedestrian Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Checchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Thierry Lapreste</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA 2008 Workshop : Human Detection from Mobile Robot Platforms : Different Perspective, Different Modalities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Pasadena, United States. pp.CD-ROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IVS.2008.4621294⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03095061v1</w:t>
+                <w:t xml:space="preserve">hal-00344109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric data association for particle filter based multi-object tracking : application to multi-pedestrian tracking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Blanc</w:t>
+                <w:t xml:space="preserve">Visual pedestrian recognition in weak classifier space using nonlinear parametric models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Leyrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Thierry Lapreste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, San Diego, United States. pp.2392-2395, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2008.4712274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344115v1</w:t>
+                <w:t xml:space="preserve">hal-03099412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual pedestrian recognition in weak classifier space using nonlinear parametric models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Leyrit</w:t>
+                <w:t xml:space="preserve">Pedestrian Detection Method using a Multilayer Laserscanner. Application in Urban Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Checchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Thierry Lapreste</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2008.4712274⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03099412v1</w:t>
+                <w:t xml:space="preserve">hal-00343936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedestrian Detection Method using a Multilayer Laserscanner. Application in Urban Environment</w:t>
+                <w:t xml:space="preserve">Nonparametric data association for particle filter based multi-object tracking : application to multi-pedestrian tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.290</w:t>
+              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Eindhoven, European Union. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00343936v1</w:t>
+                <w:t xml:space="preserve">hal-00344115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de piétons à l'aide d'un capteur laser quatre nappes embarqué Pedestrian Detection using a Multilayer Laserscanner</w:t>
               </w:r>
@@ -10135,377 +10135,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NT2 : Une bibliothèque haute-performance pour la vision artificielle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Thierry Lapresté</w:t>
+                <w:t xml:space="preserve">Parallel Implementation of Modified 2D Pattern Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Lazaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Derutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Serot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2007 - Orasis 2007, Congrès Jeunes Chercheurs en Vision par Ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Obernai, France</w:t>
+              <w:t xml:space="preserve">ISIE2007 - IEEE International Symposium on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00167387v1</w:t>
+                <w:t xml:space="preserve">hal-00167385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body Mounted Vision System For Visually Impaired Outdoor And Indoor Wayfindind Assistance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Royer</w:t>
+                <w:t xml:space="preserve">NT2 : Une bibliothèque haute-performance pour la vision artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Falcou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Thierry Lapresté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lavest</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Serot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVHI 2007 - Conference and Workshop on Assistive Technologies for People with Vision and Hearing Impairments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Granada, Spain</w:t>
+              <w:t xml:space="preserve">ORASIS 2007 - Orasis 2007, Congrès Jeunes Chercheurs en Vision par Ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00167383v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00167387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Implementation of Modified 2D Pattern Matching</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Body Mounted Vision System For Visually Impaired Outdoor And Indoor Wayfindind Assistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Luis Lazaro</w:t>
+                <w:t xml:space="preserve">Sylvie Treuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bravo</w:t>
+                <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Derutin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chateau</w:t>
+                <w:t xml:space="preserve">Jean-Marc Lavest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIE2007 - IEEE International Symposium on Industrial Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Spain</w:t>
+              <w:t xml:space="preserve">CVHI 2007 - Conference and Workshop on Assistive Technologies for People with Vision and Hearing Impairments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00167385v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00167383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation précise de la trajectoire dún véhicule par vision monoculaire</w:t>
               </w:r>
@@ -10949,51 +10949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lavest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11037,51 +11037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11138,51 +11138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11594,292 +11594,292 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an alternative GPS sensor in dense urban environment from visual memory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Dhome</w:t>
+                <w:t xml:space="preserve">Indoor Navigation of Mobile Robot: An Image Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Ait Aider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Sep 2004, pp.CDROM</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISR04 2004 - ISR, International Symposium on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118566v1</w:t>
+                <w:t xml:space="preserve">hal-00167405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor Navigation of Mobile Robot: An Image Based Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youcef Mezouar</w:t>
+                <w:t xml:space="preserve">Towards an alternative GPS sensor in dense urban environment from visual memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sep 2004, pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-00167405v1</w:t>
+                <w:t xml:space="preserve">hal-00118566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous image based navigation in indoor environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ait Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11930,103 +11930,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a vision vision based navigation framework on a house mobile robot prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Ait Aider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AISTA 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Kirchberg, Luxembourg</w:t>
@@ -12176,51 +12176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA 2004 - 14ième Congrès francophone de Reconnaissance des Formes et d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12271,51 +12271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Clady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12379,51 +12379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Clady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12894,51 +12894,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="344C7D23"/>
+    <w:nsid w:val="3BCA4962"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13125,51 +13125,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-chateau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4854-5686" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154402176" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cust.univ-bpclermont.fr/index-a.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ip.univ-bpclermont.fr/index.php/fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afrif.asso.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04510820v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Andreoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ihamouten" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzhe Yan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Phutane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Berthelier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2021.107945" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048735v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-020-01596-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890593v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Naturel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.06.014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890931v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2020.103036" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887158v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delobel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Aufr&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapuis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2018.2840822" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Aijazi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaterre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trassoudaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Checchin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19245345" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892940v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de La Bourdonnaye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teuli&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Triesch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00110" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077654v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Mhalla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Gazzah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Essoukri Ben Amara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2018.2876614" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653435v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Datta Ramadasan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2497" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653430v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Maamatou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2017.06.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653428v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Goyat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13640-016-0143-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316416v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Deymier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.32.121-145" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296377v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Robinault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877613v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Schwab" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-5281-2013-10" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587921v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bardet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/712854" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877635v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gidel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2010.2045122" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421126v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riouall" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malaterre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trassoudaine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428894v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Menant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167412v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Falcou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Serot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Laprest&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167409v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533401v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Nghia Ngo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Essid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361654v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131220v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thierry Chateau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222713v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652252v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lacroix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdinei Luis Belini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajo Suhr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wiedemann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281732v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dechambre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gagnol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339673v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Lanh Nguyen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Magniez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996924v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarui Xie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92238-2_13" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048750v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68763-2_50" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972510v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03023940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Marmoiton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164107v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Th&#233;odose" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieumet Denis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892002v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915423v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658454v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapuis Roland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653519v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chabot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaouch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaonary Rabarisoa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635610v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean de La Bourdonnaye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2017.7965928" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653492v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866766v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691397v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.741" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077856v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ma&#226;matou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DICTA.2016.7797042" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296235v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevaldonne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296231v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gardel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garc&#237;a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bravo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Espinosa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161838v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295855v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691403v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aynaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2015.7419693" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161914v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295990v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jassem Mansouri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Seddik" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296184v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161849v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296239v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Odabai Fard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Cuong Pham" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988855v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989067v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Deymier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989018v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988741v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296000v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296095v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829355v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Cuong Pham" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071370v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vivet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656537v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656511v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;braly Pierre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656551v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jourdheuil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Allezard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656554v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chesnais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dhome" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761066v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224973" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595741v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610513v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508860v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tronson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gabard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508889v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622552v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Penne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tilmant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404617v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Luvison" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sayd" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420952v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421055v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404628v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404619v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404616v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leyrit" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295971v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296212v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344114v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344109v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095061v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournayre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Lapreste" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2008.4621294" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344115v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03099412v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2008.4712274" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343936v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344121v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170247v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167387v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167383v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Treuillet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dhome" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavest" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167385v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Gardel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Lazaro" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bravo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Derutin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167386v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092540v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gay-Bellile" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chausse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092528v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101154v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118658v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118555v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lhuillier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167388v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167394v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167392v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167395v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167391v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118566v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167405v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ait Aider" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167401v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167398v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167402v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167408v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295893v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Clady" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548258v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Clady" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45783-6_3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MXN85417-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278890v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Guez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549770v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094750v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-chateau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4854-5686" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154402176" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cust.univ-bpclermont.fr/index-a.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ip.univ-bpclermont.fr/index.php/fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afrif.asso.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04510820v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Andreoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ihamouten" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzhe Yan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Phutane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Berthelier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2021.107945" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048735v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-020-01596-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890593v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Naturel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.06.014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890931v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2020.103036" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887158v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delobel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Aufr&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapuis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2018.2840822" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Aijazi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaterre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trassoudaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Checchin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19245345" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892940v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de La Bourdonnaye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teuli&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Triesch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00110" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077654v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Mhalla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Gazzah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Essoukri Ben Amara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2018.2876614" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653435v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Datta Ramadasan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2497" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653430v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Maamatou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2017.06.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653428v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Goyat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13640-016-0143-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316416v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Deymier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.32.121-145" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296377v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Robinault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877613v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Schwab" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-5281-2013-10" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587921v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bardet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/712854" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877635v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gidel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2010.2045122" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421126v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riouall" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malaterre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trassoudaine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428894v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Menant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167412v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Falcou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Serot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Laprest&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167409v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533401v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Nghia Ngo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Essid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361654v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131220v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thierry Chateau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222713v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652252v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lacroix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdinei Luis Belini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajo Suhr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wiedemann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281732v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dechambre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gagnol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339673v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Lanh Nguyen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Magniez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996924v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarui Xie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92238-2_13" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048750v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68763-2_50" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972510v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03023940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Marmoiton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164107v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Th&#233;odose" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieumet Denis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892002v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915423v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658454v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapuis Roland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653519v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chabot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaouch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaonary Rabarisoa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635610v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean de La Bourdonnaye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2017.7965928" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866766v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653492v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691397v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.741" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077856v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ma&#226;matou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DICTA.2016.7797042" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296235v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevaldonne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296231v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gardel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garc&#237;a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bravo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Espinosa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161838v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691403v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aynaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2015.7419693" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295855v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161914v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295990v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jassem Mansouri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Seddik" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296184v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161849v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296239v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Odabai Fard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Cuong Pham" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989018v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988855v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989067v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Deymier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988741v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296095v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296000v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829355v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Cuong Pham" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071370v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vivet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656511v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;braly Pierre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656537v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656551v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jourdheuil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Allezard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656554v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chesnais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dhome" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761066v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224973" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595741v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610513v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508889v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508860v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tronson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gabard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622552v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Penne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tilmant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404617v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Luvison" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sayd" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420952v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421055v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404628v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404619v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404616v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leyrit" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295971v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296212v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344114v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095061v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournayre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Lapreste" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2008.4621294" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344109v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03099412v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2008.4712274" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343936v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344115v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344121v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170247v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167385v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Gardel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Lazaro" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bravo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Derutin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167387v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167383v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Treuillet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dhome" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavest" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167386v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092540v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gay-Bellile" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chausse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092528v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101154v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118658v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118555v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lhuillier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167388v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167394v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167392v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167395v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167391v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167405v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ait Aider" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118566v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167401v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167398v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167402v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167408v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295893v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Clady" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548258v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Clady" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45783-6_3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MXN85417-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278890v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Guez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549770v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094750v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>