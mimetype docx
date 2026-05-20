--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -106,104 +106,125 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">154402176</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.com/citations?user=dq-S95wAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I am full professor at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Blaise Pascal University</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. I teach Automatic Control and Computer Vision within Mechatronic and Computer Science Masters and two schools of engineering (Polytech CF and Isima). Moreover, Since September 2015, I'am leading the ISPR research team (80 researchers) at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pascal Institute</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Ex. Lasmea). My main research interests are in Visual Tracking, Pattern Recognition and machine learning, within the field of Computer Vision. Moreover, I'am deputy president of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">French Association for Pattern Recognition (AFRIF)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Here is the list of my publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
@@ -244,2539 +265,2539 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport de l'intelligence artificielle dans le domaine des infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ihamouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Heinkele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baltazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Wasserstein Loss for Robust Facial Landmark Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongzhe Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Duffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyanka Phutane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Berthelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patcog.2021.107945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Model Compression and Architecture Optimization for Embedded Systems: A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Berthelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Duffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11265-020-01596-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-stage human hair segmentation in the wild using deep shape prior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongzhe Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Duffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Naturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Berthelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 136, pp.293-300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patrec.2020.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-grained facial landmark detection exploiting intermediate feature representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongzhe Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Duffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyanka Phutane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Berthelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Naturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 200, pp.1-14. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2020.103036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Real-Time Map Refinement Method Using a Multi-Sensor Localization Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Aufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (5), pp.1644-1658. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TITS.2018.2840822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Detection and Modeling of Underground Pipes Using a Portable 3D LiDAR System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Aijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (24), pp.5345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s19245345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stage-Wise Learning of Reaching Using Little Prior Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de La Bourdonnaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Teulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Triesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frobt.2018.00110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Embedded Computer-Vision System for Multi-Object Detection in Traffic Surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Mhalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Gazzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Essoukri Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TITS.2018.2876614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMA: A generic and efficient implementation of the Levenberg-Marquardt Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datta Ramadasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chevaldonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software: Practice and Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 47 (11), pp.1707 - 1727. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/spe.2497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMC faster R-CNN: Toward a scene-specialized multi-object detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Mhalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Maamatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Gazzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Essoukri Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cviu.2017.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential Monte Carlo filter based on multiple strategies for a scene specialization classifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Maamatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Gazzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Goyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Essoukri Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2016 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13640-016-0143-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étalonnage automatique d'un système d'acquisition Caméras - Centrale inertielle - Lidar 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Teulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 32 (2-3), pp.121-145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ts.32.121-145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special section on background models comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Robinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 122, pp.1--3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-cue spatio-temporal framework for automatic frontal face clustering in video sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siméon Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013 (1), pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1687-5281-2013-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle Trajectory Estimation Using Spatio-Temporal MCMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Goyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010, 8p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2010/712854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00587921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedestrian Detection and Tracking in an Urban Environment Using a Multilayer Laser Scanner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Checchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (3), pp.579 - 588. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TITS.2010.2045122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory measurement of vehicles : a new observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Goyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riouall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Transportation Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18, pp 5-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00421126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un observatoire de trajectoires en virage fondé sur la vision artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Goyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Menant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 98, pp 73-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUAFF: Efficient C++ Design for Parallel Skeletons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Falcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Serot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Thierry Lapresté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 32 (7-8), pp.604--615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de gestes temps réel par traitement d'images couleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 21 (5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2786,9711 +2807,9711 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Bubble Flow with Deep Learning: A Preliminary Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong Nghia Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adib Essid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Early-Career Researchers’ Day of the DATA Programme I-SITE CAP 20-25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAP 20-25, Feb 2026, Aubière / Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEEP LEARNING-BASED APPROACH: A VERSATILE DECODER FOR BUBBLE FLOW IMAGE ANALYSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong Nghia Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adib Essid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SICHEM (Symposium of Chemical Engineering and Materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation collaborative zero-shot par deux modèles pré-entraînés dans l'étude du flux de bulles de gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong Nghia Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adib Essid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation collaborative zero-shot par deux modèle pré-entraînés dans l’étude du flux de bulles de gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong Nghia Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adib Essid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Le Croisic (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time cell population analysis in bioreactors using deep learning-enabled in situ microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valdinei Luis Belini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajo Suhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Symposium on Biochemical Engineering Science ESBES 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi de commande dynamique d’un robot parallèle par apprentissage par renforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dechambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedli Bouzgarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Triesch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VampNet : Vampirisation non supervisée de réseaux de convolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong-Lanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Magniez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCMO: Partial Classification from CNN-Based Model Outputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiarui Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICONIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Bali, Indonesia. pp.150-163, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-92238-2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Sparse Filters In Deep Convolutional Neural Networks With A l 1 /l 2 Pseudo-Norm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Berthelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongzhe Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Duffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CADL 2020 : Workshop on Computational Aspects of Deep Learning - ICPR 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Milan, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-68763-2_50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression de réseaux convolutifs par utilisation d’un terme de clarté l1/l2 sur les noyaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Berthelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongzhe Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Duffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction Planaire de Zone Carrossable de Route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Marmoiton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de véhicules fondée sur l'estimation de carte de probabilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruddy Théodose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieumet Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Hair Segmentation In The Wild Using Deep Shape Prior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongzhe Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Berthelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Duffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Naturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Computer Vision and Pattern Recognition Workshop (CVPR Workshop)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey of deep facial landmark detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongzhe Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Naturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Duffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to touch objects through stage-wise deep reinforcement learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de La Bourdonnaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Teulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Triesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Automated Map Updating for Mobile Robot Localization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Apprentissage par renforcement profond de la fixation binoculaire en utilisant de la détection d'anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de La Bourdonnaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Teulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Debain</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Triesch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Vehicle Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Redondo Beach, United States</w:t>
+              <w:t xml:space="preserve">ORASIS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658454v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep MANTA: A Coarse-to-Fine Many-Task Network for Joint 2D and 3D Vehicle Analysis from Monocular Image</w:t>
+                <w:t xml:space="preserve">Deep edge-color invariant features for 2D/3D car fine-grained classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaonary Rabarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Teulière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">Intelligent Vehicles Symposium (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653519v1</w:t>
+                <w:t xml:space="preserve">hal-01653492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning of Binocular Fixations using Anomaly Detection with Deep Reinforcement Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Automated Map Updating for Mobile Robot Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Aufrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Jean de La Bourdonnaye</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Chapuis Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jochen Triesch</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Debain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International joint Conference on Neural Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Intelligent Vehicle Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Redondo Beach, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635610v2</w:t>
+                <w:t xml:space="preserve">hal-01658454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage par renforcement profond de la fixation binoculaire en utilisant de la détection d'anomalies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Deep MANTA: A Coarse-to-Fine Many-Task Network for Joint 2D and 3D Vehicle Analysis from Monocular Image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaonary Rabarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Teulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jochen Triesch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866766v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep edge-color invariant features for 2D/3D car fine-grained classification</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Learning of Binocular Fixations using Anomaly Detection with Deep Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jean de La Bourdonnaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Teulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Teulière</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Triesch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Vehicles Symposium (IV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International joint Conference on Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Anchorage, AK, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN.2017.7965928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653492v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635610v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Fleet Absolute Localization and Environment Re-Mapping</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Faster R-CNN Scene Specialization with a Sequential Monte-Carlo Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Mhalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Maâmatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Gazzah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Essoukri Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on Intelligent Autonomous Vehicles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 International Conference on Digital Image Computing: Techniques and Applications (DICTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Gold Coast, Australia. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DICTA.2016.7797042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.741⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01691397v1</w:t>
+                <w:t xml:space="preserve">hal-02077856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster R-CNN Scene Specialization with a Sequential Monte-Carlo Framework</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Efficient Fleet Absolute Localization and Environment Re-Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Aufrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Najoua Essoukri Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 International Conference on Digital Image Computing: Techniques and Applications (DICTA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC Symposium on Intelligent Autonomous Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Leipzig, Germany. pp.236 - 241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DICTA.2016.7797042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02077856v1</w:t>
+                <w:t xml:space="preserve">hal-01691397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time SLAM for static multi-objects learning and tracking applied to augmented reality applications</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robust localization using a top-down approach with several LIDAR sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Aynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Aufrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Reality (VR), 2015 IEEE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE International Conference on Robotics and Biomimetics (ROBIO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Zhuhai, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBIO.2015.7419693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296235v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camera calibration parameters for oriented person re-identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J García</w:t>
+                <w:t xml:space="preserve">Real-time SLAM for static multi-objects learning and tracking applied to augmented reality applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Datta Ramadasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Bravo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Marc Chevaldonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 9th International Conference on Distributed Smart Camera</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.110--115</w:t>
+              <w:t xml:space="preserve">Virtual Reality (VR), 2015 IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.267--268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296231v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de pose de véhicule pour la reconnaissance de marque et modèle.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Camera calibration parameters for oriented person re-identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Teulière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Amiens, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 9th International Conference on Distributed Smart Camera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.110--115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161838v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust localization using a top-down approach with several LIDAR sensors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détection de pose de véhicule pour la reconnaissance de marque et modèle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaonary Rabarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Teulière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Conference on Robotics and Biomimetics (ROBIO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Amiens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691403v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DCSLAM: A dynamically constrained real-time slam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datta Ramadasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chevaldonné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Processing (ICIP), 2015 IEEE International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.1130--1134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert d'apprentissage par un filtre séquentiel de Monte Carlo : application à la spécialisation d'un détecteur de piétons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Maamatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Gazzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Goyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Essoukri Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coarse localization using space-time and semantic-context representations of geo-referenced video sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jassem Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Seddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Gazzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Processing Theory, Tools and Applications (IPTA), 2015 International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.355--359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MCSLAM: a Multiple Constrained SLAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datta Ramadasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chevaldonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the British Machine Vision Conference (BMVC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.107.1-107.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DCSLAM : un SLAM temps réel à contraintes dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datta Ramadasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chevaldonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint hierarchical learning for efficient multi-class object detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidreza Odabai Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Cuong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications of Computer Vision (WACV), 2014 IEEE Winter Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Steamboat Springs, United States. pp.261--268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage hiérarchique simultané pour la détection efficace d'objets</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">SLAM contraint en environnement de grande taille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Datta Ramadasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chevaldonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989018v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLAM contraint en environnement de grande taille</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Apprentissage hiérarchique simultané pour la détection efficace d'objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Odabai Fard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Cuong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vacavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988855v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SLAM visuel temps réel pour l'estimation précise de plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datta Ramadasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chevaldonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étalonnage automatique d'un système d'acquisition Caméras - Centrale inertielle - Lidar 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Teulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised facial expressions recognition and avatar reconstruction from kinect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Seddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Maamatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Gazzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Essoukri Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems, Signals &amp; Devices (SSD), 2013 10th International Multi-Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.1--6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPCC algorithm: Moving object detection in 3D-Lidar and camera data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Vehicles Symposium (IV), 2013 IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.817--822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection hiérarchique multi-classes d'objets dans les images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidreza Odabai Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Cuong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-parametric Occupancy Map Using Millions of Range Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Intelligent Vehicle Symposium (IV'2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-étalonnage de caméras fisheyes en environnement structuré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lébraly Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de visages par regroupement de détections : traitement séquentiel par blocs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siméon Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaboost Discret Hétérogène à Contrainte Temps Réel : Application à la Détection de Piétons par Stéréovision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Jourdheuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Allezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création automatique d'un détecteur adapté à la scène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Allezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dhome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic realtime kernel based tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the IEEE International Conference on Robotics and Automation (ICRA 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, St. Paul, MN, United States. pp.3069--3074, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICRA.2012.6224973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering de visages : vers la construction automatique d'un album photo à partir d'une s equence vidé o</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siméon Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00595741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une détection de piétons temps réel par apprentissage de forme dans l'image de profondeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Jourdheuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Allezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00610513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil vidéo pour la mesure de matrices origine/destination en giratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Goyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A benchmark for Background Subtraction Algorithms in Monocular Vision : A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dhome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tronson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular Ensemble Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Penne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference in Image Processing, Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'apprentissage pour la classification à partir d'exemples positifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Luvison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Cuong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Thierry Lapresté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Trégastel, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00404617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire optique De Trajectoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Goyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIèmes Rencontres Universitaires de Génie Civil - AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00420952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M2SIR : A multi modal sequential importance resampling algorithm for particle filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Goyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00421055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une version modifiée de l'Ensemble Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Penne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Barra</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Trégastel, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00404628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi et Catégorisation Visuels en Temps Réel d'un Nombre Variable d'Objets : application au suivi de véhicules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datta Ramadasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Trégastel, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00404619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descripteurs pour la reconnaissance de piétons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leyrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Thierry Lapresté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Trégastel, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00404616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unifying Real-Time Multi-Vehicle Tracking and Categorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datta Ramadasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Vehicle Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unifying Real-Time Multi-Vehicle Tracking and Categorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datta Ramadasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Vehicle Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parzen Method for Fusion of Laserscanner Data : Application to Pedestrian Detection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Association of AdaBoost and Kernel based machine learning methods for visual pedestrian recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Leyrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Thierry Lapreste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, Eindhoven, European Union. pp.CD-ROM</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2008, Eindhoven, Netherlands. pp.67-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2008.4621294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344114v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of AdaBoost and Kernel based machine learning methods for visual pedestrian recognition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Parzen Method for Fusion of Laserscanner Data : Application to Pedestrian Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Checchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Thierry Lapreste</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, Eindhoven, Netherlands. pp.67-72, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2008, Eindhoven, European Union. pp.CD-ROM</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095061v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Fusion of a 4-layer laser sensor based on Parzen Method : Application to Pedestrian Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Checchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA 2008 Workshop : Human Detection from Mobile Robot Platforms : Different Perspective, Different Modalities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Pasadena, United States. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual pedestrian recognition in weak classifier space using nonlinear parametric models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Pedestrian Detection Method using a Multilayer Laserscanner. Application in Urban Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Checchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Thierry Lapreste</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2008.4712274⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03099412v1</w:t>
+                <w:t xml:space="preserve">hal-00343936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedestrian Detection Method using a Multilayer Laserscanner. Application in Urban Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Nonparametric data association for particle filter based multi-object tracking : application to multi-pedestrian tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Checchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.290</w:t>
+              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Eindhoven, European Union. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00343936v1</w:t>
+                <w:t xml:space="preserve">hal-00344115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric data association for particle filter based multi-object tracking : application to multi-pedestrian tracking</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Visual pedestrian recognition in weak classifier space using nonlinear parametric models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Leyrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Thierry Lapreste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, San Diego, United States. pp.2392-2395, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2008.4712274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344115v1</w:t>
+                <w:t xml:space="preserve">hal-03099412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de piétons à l'aide d'un capteur laser quatre nappes embarqué Pedestrian Detection using a Multilayer Laserscanner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Checchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Amiens, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectographie des véhicules en vision monoculaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Parallel Implementation of Modified 2D Pattern Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Lazaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Derutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2007 - 11eme Colloque de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Troye, France</w:t>
+              <w:t xml:space="preserve">ISIE2007 - IEEE International Symposium on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170247v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00167385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Implementation of Modified 2D Pattern Matching</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Trajectographie des véhicules en vision monoculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Goyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIE2007 - IEEE International Symposium on Industrial Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Spain</w:t>
+              <w:t xml:space="preserve">GRETSI 2007 - 11eme Colloque de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00167385v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NT2 : Une bibliothèque haute-performance pour la vision artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Falcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Thierry Lapresté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Serot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2007 - Orasis 2007, Congrès Jeunes Chercheurs en Vision par Ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body Mounted Vision System For Visually Impaired Outdoor And Indoor Wayfindind Assistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Treuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lavest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CVHI 2007 - Conference and Workshop on Assistive Technologies for People with Vision and Hearing Impairments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation précise de la trajectoire dún véhicule par vision monoculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Goyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2007 - Congrès Jeunes Chercheurs en Vision par Ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Tracking with Classifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gay-Bellile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Thierry Lapresté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WDV 2006 - WDV Workshop on Dynamical Vision at ECCV2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Grazz, Austria. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00092540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Time Parallel Implementation of a Particle Filter Based Visual Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Falcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Serot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Thierry Lapresté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMCV 2006 - Workshop on Computation Intensive Methods for Computer Vision at ECCV 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Grazz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00092528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle Trajectories Evaluation by Static Video Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Goyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC06 2006 - 9th International IEEE Conference on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin Detection and Tracking by Monocular Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lavest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization in urban environments: monocular vision compared to a differential GPS sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dhome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2005, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization in urban environments: monocular vision compared to a differential GPS sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CVPR 2005 - International Conference on Computer Vision and Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la tête et des mains en vision monoculaire temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS05 2005 - Congrès francophone des jeunes chercheurs en vision par ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Time Head anb Hand Tracking by monucular vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP 2005 - International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Parallel Implementation of a 3D Reconstruction Algorithm for Real-Time Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Falcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Serot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PARCO 2005 - ParCo,Parallel Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Malaga, Spain. pp.663-670</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cluster de calcul hybride pour les applications de vision temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Falcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Serot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2005 - 20e colloque GRETSI sur le traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor Navigation of Mobile Robot: An Image Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ait Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISR04 2004 - ISR, International Symposium on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an alternative GPS sensor in dense urban environment from visual memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sep 2004, pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous image based navigation in indoor environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Blanc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Omar Ait Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAV'2004, IFAC Symposium On intelligent Autonomous Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a vision vision based navigation framework on a house mobile robot prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Blanc</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Omar Ait Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AISTA 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Kirchberg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RealTime tracking with occlusion end illumination variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Thierry Lapresté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPR 2004 - International Conference on Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi et reconnaissance de gestes par vision monoculaire en temps réel : application à la formation des chargés de manoeuvres pour la conduite des ponts polaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA 2004 - 14ième Congrès francophone de Reconnaissance des Formes et d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time tracking using Wavelets Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Clady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium for Pattern Recognition, DAGM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Zurich, Unknown Region. pp.523-530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Tracking using Wavelet Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dhome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Clady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DAGM Conference on Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Zurich, Switzerland. pp.523--530, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3-540-45783-6_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00548258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12500,137 +12521,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep in-situ microscopy for immortal bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Chemical Engineering / European Congress of Applied Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12640,193 +12661,335 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M2SIR : A Multi Modal Sequential Importance Resampling Algorithm for Particle Filters, In Sensor fusion and its applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Goyat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SCIYO, 16p, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORASIS'05 - Proceedings of the &amp;quot;Congrès des jeunes chercheurs en vision par ordinateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pas d'éditeur commercial, pp.510, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Bartoli</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00094750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Logiciel (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep ISM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:002418e7b821d2ad78c96bbc96bbb680f6fab324;origin=https://hal.archives-ouvertes.fr/hal-05596883;visit=swh:1:snp:4a99d62277afde0a7e87610f381a5a1b80d642cb;anchor=swh:1:rel:1b7f352df56ca64d035640610616c6905b71c13f;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId272"/>
+      <w:footerReference w:type="default" r:id="rId275"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12894,51 +13057,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3BCA4962"/>
+    <w:nsid w:val="8E653F25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13125,51 +13288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-chateau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4854-5686" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154402176" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cust.univ-bpclermont.fr/index-a.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ip.univ-bpclermont.fr/index.php/fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afrif.asso.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04510820v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Andreoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ihamouten" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzhe Yan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Phutane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Berthelier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2021.107945" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048735v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-020-01596-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890593v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Naturel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.06.014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890931v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2020.103036" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887158v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delobel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Aufr&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapuis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2018.2840822" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Aijazi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaterre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trassoudaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Checchin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19245345" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892940v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de La Bourdonnaye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teuli&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Triesch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00110" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077654v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Mhalla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Gazzah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Essoukri Ben Amara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2018.2876614" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653435v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Datta Ramadasan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2497" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653430v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Maamatou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2017.06.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653428v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Goyat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13640-016-0143-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316416v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Deymier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.32.121-145" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296377v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Robinault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877613v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Schwab" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-5281-2013-10" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587921v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bardet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/712854" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877635v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gidel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2010.2045122" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421126v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riouall" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malaterre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trassoudaine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428894v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Menant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167412v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Falcou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Serot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Laprest&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167409v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533401v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Nghia Ngo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Essid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361654v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131220v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thierry Chateau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222713v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652252v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lacroix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdinei Luis Belini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajo Suhr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wiedemann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281732v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dechambre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gagnol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339673v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Lanh Nguyen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Magniez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996924v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarui Xie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92238-2_13" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048750v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68763-2_50" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972510v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03023940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Marmoiton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164107v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Th&#233;odose" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieumet Denis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892002v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915423v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658454v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapuis Roland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653519v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chabot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaouch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaonary Rabarisoa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635610v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean de La Bourdonnaye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2017.7965928" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866766v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653492v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691397v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.741" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077856v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ma&#226;matou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DICTA.2016.7797042" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296235v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevaldonne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296231v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gardel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garc&#237;a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bravo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Espinosa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161838v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691403v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aynaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2015.7419693" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295855v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161914v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295990v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jassem Mansouri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Seddik" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296184v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161849v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296239v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Odabai Fard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Cuong Pham" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989018v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988855v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989067v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Deymier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988741v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296095v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296000v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829355v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Cuong Pham" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071370v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vivet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656511v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;braly Pierre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656537v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656551v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jourdheuil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Allezard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656554v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chesnais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dhome" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761066v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224973" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595741v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610513v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508889v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508860v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tronson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gabard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622552v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Penne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tilmant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404617v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Luvison" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sayd" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420952v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421055v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404628v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404619v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404616v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leyrit" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295971v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296212v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344114v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095061v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournayre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Lapreste" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2008.4621294" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344109v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03099412v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2008.4712274" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343936v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344115v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344121v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170247v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167385v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Gardel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Lazaro" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bravo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Derutin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167387v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167383v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Treuillet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dhome" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavest" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167386v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092540v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gay-Bellile" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chausse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092528v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101154v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118658v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118555v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lhuillier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167388v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167394v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167392v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167395v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167391v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167405v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ait Aider" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118566v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167401v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167398v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167402v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167408v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295893v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Clady" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548258v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Clady" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45783-6_3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MXN85417-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278890v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Guez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549770v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094750v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-chateau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4854-5686" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154402176" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=dq-S95wAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cust.univ-bpclermont.fr/index-a.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ip.univ-bpclermont.fr/index.php/fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afrif.asso.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04510820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Andreoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ihamouten" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heinkele" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzhe Yan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Phutane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Berthelier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2021.107945" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048735v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-020-01596-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890593v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Naturel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.06.014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890931v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2020.103036" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delobel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Aufr&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapuis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2018.2840822" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Aijazi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaterre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trassoudaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Checchin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19245345" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892940v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de La Bourdonnaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teuli&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Triesch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00110" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077654v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Mhalla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Gazzah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Essoukri Ben Amara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2018.2876614" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653435v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Datta Ramadasan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2497" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Maamatou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2017.06.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653428v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Goyat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13640-016-0143-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316416v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Deymier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.32.121-145" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296377v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Robinault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Schwab" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-5281-2013-10" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587921v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bardet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/712854" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877635v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gidel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2010.2045122" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421126v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riouall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malaterre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trassoudaine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428894v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Menant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167412v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Falcou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Serot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Laprest&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167409v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Nghia Ngo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Essid" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361654v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131220v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thierry Chateau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652252v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lacroix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdinei Luis Belini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajo Suhr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wiedemann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281732v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dechambre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gagnol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339673v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Lanh Nguyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Magniez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996924v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarui Xie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92238-2_13" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048750v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68763-2_50" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972510v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03023940v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Marmoiton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164107v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Th&#233;odose" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieumet Denis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891974v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892002v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915423v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866766v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653492v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chabot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaouch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaonary Rabarisoa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658454v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapuis Roland" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653519v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635610v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean de La Bourdonnaye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2017.7965928" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077856v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ma&#226;matou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DICTA.2016.7797042" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691397v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.741" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691403v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aynaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2015.7419693" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296235v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevaldonne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296231v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gardel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garc&#237;a" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bravo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Espinosa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161838v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295855v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161914v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295990v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jassem Mansouri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Seddik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296184v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161849v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296239v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Odabai Fard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Cuong Pham" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988855v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989018v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989067v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Deymier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988741v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296095v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296000v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829355v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Cuong Pham" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071370v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vivet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656511v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;braly Pierre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656537v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656551v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jourdheuil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Allezard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656554v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chesnais" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dhome" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761066v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224973" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595741v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610513v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508889v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508860v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tronson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gabard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622552v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Penne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tilmant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404617v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Luvison" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sayd" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420952v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421055v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404628v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404619v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404616v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leyrit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295971v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296212v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095061v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournayre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Lapreste" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2008.4621294" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344114v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344109v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343936v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344115v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03099412v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2008.4712274" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344121v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167385v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Gardel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Lazaro" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bravo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Derutin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170247v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167387v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167383v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Treuillet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dhome" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavest" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167386v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092540v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gay-Bellile" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chausse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092528v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101154v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118658v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118555v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lhuillier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167388v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167394v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167392v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167395v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167391v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167405v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ait Aider" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118566v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167401v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167398v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167402v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167408v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295893v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Clady" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548258v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Clady" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45783-6_3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MXN85417-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278890v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Guez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549770v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094750v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596883v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:002418e7b821d2ad78c96bbc96bbb680f6fab324;origin=https://hal.archives-ouvertes.fr/hal-05596883;visit=swh:1:snp:4a99d62277afde0a7e87610f381a5a1b80d642cb;anchor=swh:1:rel:1b7f352df56ca64d035640610616c6905b71c13f;path=/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>