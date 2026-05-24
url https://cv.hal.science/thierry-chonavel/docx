--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -214,633 +214,633 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Second Order Majorant Algorithm for Nonnegative Matrix Factorization</w:t>
+                <w:t xml:space="preserve">On dual-mode index modulation in MIMO-OTFS systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mai-Quyen Pham</w:t>
+                <w:t xml:space="preserve">Rabah Ouchikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy E Cohen</w:t>
+                <w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Djeddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2303.17992⟩</w:t>
+              <w:t xml:space="preserve">Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 177, pp.106134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsp.2026.106134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05594159v1</w:t>
+                <w:t xml:space="preserve">hal-05589394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On dual-mode index modulation in MIMO-OTFS systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Second Order Majorant Algorithm for Nonnegative Matrix Factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t>
+                <w:t xml:space="preserve">Mai-Quyen Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy E Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Djeddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 177, pp.106134. </w:t>
+              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsp.2026.106134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2303.17992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05589394v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analog-Based Forecasting of Turbulent Velocity: Relationship between Unpredictability and Intermittency</w:t>
+                <w:t xml:space="preserve">Intersection-based slice motion estimation for fetal brain imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewen Frogé</w:t>
+                <w:t xml:space="preserve">Chloé Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
+                <w:t xml:space="preserve">Sylvain Faisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane G. Roux</w:t>
+                <w:t xml:space="preserve">Alexandre Pron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.110005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694737v2</w:t>
+                <w:t xml:space="preserve">hal-04904761v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between unpredictability and intermittency in shell models of turbulence and experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Analog-Based Forecasting of Turbulent Velocity: Relationship between Unpredictability and Intermittency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Frogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane G. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 149, pp.13001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05110160v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694737v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intersection-based slice motion estimation for fetal brain imaging</w:t>
+                <w:t xml:space="preserve">Relationship between unpredictability and intermittency in shell models of turbulence and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Mercier</w:t>
+                <w:t xml:space="preserve">Ewen Frogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Faisan</w:t>
+                <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pron</w:t>
+                <w:t xml:space="preserve">Stéphane G. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Girard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 190, pp.110005. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (11), pp.115159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0285208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04904761v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110160v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Around-the-Corner” Radar: Particle Filters for Non-Line-of-Sight Target Tracking in the Presence of Ambiguities</w:t>
               </w:r>
@@ -956,90 +956,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint channel estimation and data detection for high rate OTFS systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Ouchikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Djeddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Communication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 36 (16), pp.e5579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1177,90 +1177,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative channel estimation and data detection algorithm for MIMO-OTFS systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Ouchikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Djeddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 143, pp.104234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1294,90 +1294,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative threshold-based channel estimation and message-passing-based symbol detection in MIMO-OTFS systems using superimposed pilots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Ouchikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Djeddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 59, pp.102091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1411,90 +1411,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse channel estimation algorithms for OTFS system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Ouchikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Djeddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (18), pp.2158-2170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1656,287 +1656,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio coding via EMD</w:t>
+                <w:t xml:space="preserve">Large-Scale Characterization and Segmentation of Internet Path Delays with Infinite HMMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t>
+                <w:t xml:space="preserve">Maxime Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kais Khaldi</w:t>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounia Turki Hadj-Alouane</w:t>
+                <w:t xml:space="preserve">Emile Aben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Komaty</w:t>
+                <w:t xml:space="preserve">Jasper den Hertog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 104, pp.102770. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.16771-16784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsp.2020.102770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2968380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902533v1</w:t>
+                <w:t xml:space="preserve">hal-02326926v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Characterization and Segmentation of Internet Path Delays with Infinite HMMs</w:t>
+                <w:t xml:space="preserve">Audio coding via EMD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Mouchet</w:t>
+                <w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Vaton</w:t>
+                <w:t xml:space="preserve">Kais Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Aben</w:t>
+                <w:t xml:space="preserve">Mounia Turki Hadj-Alouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasper den Hertog</w:t>
+                <w:t xml:space="preserve">Ali Komaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.16771-16784. </w:t>
+              <w:t xml:space="preserve">Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104, pp.102770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2968380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsp.2020.102770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326926v2</w:t>
+                <w:t xml:space="preserve">hal-02902533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection-localization Algorithms in the Around-the-corner Radar Problem</w:t>
               </w:r>
@@ -2056,77 +2056,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Minimization of Monitoring Cost and Delay in Overlay Networks: Optimal Policies with a Markovian Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Belzarena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2314,2189 +2314,2189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical derivation for second-order blind separation of two signals</w:t>
+                <w:t xml:space="preserve">Non-parametric kernel-based bit error probability estimation in digital communication systems: An estimator for soft coded QAM BER computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelfettah Meziane Bentahar Meziane</w:t>
+                <w:t xml:space="preserve">Pasteur Poda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adel Belouchrani</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Marie-Yves Tapsoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12243-018-0635-6⟩</w:t>
+              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Volume 27 - 2017 - Special issue CARI 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/arima.4348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770936v1</w:t>
+                <w:t xml:space="preserve">hal-01449035v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding deep-water striation patterns and predicting the waveguide invariant as a distribution depending on range and depth</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Cristol</w:t>
+                <w:t xml:space="preserve">An analytical derivation for second-order blind separation of two signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfettah Meziane Bentahar Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.5040982⟩</w:t>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (11), pp.711 - 717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12243-018-0635-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855927v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-parametric kernel-based bit error probability estimation in digital communication systems: An estimator for soft coded QAM BER computation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Saoudi</w:t>
+                <w:t xml:space="preserve">Understanding deep-water striation patterns and predicting the waveguide invariant as a distribution depending on range and depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Emmetiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Géhant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Théodore Marie-Yves Tapsoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Volume 27 - 2017 - Special issue CARI 2016, </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143 (6), pp.3444 - 3454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/arima.4348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.5040982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449035v3</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the trapped energy ratio for source depth discrimination with a horizontal line array: Theory and experimental results</w:t>
+                <w:t xml:space="preserve">Multi‐user radar waveforms based on doubly coded Costas signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewen Conan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+                <w:t xml:space="preserve">Nadjah Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Tatkeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.5009449⟩</w:t>
+              <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (2), pp.277-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-rsn.2016.0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656403v1</w:t>
+                <w:t xml:space="preserve">hal-03528702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating model error covariances in nonlinear state-space models using Kalman smoothing and the expectation-maximisation algorithm</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using the trapped energy ratio for source depth discrimination with a horizontal line array: Theory and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boujemaa Ait-El-Fquih</w:t>
+                <w:t xml:space="preserve">Ewen Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 143 (705), pp.1877 - 1885. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142 (5), pp.2776-2786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qj.3048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.5009449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574682v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi‐user radar waveforms based on doubly coded Costas signals</w:t>
+                <w:t xml:space="preserve">Estimating model error covariances in nonlinear state-space models using Kalman smoothing and the expectation-maximisation algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadjah Touati</w:t>
+                <w:t xml:space="preserve">Denis Dreano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Tatkeu</w:t>
+                <w:t xml:space="preserve">Pierre Tandeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atika Rivenq</w:t>
+                <w:t xml:space="preserve">Manuel Pulido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boujemaa Ait-El-Fquih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (2), pp.277-284. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143 (705), pp.1877 - 1885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-rsn.2016.0153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qj.3048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528702v1</w:t>
+                <w:t xml:space="preserve">hal-01574682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPHD-DOA Tracking of Multiple Extended Sonar Targets in Impulsive Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustin Alexandru Saucan</w:t>
+                <w:t xml:space="preserve">Source depth discrimination with a vertical line array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Le Caillec</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2015.2504349⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 140 (5), pp.EL434 - EL440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4967506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291285v1</w:t>
+                <w:t xml:space="preserve">hal-01611021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une solution analytique pour l'identification aveugle au second ordre d'un système à deux entrées et deux sorties : implémentation adaptative</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+                <w:t xml:space="preserve">CPHD-DOA Tracking of Multiple Extended Sonar Targets in Impulsive Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Alexandru Saucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adel Belouchrani</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sintes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Le Caillec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 33 (4), pp.385 - 402. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (5), pp.1147 - 1160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ts.2017.00004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2015.2504349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610134v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low-Complexity Bit-Loading Algorithm for OFDM Systems Under Spectral Mask Constraint</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+                <w:t xml:space="preserve">Une solution analytique pour l'identification aveugle au second ordre d'un système à deux entrées et deux sorties : implémentation adaptative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfettah Meziane Bentahar Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Siohan</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2016.2521358⟩</w:t>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (4), pp.385 - 402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ts.2017.00004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01375921v1</w:t>
+                <w:t xml:space="preserve">hal-01610134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source depth discrimination with a vertical line array</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Bonnel</w:t>
+                <w:t xml:space="preserve">A Low-Complexity Bit-Loading Algorithm for OFDM Systems Under Spectral Mask Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nhân Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Siohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 140 (5), pp.EL434 - EL440. </w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (6), pp.1076-1079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4967506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2016.2521358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611021v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and performances evaluation of new Costas-based radar waveforms with pulse coding diversity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Tatkeu</w:t>
+                <w:t xml:space="preserve">Model-Based Adaptive 3D Sonar Reconstruction in Reverberating Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Alexandru Saucan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sintes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Atika Rivenq</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Le Caillec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15p. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (10), pp.2928 - 2940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-rsn.2014.0450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2015.2432676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213558v1</w:t>
+                <w:t xml:space="preserve">hal-01164545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiguity function and Cramer-Rao bounds for standard and new modified Costas signals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Tatkeu</w:t>
+                <w:t xml:space="preserve">A Computationally Efficient Discrete Bit-Loading Algorithm for OFDM Systems Subject to Spectral-Compatibility Limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nhân Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Atika Rivenq</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Siohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51 (19), pp.1497-1499. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (6), pp.2261 - 2272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el.2015.1092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCOMM.2015.2424890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213613v1</w:t>
+                <w:t xml:space="preserve">hal-01197396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Adaptive 3D Sonar Reconstruction in Reverberating Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sintes</w:t>
+                <w:t xml:space="preserve">Design and performances evaluation of new Costas-based radar waveforms with pulse coding diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjah Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Le Caillec</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24 (10), pp.2928 - 2940. </w:t>
+              <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2015.2432676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-rsn.2014.0450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164545v1</w:t>
+                <w:t xml:space="preserve">hal-01213558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computationally Efficient Discrete Bit-Loading Algorithm for OFDM Systems Subject to Spectral-Compatibility Limits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+                <w:t xml:space="preserve">Ambiguity function and Cramer-Rao bounds for standard and new modified Costas signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjah Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Siohan</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin El Hillali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 63 (6), pp.2261 - 2272. </w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (19), pp.1497-1499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCOMM.2015.2424890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el.2015.1092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197396v1</w:t>
+                <w:t xml:space="preserve">hal-01213613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achievable Throughput Optimization in OFDM Systems in the Presence of Interference and its Application to Power Line Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+                <w:t xml:space="preserve">Blind equalization based on pdf fitting and convergence analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhaila Fki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Siohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCOMM.2014.031614.130660⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101, pp.266 - 277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2014.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010007v1</w:t>
+                <w:t xml:space="preserve">hal-01066408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psi_B-energy operator and cross-power spectral density</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t>
+                <w:t xml:space="preserve">Achievable Throughput Optimization in OFDM Systems in the Presence of Interference and its Application to Power Line Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nhân Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Siohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (5), pp.1705 - 1715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCOMM.2014.031614.130660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.05.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01088196v1</w:t>
+                <w:t xml:space="preserve">hal-01010007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of multicomponent LFM signals by Teager-Huang-Hough Transform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkhalek Bouchikhi</w:t>
+                <w:t xml:space="preserve">Psi_B-energy operator and cross-power spectral density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelouahab Boudraa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50 (2), pp.1222-1233. </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94, pp.236-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAES.2014.120202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083647v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind equalization based on pdf fitting and convergence analysis</w:t>
+                <w:t xml:space="preserve">Analysis of multicomponent LFM signals by Teager-Huang-Hough Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souhaila Fki</w:t>
+                <w:t xml:space="preserve">Abdelkhalek Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malek Messai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+                <w:t xml:space="preserve">Abdelouahab Boudraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 101, pp.266 - 277. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (2), pp.1222-1233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2014.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2014.120202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066408v1</w:t>
+                <w:t xml:space="preserve">hal-01083647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea Clutter Texture Estimation: Exploiting Decorrelation and Cyclostationarity</w:t>
               </w:r>
@@ -4521,51 +4521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Hamadouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4597,248 +4597,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HHT-based audio coding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">A new class of multi-dimensional Teager Kaiser and higher order operators based on directional derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal, Image and Video Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Multidimensional Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (3), pp.543-572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11760-013-0433-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11045-012-0179-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818033v1</w:t>
+                <w:t xml:space="preserve">hal-00704168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new class of multi-dimensional Teager Kaiser and higher order operators based on directional derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HHT-based audio coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Salzenstein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t>
+                <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidimensional Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 24 (3), pp.543-572. </w:t>
+              <w:t xml:space="preserve">Signal, Image and Video Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11045-012-0179-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11760-013-0433-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00704168v1</w:t>
+                <w:t xml:space="preserve">hal-00818033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min-norm based alphabet-matching algorithm for adaptive blind equalization of high-order QAM signals</w:t>
               </w:r>
@@ -4863,51 +4863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24 (6), pp.552 - 556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4947,653 +4947,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced interferometric techniques for high resolution bathymetry</w:t>
+                <w:t xml:space="preserve">Estimation techniques and simulation platforms for 77 GHz FMCW ACC radars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Llort Pujol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sintes</w:t>
+                <w:t xml:space="preserve">Ali Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Technology Society Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4031/MTSJ.46.2.4⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (1), pp.1 - 16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2011110031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739694v1</w:t>
+                <w:t xml:space="preserve">hal-00704169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voice conversion using dynamic frequency warping with amplitude scaling, for parallel or nonparallel corpora</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rosec</w:t>
+                <w:t xml:space="preserve">Advanced interferometric techniques for high resolution bathymetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Llort Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sintes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archie T. Morrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASL.2011.2177820⟩</w:t>
+              <w:t xml:space="preserve">Marine Technology Society Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (2), pp.9 - 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4031/MTSJ.46.2.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739603v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum delay computation for interdomain path selection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vaton</w:t>
+                <w:t xml:space="preserve">Voice conversion using dynamic frequency warping with amplitude scaling, for parallel or nonparallel corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rosec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Larroca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Network Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nem.799⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (4), pp.1313 - 1323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASL.2011.2177820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00668157v1</w:t>
+                <w:t xml:space="preserve">hal-00739603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A time domain model of background noise for inhome PLC networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pagani</w:t>
+                <w:t xml:space="preserve">Maximum delay computation for interdomain path selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Amigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Zeddam</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Larroca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPWRD.2012.2207744⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Network Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (2), pp.162-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nem.799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945376v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation techniques and simulation platforms for 77 GHz FMCW ACC radars</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A time domain model of background noise for inhome PLC networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Peden</w:t>
+                <w:t xml:space="preserve">Rehan Hashmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zeddam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2011110031⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (4), pp.2082 - 2089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPWRD.2012.2207744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00704169v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthogonal signals with jointly balanced spectra. Application to cdma transmissions</w:t>
               </w:r>
@@ -5791,51 +5791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Benramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5867,213 +5867,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du canal acoustique sous-marin pour la tomographie acoustique par petits fonds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rabaste</w:t>
+                <w:t xml:space="preserve">Generalized cumulative residual entropy for distributions with unrestricted supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noomane Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research letters in signal processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2008/790607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115138v1</w:t>
+                <w:t xml:space="preserve">hal-02118930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized cumulative residual entropy for distributions with unrestricted supports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noomane Drissi</w:t>
+                <w:t xml:space="preserve">Estimation du canal acoustique sous-marin pour la tomographie acoustique par petits fonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rabaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research letters in signal processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (1-2), pp.139 - 150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2008/790607⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02118930v1</w:t>
+                <w:t xml:space="preserve">hal-02115138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of multipath channels with long impulse response at low SNR via an MCMC method</w:t>
               </w:r>
@@ -6176,51 +6176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benayad Nsiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Nouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6293,51 +6293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Al Housseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Marocain d'Automatique, d'Informatique et de Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.1 - 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6362,64 +6362,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind marine seismic deconvolution using statistical MCMC methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rosec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benayad Nsiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6621,51 +6621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 57 (1-2), pp.105 - 124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7010,130 +7010,130 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (159)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (160)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low-complexity equalizer design for OTFS modulation in doubly-dispersive channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Ouchikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Djeddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2026: IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7152,640 +7152,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Unpredictability and Intermittency with analog-based forecasting: from shell models to experimental turbulence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
+                <w:t xml:space="preserve">A bi-objective optimization framework for PAPR reduction and BER minimization in OTFS systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Ouchikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Djeddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STATPHYS 2025 - 29th International Conference On Statistical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Florence (IT), Italy</w:t>
+              <w:t xml:space="preserve">34th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2026, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125207v1</w:t>
+                <w:t xml:space="preserve">hal-05621870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radar emission of bio-inspired waveforms</w:t>
+                <w:t xml:space="preserve">Revisiting Deep Augmented MUSIC Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Torre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Poullin</w:t>
+                <w:t xml:space="preserve">Huu Nhat Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Milan Rozel</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2025 - Colloque Francophone de traitement du signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, STRASBOURG, France</w:t>
+              <w:t xml:space="preserve">33rd European Signal Processing Conference (EUSIPCO 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Palerme (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300089v1</w:t>
+                <w:t xml:space="preserve">hal-05123093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coefficients optimization and low-complexity equalization for OTFS-RIS system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Ouchikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Djeddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Middle East Conference on Communications and Networking (MECOM) 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Le caire, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Deep Augmented MUSIC Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huu Nhat Huynh</w:t>
+                <w:t xml:space="preserve">Relationship between Unpredictability and Intermittency with analog-based forecasting: from shell models to experimental turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Frogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane G. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Signal Processing Conference (EUSIPCO 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Palerme (Italie), Italy</w:t>
+              <w:t xml:space="preserve">STATPHYS 2025 - 29th International Conference On Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123093v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recalage basé sur l'intersection de coupes orthogonales (ROSI) pour l'estimation du mouvement en IRM cérébrale foetale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radar emission of bio-inspired waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigael Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Poullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Rozel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">rfiap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2025 - Colloque Francophone de traitement du signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, STRASBOURG, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04904724v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-inspired Waveform in a Multistatic Configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigael Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Poullin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7830,1008 +7813,1003 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal partially superimposed pilot pattern for OTFS communication</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recalage basé sur l'intersection de coupes orthogonales (ROSI) pour l'estimation du mouvement en IRM cérébrale foetale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Faisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC2024-Spring: IEEE 99th Vehicular Technology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">rfiap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04588687v1</w:t>
+                <w:t xml:space="preserve">hal-04904724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Change Point Detection via Bias Reduction in Parameters Estimation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Poullin</w:t>
+                <w:t xml:space="preserve">Optimal partially superimposed pilot pattern for OTFS communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Ouchikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacerredine Lassami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715229⟩</w:t>
+              <w:t xml:space="preserve">VTC2024-Spring: IEEE 99th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTC2024-Spring62846.2024.10683167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757264v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbol Detection Technique for Multiuser Systems Empowered by Reconfigurable Intelligent Surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rabah Ouchikh</w:t>
+                <w:t xml:space="preserve">Improved Change Point Detection via Bias Reduction in Parameters Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigael Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Poullin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Djeddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECOM 2024: IEEE Middle East Conference on Communications and Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MECOM61498.2024.10881413⟩</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698833v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A predictability-based characterization of intermittency in turbulence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
+                <w:t xml:space="preserve">Symbol Detection Technique for Multiuser Systems Empowered by Reconfigurable Intelligent Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Ouchikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Djeddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFDC1 2024: 1st European Fluid Dynamics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MECOM 2024: IEEE Middle East Conference on Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Abu Dhabi, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MECOM61498.2024.10881413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694770v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLRT Particle Filter for Non-Line of Sight Single Moving Target Tracking via Phased Array Radar</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+                <w:t xml:space="preserve">A predictability-based characterization of intermittency in turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Frogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Granero-Belinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane G. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUSION 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EFDC1 2024: 1st European Fluid Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Aachen, Germany. pp.1-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152876v1</w:t>
+                <w:t xml:space="preserve">hal-04694770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipath Model Order Selection for Non-Line Of Sight Radar Localization in Urban Environment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+                <w:t xml:space="preserve">OTFS-IM channel estimation and data detection algorithm with a superimposed pilot pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Ouchikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Djeddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Radar Conference (RadarConf23)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RadarConf2351548.2023.10149715⟩</w:t>
+              <w:t xml:space="preserve">SSP 2023: IEEE Statistical Signal Processing workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Hanoi, Vietnam. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSP53291.2023.10207981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152869v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight Network Delay Segmentation Based on Smoothed Hierarchical Clustering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Segmentation à faible coût des délais réseau basée sur le regroupement hiérarchique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa Ghandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanaa Ghandi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Networking 2023: IFIP Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2023 : XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154314v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes d'ondes bio-inspirées : de la chauve-souris au radar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Poullin</w:t>
+                <w:t xml:space="preserve">GLRT Particle Filter for Non-Line of Sight Single Moving Target Tracking via Phased Array Radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ba-Huy Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rabaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 : XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FUSION 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Charleston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/FUSION52260.2023.10224179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154205v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pistage d'une cible radar masquée en milieu urbain par filtrage particulaire exploitant l'information angulaire des multi-trajets</w:t>
+                <w:t xml:space="preserve">Multipath Model Order Selection for Non-Line Of Sight Radar Localization in Urban Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba-Huy Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rabaste</w:t>
@@ -8862,1491 +8840,1517 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 : XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Radar Conference (RadarConf23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, San Antonio, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RadarConf2351548.2023.10149715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152866v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrospective motion estimation for fetal brain MRI</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lightweight Network Delay Segmentation Based on Smoothed Hierarchical Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa Ghandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPTA 2023: International Conference on Image Processing Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t>
+              <w:t xml:space="preserve">IFIP Networking 2023: IFIP Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Barcelone, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/IFIPNetworking57963.2023.10186416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161325v1</w:t>
+                <w:t xml:space="preserve">hal-04154314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint channel estimation and symbol detection for OTFS system using a two-stage algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+                <w:t xml:space="preserve">Pistage d'une cible radar masquée en milieu urbain par filtrage particulaire exploitant l'information angulaire des multi-trajets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ba-Huy Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rabaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Djeddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th Asilomar Conference on Signals, Systems, and Computers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2023 : XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217810v1</w:t>
+                <w:t xml:space="preserve">hal-04152866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de mouvement rétrospective pour l'IRM cérébrale foetale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formes d'ondes bio-inspirées : de la chauve-souris au radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigael Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Poullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 : XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154498v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameters Extraction of Unknown Radar Signals Using Change Point Detection</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Retrospective motion estimation for fetal brain MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Faisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADAR 2023: IEEE International Radar conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RADAR54928.2023.10371059⟩</w:t>
+              <w:t xml:space="preserve">IPTA 2023: International Conference on Image Processing Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372897v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OTFS-IM channel estimation and data detection algorithm with a superimposed pilot pattern</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimation de mouvement rétrospective pour l'IRM cérébrale foetale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Faisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSP 2023: IEEE Statistical Signal Processing workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2023 : XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080284v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation à faible coût des délais réseau basée sur le regroupement hiérarchique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vaton</w:t>
+                <w:t xml:space="preserve">Joint channel estimation and symbol detection for OTFS system using a two-stage algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Ouchikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Djeddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 : XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">57th Asilomar Conference on Signals, Systems, and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Pacific Grove, California, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF59524.2023.10477013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154351v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural collaborative filtering for network delay matrix completion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vaton</w:t>
+                <w:t xml:space="preserve">Parameters Extraction of Unknown Radar Signals Using Change Point Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigael Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Poullin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Network and Service Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/CNSM55787.2022.9964607⟩</w:t>
+              <w:t xml:space="preserve">RADAR 2023: IEEE International Radar conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Sydney, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR54928.2023.10371059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775558v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de canal pour les systèmes OTFS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rabah Ouchikh</w:t>
+                <w:t xml:space="preserve">Apport de l'information angulaire pour la réduction des ambiguïtés de localisation en radar &amp;quot;Around-the-corner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ba-Huy Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rabaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Djeddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685638v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-negative Matrix Factorization For Network Delay Matrix Completion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vaton</w:t>
+                <w:t xml:space="preserve">Estimation de canal pour les systèmes OTFS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Ouchikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Djeddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMS 2022: IEEE/IFIP Network Operations and Management Symposium - 7th IFIP/IEEE International Workshop on Analytics for Network and Service Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647577v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative channel estimation and data detection algorithm for OTFS modulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+                <w:t xml:space="preserve">Neural collaborative filtering for network delay matrix completion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa Ghandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Djeddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2022: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747191⟩</w:t>
+              <w:t xml:space="preserve">18th International Conference on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Thessalonique, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/CNSM55787.2022.9964607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552260v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l'information angulaire pour la réduction des ambiguïtés de localisation en radar &amp;quot;Around-the-corner</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+                <w:t xml:space="preserve">Non-negative Matrix Factorization For Network Delay Matrix Completion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa Ghandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NOMS 2022: IEEE/IFIP Network Operations and Management Symposium - 7th IFIP/IEEE International Workshop on Analytics for Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOMS54207.2022.9789871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713491v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Fiedler value on large networks based on random walk observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t>
+                <w:t xml:space="preserve">Iterative channel estimation and data detection algorithm for OTFS modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Ouchikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yezekael Hayel</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Djeddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2021: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9413713⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2022: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2022, Singapor, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974433v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the reduction of localization ambiguities of hidden target in the around-the-corner radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba-Huy Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10401,227 +10405,197 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIE - Internatioanl Conference on Radar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Haikou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersive Grid-free Orthogonal Matching Pursuit for Modal Estimation in Ocean Acoustics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+                <w:t xml:space="preserve">Estimating Fiedler value on large networks based on random walk observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yezekael Hayel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054365⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2021: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toronto, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9413713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902490v2</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersive grid-free algorithm applied on real data for modal estimation in ocean acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Paviet</w:t>
+                <w:t xml:space="preserve">Dispersive Grid-free Orthogonal Matching Pursuit for Modal Estimation in Ocean Acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paviet-Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dorffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10644,1686 +10618,1725 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0096⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2020 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.4602-4606, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240218v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902490v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poster Abstract: A flexible infinite HMM model for accurate characterization and segmentation of RTT timeseries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vaton</w:t>
+                <w:t xml:space="preserve">Dispersive grid-free algorithm applied on real data for modal estimation in ocean acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dorffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE INFOCOM 2019 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2019.8845296⟩</w:t>
+              <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1989-1990, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300968v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Characterization of Round-Trip Times with Nonparametric Hidden Markov Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Poster Abstract: A flexible infinite HMM model for accurate characterization and segmentation of RTT timeseries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP/IEEE IM 2019 Workshop: 4th International Workshop on Analytics for Network and Service Management (AnNet 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE INFOCOM 2019 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1055-1056, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2019.8845296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010099v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning network states from RTT measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Statistical Characterization of Round-Trip Times with Nonparametric Hidden Markov Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIPE 77</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIPE NCC, Oct 2018, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">IFIP/IEEE IM 2019 Workshop: 4th International Workshop on Analytics for Network and Service Management (AnNet 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04166199v1</w:t>
+                <w:t xml:space="preserve">hal-02010099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Around the Corner Radar : Detection and Localization of a target in non-line of sight</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning network states from RTT measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Radar Conference (RadarConf17)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RIPE 77</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIPE NCC, Oct 2018, Amsterdam, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614297v1</w:t>
+                <w:t xml:space="preserve">hal-04166199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radar around-the-corner : Détection et localisation d'une cible en non ligne de vue</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Source depth discrimination using the array invariant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emmetiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gehant Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017 </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Accoustics 2017 : Joint Meeting of the Acoustical Society of America and the European Acoustics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4989130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614299v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source depth discrimination using the array invariant</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Around the Corner Radar : Detection and Localization of a target in non-line of sight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gehant Pernot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Khac Phuc Hung Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rabaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Poullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accoustics 2017 : Joint Meeting of the Acoustical Society of America and the European Acoustics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Boston, United States. </w:t>
+              <w:t xml:space="preserve">2017 IEEE Radar Conference (RadarConf17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Seattle, United States. pp.0842 - 0847, </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4989130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RADAR.2017.7944320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611549v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient kernel-based technique for QAM symbol error probability estimation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Radar around-the-corner : Détection et localisation d'une cible en non ligne de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac Phuc Hung Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rabaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Poullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2017 : IEEE Wireless Communications and Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2017 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01548351v1</w:t>
+                <w:t xml:space="preserve">hal-01614299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Closed form solution for whitenning based second order blind identification</w:t>
+                <w:t xml:space="preserve">An Efficient kernel-based technique for QAM symbol error probability estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelfettah Meziane Bentahar Meziane</w:t>
+                <w:t xml:space="preserve">Pasteur Poda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adel Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAT 2017 : IEEE 7th Seminar on Detection Systems: Architectures and Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DAT.2017.7889173⟩</w:t>
+              <w:t xml:space="preserve">WCNC 2017 : IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, San Francisco, United States. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNCW.2017.7919077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511453v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination en immersion de sources ultra-basse fréquence à l'aide d'une antenne horizontale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Bonnel</w:t>
+                <w:t xml:space="preserve">A Closed form solution for whitenning based second order blind identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfettah Meziane Bentahar Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SERENADE 2016 : Surveillance, étude et reconnaissance de l'environnement marin par acoustique discrète</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DAT 2017 : IEEE 7th Seminar on Detection Systems: Architectures and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Algiers, Algeria. pp.1 - 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DAT.2017.7889173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611031v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficiency Performance of Decode and Forward MIMO Relay PLC Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pagani</w:t>
+                <w:t xml:space="preserve">Discrimination en immersion de sources ultra-basse fréquence à l'aide d'une antenne horizontale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea M. Tonello</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPLC 2016 : IEEE International Symposium on Power Line Communications and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Bottrop, Germany. pp.1 - 5</w:t>
+              <w:t xml:space="preserve">SERENADE 2016 : Surveillance, étude et reconnaissance de l'environnement marin par acoustique discrète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312001v1</w:t>
+                <w:t xml:space="preserve">hal-01611031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kernel-based soft BER estimator for coded QAM transmission systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samir Saoudi</w:t>
+                <w:t xml:space="preserve">Energy Efficiency Performance of Decode and Forward MIMO Relay PLC Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafae Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Tonello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIVC 2016 : 8th International Symposium on Signal, Image, Video and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">ISPLC 2016 : IEEE International Symposium on Power Line Communications and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Bottrop, Germany. pp.1 - 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487070v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel-based performance evaluation of coded QAM systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">A Kernel-based soft BER estimator for coded QAM transmission systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasteur Poda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tapsoba Theodore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guilloud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tapsoba Theodore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARI 2016 : 13th African Conference on Research in Computer Science and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Tunis, Tunisia. pp.182 - 191</w:t>
+              <w:t xml:space="preserve">ISIVC 2016 : 8th International Symposium on Signal, Image, Video and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487063v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis and Modeling of Energy Consumption Behaviour for MIMO PLC Modems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pagani</w:t>
+                <w:t xml:space="preserve">Kernel-based performance evaluation of coded QAM systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasteur Poda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tapsoba Theodore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2015 : IEEE Global Communications Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CARI 2016 : 13th African Conference on Research in Computer Science and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Tunis, Tunisia. pp.182 - 191</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292756v1</w:t>
+                <w:t xml:space="preserve">hal-01487063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation de débit à faible complexité dans les systèmes OFDM en présence de contraintes spectrales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+                <w:t xml:space="preserve">Source depth discrimination: An evaluation and comparison of several classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Siohan</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASA Fall 2015 : 170th Meeting of the Acoustical Society of America </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Jacksonville, United States. 4pUw2 - </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4934068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214328v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Efficiency Performance of Relay-Assisted Power-Line Communication Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafae Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12364,1238 +12377,1238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guard Interval Adaptation for In-home Power Line Communication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Allocation de débit à faible complexité dans les systèmes OFDM en présence de contraintes spectrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nhân Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Siohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPLC 2015 : 19th International symposium of Power Line Communications and Its Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.1 - 4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197420v1</w:t>
+                <w:t xml:space="preserve">hal-01214328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination en immersion : évaluation et comparaison de différents classifieurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Bonnel</w:t>
+                <w:t xml:space="preserve">Experimental Analysis and Modeling of Energy Consumption Behaviour for MIMO PLC Modems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafae Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude Acoustique et Applications Navales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2015 : IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, San Diego, United States. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2015.7417205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624809v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marked poisson point process phd filter for DOA tracking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustin Alexandru Saucan</w:t>
+                <w:t xml:space="preserve">Guard Interval Adaptation for In-home Power Line Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nhân Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Le Caillec</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Siohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2015 : 23rd European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.2621 - 2625, </w:t>
+              <w:t xml:space="preserve">ISPLC 2015 : 19th International symposium of Power Line Communications and Its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Austin, Texas, United States. pp.245 - 249, </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISPLC.2015.7147622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250640v1</w:t>
+                <w:t xml:space="preserve">hal-01197420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bit loading in mimo-plc systems with the presence of interference</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+                <w:t xml:space="preserve">Discrimination en immersion : évaluation et comparaison de différents classifieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Siohan</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2015 : 23rd European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.904 - 908</w:t>
+              <w:t xml:space="preserve">Journées d'étude Acoustique et Applications Navales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214333v1</w:t>
+                <w:t xml:space="preserve">hal-01624809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind equalization and automatic modulation classification based on PDF fitting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+                <w:t xml:space="preserve">Marked poisson point process phd filter for DOA tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Alexandru Saucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sintes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Le Caillec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2015 : 40th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2015 : 23rd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.2621 - 2625, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188847v1</w:t>
+                <w:t xml:space="preserve">hal-01250640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement d'antenne par filtrage PHD pour la poursuite de cibles étendues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustin Alexandru Saucan</w:t>
+                <w:t xml:space="preserve">Bit loading in mimo-plc systems with the presence of interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nhân Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Le Caillec</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Siohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2015 : 23rd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.904 - 908</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243212v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Track before detect DOA tracking of extended targets with Marked Poisson Point Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustin Alexandru Saucan</w:t>
+                <w:t xml:space="preserve">Blind equalization and automatic modulation classification based on PDF fitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhaila Fki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Le Caillec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUSION 2015 : 18th International Conference on Information Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Washington Dc, United States. pp.754 - 760</w:t>
+              <w:t xml:space="preserve">ICASSP 2015 : 40th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.2989 - 2993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243191v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source depth discrimination: An evaluation and comparison of several classifiers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Bonnel</w:t>
+                <w:t xml:space="preserve">Traitement d'antenne par filtrage PHD pour la poursuite de cibles étendues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Alexandru Saucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sintes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Le Caillec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASA Fall 2015 : 170th Meeting of the Acoustical Society of America </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4934068⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01611535v1</w:t>
+                <w:t xml:space="preserve">hal-01243212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D bathymetric reconstruction in multi-path and reverberant underwater environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Track before detect DOA tracking of extended targets with Marked Poisson Point Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Alexandru Saucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sintes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Le Caillec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2014 : 21st IEEE International Conference on Image Processing - technical program</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FUSION 2015 : 18th International Conference on Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Washington Dc, United States. pp.754 - 760</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172406v1</w:t>
+                <w:t xml:space="preserve">hal-01243191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Criteria for Blind Equalization Based on PDF Fitting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+                <w:t xml:space="preserve">Pulse compression waveforms design and Cross-ambiguity processing for Radar applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjah Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Tatkeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Rivenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPAWC 2014 : 15th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Toronto, Canada. pp.489 - 493</w:t>
+              <w:t xml:space="preserve">2014 International Symposium on signal, Image, Video and Communications - ISIVC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Marrakech, Morocco. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057136v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust, track before detect particle filter for bathymetric sonar application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">3-D bathymetric reconstruction in multi-path and reverberant underwater environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Alexandru Saucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sintes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Le Caillec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUSION 2014 : the 17th International Conference on Information Fusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP 2014 : 21st IEEE International Conference on Image Processing - technical program</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.5831 - 5835, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7026179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174939v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronization, Doppler and channel estimation for OFDM underwater acoustic communications</w:t>
               </w:r>
@@ -13679,2026 +13692,2013 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiuser phase coded costas signals with improved cross-correlation and partial cross-ambiguity properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Atika Rivenq</w:t>
+                <w:t xml:space="preserve">Robust, track before detect particle filter for bathymetric sonar application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Alexandru Saucan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sintes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Le Caillec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADAR 2014, International Radar Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FUSION 2014 : the 17th International Conference on Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Salamanque, Spain. pp.1 - 7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213623v1</w:t>
+                <w:t xml:space="preserve">hal-01174939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Measurement-Based Model of Energy Consumption for PLC Modems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pagani</w:t>
+                <w:t xml:space="preserve">New Criteria for Blind Equalization Based on PDF Fitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhaila Fki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPLC 2014 : 18th IEEE International Symposium on Power Line Communications and its Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPAWC 2014 : 15th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toronto, Canada. pp.489 - 493</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009988v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Interference in MIMO Power Line Communication Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+                <w:t xml:space="preserve">Multiuser phase coded costas signals with improved cross-correlation and partial cross-ambiguity properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjah Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Tatkeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPLC 2014 : 18th IEEE International Symposium on Power Line Communications and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISPLC.2014.6812320⟩</w:t>
+              <w:t xml:space="preserve">RADAR 2014, International Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lille, France. 6p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR.2014.7060452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009997v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse compression waveforms design and Cross-ambiguity processing for Radar applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yassin El Hillali</w:t>
+                <w:t xml:space="preserve">A Measurement-Based Model of Energy Consumption for PLC Modems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafae Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Symposium on signal, Image, Video and Communications - ISIVC 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPLC 2014 : 18th IEEE International Symposium on Power Line Communications and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Glasgow, United Kingdom. pp.42 - 46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPLC.2014.6812326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213638v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interacting Multiple Model Particle Filters for Side Scan Bathymetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustin Alexandru Saucan</w:t>
+                <w:t xml:space="preserve">Influence of Interference in MIMO Power Line Communication Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nhân Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Le Caillec</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Siohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2013 - Bergen : MTS/IEEE international conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OCEANS-Bergen.2013.6608125⟩</w:t>
+              <w:t xml:space="preserve">ISPLC 2014 : 18th IEEE International Symposium on Power Line Communications and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Glasgow, United Kingdom. pp.255 - 260, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPLC.2014.6812320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960340v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation de complexité réduite d'un égaliseur aveugle par méthodes à noyaux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+                <w:t xml:space="preserve">Doubly coded Costas signals for grating lobes mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjah Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2013 : IEEE 24th International Symposium on Personal Indoor and Mobile RadioPersonal Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Londres, United Kingdom. pp.481-485, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903893v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction bathymétrique sonar en présence de trajets multiples et de bruit impulsif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Interacting Multiple Model Particle Filters for Side Scan Bathymetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Alexandru Saucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sintes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Le Caillec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement d'Etudes du Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS 2013 - Bergen : MTS/IEEE international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Bergen, Norway. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS-Bergen.2013.6608125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960159v1</w:t>
+                <w:t xml:space="preserve">hal-00960340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Coded Costas Signals for Ambiguity Function Improvement and Grating lobes Suppression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjah Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VTC 2013 Fall : IEEE Vehicular Technology Conference (VTC Fall)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Las Vegas, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive radius blind equalization algorithm based on pdf fitting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Souhaila Fki</w:t>
+                <w:t xml:space="preserve">Reconstruction bathymétrique sonar en présence de trajets multiples et de bruit impulsif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Alexandru Saucan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sintes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Le Caillec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2013 : 21st European Signal Processing conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement d'Etudes du Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903900v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opérateur d'inter-énergie Ψ_H et densité inter-spectrale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdel Boudraa</w:t>
+                <w:t xml:space="preserve">Implémentation de complexité réduite d'un égaliseur aveugle par méthodes à noyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhaila Fki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème édition du colloque Gretsi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. 4 p</w:t>
+              <w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860130v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doubly coded Costas signals for grating lobes mitigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Tatkeu</w:t>
+                <w:t xml:space="preserve">An adaptive radius blind equalization algorithm based on pdf fitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhaila Fki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Atika Rivenq</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2013 : IEEE 24th International Symposium on Personal Indoor and Mobile RadioPersonal Indoor and Mobile Radio Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2013 : 21st European Signal Processing conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666184⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00946823v1</w:t>
+                <w:t xml:space="preserve">hal-00903900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linear phase estimation technique for interferometric signals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sintes</w:t>
+                <w:t xml:space="preserve">Opérateur d'inter-énergie Ψ_H et densité inter-spectrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2012 - Yeosu : MTS/IEEE conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24ème édition du colloque Gretsi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786948v1</w:t>
+                <w:t xml:space="preserve">hal-00860130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The parametric propagation in underwater acoustics : experimental results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+                <w:t xml:space="preserve">Accurate Doppler estimation for underwater acoustic communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Trubuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oceans 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Yeosu, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS-Yeosu.2012.6263500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087195v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and modeling of background noise for inhome MIMO PLC channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pagani</w:t>
+                <w:t xml:space="preserve">A linear phase estimation technique for interferometric signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Alexandru Saucan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sintes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Zeddam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPLC 2012: 16th International Symposium on Power Line Communications and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISPLC.2012.6201292⟩</w:t>
+              <w:t xml:space="preserve">OCEANS 2012 - Yeosu : MTS/IEEE conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Yeosu, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS-YEOSU.2012.6263458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924476v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced sonar bathymetry tracking in multi-path environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sintes</w:t>
+                <w:t xml:space="preserve">The parametric propagation in underwater acoustics : experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bouttard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Le Caillec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">oceans 2012: MTS/IEEE conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.43-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787096v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The parametric propagation in underwater acoustics : experimental results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+                <w:t xml:space="preserve">Analysis and modeling of background noise for inhome MIMO PLC channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rehan Hashmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zeddam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPLC 2012: 16th International Symposium on Power Line Communications and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Beijing, China. pp.316 - 321, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPLC.2012.6201292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801091v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Doppler estimation for underwater acoustic communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Trubuil</w:t>
+                <w:t xml:space="preserve">Enhanced sonar bathymetry tracking in multi-path environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Alexandru Saucan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sintes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Le Caillec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceans 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OCEANS-Yeosu.2012.6263500⟩</w:t>
+              <w:t xml:space="preserve">oceans 2012: MTS/IEEE conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Hampton Roads, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS.2012.6404982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945402v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum delay computation under traffic matrix uncertainty and its application to interdomain path selection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vaton</w:t>
+                <w:t xml:space="preserve">The parametric propagation in underwater acoustics : experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bouttard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Larroca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INOC 2011: Intermational Network Optimization Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Hamburg, Germany. pp.182-195</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France. paper 000735, 43-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626509v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration du filtrage non linéaire dans les modèles d'état par ré-estimation de l'état passé</w:t>
               </w:r>
@@ -15753,77 +15753,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A channel model for multiple input multiple output in-home power line networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehan Hashmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Zeddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15864,7966 +15864,8074 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near sea surface target tracking by extended Kalman filtering of the GPS reflected signals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Coatanhay</w:t>
+                <w:t xml:space="preserve">Maximum delay computation under traffic matrix uncertainty and its application to interdomain path selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Amigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Garello</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Larroca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Oceans 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Santander, Espagne. pp.978-1-61284-4577-0088-0/11</w:t>
+              <w:t xml:space="preserve">INOC 2011: Intermational Network Optimization Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Hamburg, Germany. pp.182-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626514v1</w:t>
+                <w:t xml:space="preserve">hal-00626509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech spectral envelope estimation throught explicit control of peak evolution in time</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rosec</w:t>
+                <w:t xml:space="preserve">Near sea surface target tracking by extended Kalman filtering of the GPS reflected signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarab Tay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coatanhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Garello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSPA 2010 : 10th international conference on information science, signal processing, and their applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">IEEE Oceans 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Santander, Espagne. pp.978-1-61284-4577-0088-0/11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00486750v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIMO communications for inhome PLC networks: measurements and results up to 100 MHz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation d'enveloppes spectrales contraintes temporellement pour la conversion de voix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rehan Hashmat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pagani</w:t>
+                <w:t xml:space="preserve">Olivier Rosec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPLC 2010 : 14th IEEE International Symposium on Power Line Communications and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Rio De Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">JEP 2010 : XXVIIIe journées d'étude sur la parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Mons, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486751v1</w:t>
+                <w:t xml:space="preserve">hal-00488711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-reversal for EMC improvement in powerline communications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Measurement and analysis of inhome MIMO PLC Channel Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehan Hashmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Zeddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque international et exposition sur la compatibilité électromagnétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t>
+              <w:t xml:space="preserve">Workshop on Power Line Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Boppard, Germany. pp.56 - 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559213v1</w:t>
+                <w:t xml:space="preserve">hal-00954237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation on large scale of acoustic signals for array processing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectral balancing techniques application to CDMA and UWB signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Gueriot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">René Garello</w:t>
+                <w:t xml:space="preserve">Pauline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEAN 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Sydney, Australie</w:t>
+              <w:t xml:space="preserve">ISSPA 2010 : proceedings of the Fifth International Symposium on Signal Processing and Its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488717v1</w:t>
+                <w:t xml:space="preserve">hal-00486744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On transforming spectral peaks in voice conversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Speech spectral envelope estimation throught explicit control of peak evolution in time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rosec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSW7: 7th ISCA Speech Synthesis Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">ISSPA 2010 : 10th international conference on information science, signal processing, and their applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725662v1</w:t>
+                <w:t xml:space="preserve">hal-00486750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach in distributed multisensor tracking systems based on Kalman filter methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adel Belouchrani</w:t>
+                <w:t xml:space="preserve">MIMO communications for inhome PLC networks: measurements and results up to 100 MHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rehan Hashmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion 2010 : 13th International Conference on Information Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Edinburg, United Kingdom</w:t>
+              <w:t xml:space="preserve">ISPLC 2010 : 14th IEEE International Symposium on Power Line Communications and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Rio De Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725144v1</w:t>
+                <w:t xml:space="preserve">hal-00486751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to maneuvring target tracking in passive multisensor environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adel Belouchrani</w:t>
+                <w:t xml:space="preserve">Simulation on large scale of acoustic signals for array processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Llort Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sintes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gueriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Garello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Passive 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">OCEAN 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Sydney, Australie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725143v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of spectral peak parameters in voice conversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">On transforming spectral peaks in voice conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rosec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t>
+              <w:t xml:space="preserve">SSW7: 7th ISCA Speech Synthesis Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725505v1</w:t>
+                <w:t xml:space="preserve">hal-00725662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral balancing techniques application to CDMA and UWB signaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new approach in distributed multisensor tracking systems based on Kalman filter methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Cherchar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Belouchrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSPA 2010 : proceedings of the Fifth International Symposium on Signal Processing and Its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">Fusion 2010 : 13th International Conference on Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Edinburg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486744v1</w:t>
+                <w:t xml:space="preserve">hal-00725144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio encoding using Huang and Hilbert transforms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Torresani</w:t>
+                <w:t xml:space="preserve">A new approach to maneuvring target tracking in passive multisensor environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Cherchar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monia Turki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCCSP 2020 : 4th international symposium on communications, control and signal processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">Passive 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486746v1</w:t>
+                <w:t xml:space="preserve">hal-00725143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and analysis of inhome MIMO PLC Channel Noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use of spectral peak parameters in voice conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rehan Hashmat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Zeddam</w:t>
+                <w:t xml:space="preserve">Olivier Rosec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Power Line Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Boppard, Germany. pp.56 - 60</w:t>
+              <w:t xml:space="preserve">Interspeech 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00954237v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation d'enveloppes spectrales contraintes temporellement pour la conversion de voix</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rosec</w:t>
+                <w:t xml:space="preserve">Time-reversal for EMC improvement in powerline communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rehan Hashmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zeddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2010 : XXVIIIe journées d'étude sur la parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Mons, France</w:t>
+              <w:t xml:space="preserve">15ème colloque international et exposition sur la compatibilité électromagnétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488711v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIMO Capacity of Inhome PLC Links up to 100 MHz</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pagani</w:t>
+                <w:t xml:space="preserve">Audio encoding using Huang and Hilbert transforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Torresani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Turki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third workshop on power line communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Udine, Italy</w:t>
+              <w:t xml:space="preserve">ISCCSP 2020 : 4th international symposium on communications, control and signal processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281248v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de cibles radar dans l'espace temps-fréquence par filtrage particulaire appliqué à la fonction d'inter-ambiguïté</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bases orthogonales de signalisation spectralement optimisées conjointement. Application aux communications numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'09 : symposium on signal and image processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">TAIMA 09 : sixième édition des ateliers de travail sur le traitement et l'analyse de l'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. pp.327 - 335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498381v1</w:t>
+                <w:t xml:space="preserve">hal-02118494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codage audio perceptuel à bas débit par Décomposition Modale Empirique (EMD)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Monia Turki</w:t>
+                <w:t xml:space="preserve">Suivi de cibles radar dans l'espace temps-fréquence par filtrage particulaire appliqué à la fonction d'inter-ambiguïté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineddine Bouhroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI'09 : symposium on signal and image processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, Dîjon, France</w:t>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498449v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of hybrid adaptive blind equalizers for QAM signals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+                <w:t xml:space="preserve">MIMO Capacity of Inhome PLC Links up to 100 MHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rehan Hashmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Jachranka, Poland</w:t>
+              <w:t xml:space="preserve">Third workshop on power line communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760844v1</w:t>
+                <w:t xml:space="preserve">hal-02281248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for FMCW radars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Bazzi</w:t>
+                <w:t xml:space="preserve">Comparison of hybrid adaptive blind equalizers for QAM signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Labed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Belouchrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frantz Bodereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITST 2009 : 9th international conference on Telecommunications for Intelligent Transport Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Signal Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Jachranka, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498328v1</w:t>
+                <w:t xml:space="preserve">hal-01760844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrage spectral d'une famille de signaux et séquences d'étalement pour le CDMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI'09 : symposium on signal and image processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">77GHz ACC radar simulation platform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Strategies for FMCW radars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Bodereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITST 2009 : 9th international conference on Telecommunications for Intelligent Transport Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Lille, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399354⟩</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446338v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio encoding based on the empirical mode decomposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Codage audio perceptuel à bas débit par Décomposition Modale Empirique (EMD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imen Samaali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 09 : European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">GRETSI'09 : symposium on signal and image processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dîjon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498439v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alleviating the one-to-many mapping problem in voice conversion with context-dependent modelling</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">77GHz ACC radar simulation platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghayath El Haj Shhade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterSpeech 09 : 10th Annual Conference of the International Speech Communication Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITST 2009 : 9th international conference on Telecommunications for Intelligent Transport Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498445v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target tracking in the time-frequency domain for a driving aid application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zineddine Bouhroum</w:t>
+                <w:t xml:space="preserve">Audio encoding based on the empirical mode decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Deloff</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Samaali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITST'09 : 9th International Conference on Intelligent Transport Systems Telecommunication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO 09 : European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282865v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient methods for traffic matrix modeling and on-line estimation in large-scale IP networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+                <w:t xml:space="preserve">Alleviating the one-to-many mapping problem in voice conversion with context-dependent modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rosec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITC'21 : 21st conference on International Teletraffic Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">InterSpeech 09 : 10th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527606v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New hybrid adaptive blind equalization algorithms for QAM signals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+                <w:t xml:space="preserve">Target tracking in the time-frequency domain for a driving aid application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineddine Bouhroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adel Belouchrani</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Deloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2009 : 34th IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ITST'09 : 9th International Conference on Intelligent Transport Systems Telecommunication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771219v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bases orthogonales de signalisation spectralement optimisées conjointement. Application aux communications numériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient methods for traffic matrix modeling and on-line estimation in large-scale IP networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Casas Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAIMA 09 : sixième édition des ateliers de travail sur le traitement et l'analyse de l'information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. pp.327 - 335</w:t>
+              <w:t xml:space="preserve">ITC'21 : 21st conference on International Teletraffic Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118494v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizon and discontinuity tracking using active contours</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
+                <w:t xml:space="preserve">New hybrid adaptive blind equalization algorithms for QAM signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Labed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near surface 2008 : 14th European Meeting of Environmental and Engineering Geophysics, September 15-17, Krakow, Poland.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2009 : 34th IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.2809 - 2812, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115143v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of ambiguity functions with number transform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalid Minaoui</w:t>
+                <w:t xml:space="preserve">Salient features in seismic images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noomane Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO'08 : European Signal Processing Conference, august 25-28, Lausanne, Switzerland</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oceans 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Kobe, Japan. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSKOBE.2008.4531012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120823v1</w:t>
+                <w:t xml:space="preserve">hal-00498386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New processing techniques in the presence of multipath</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fadoua Brahim</w:t>
+                <w:t xml:space="preserve">On the detection of transient signals using cross-$\Psi_\texttt B$-energy operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third CNES Workshop on GNSS signals and signal processing, 21-22 avril, Toulouse, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3th International Symposium on Communications, Control and Signal Processing, ISCCSP,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, St. Julians, Malta. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120939v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An MCMC algorithm for BOC and AltBOC signaling acquisition in multipath environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fadoua Brahim</w:t>
+                <w:t xml:space="preserve">Horizon and discontinuity tracking using active contours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noomane Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rabaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ION PLANS 2008 : position location and navigation symposium, may 5-8, Monterey, California, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Monterey, United States. pp.424 - 432</w:t>
+              <w:t xml:space="preserve">Near surface 2008 : 14th European Meeting of Environmental and Engineering Geophysics, September 15-17, Krakow, Poland.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134554v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salient features in seismic images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noomane Drissi</w:t>
+                <w:t xml:space="preserve">Calculation of ambiguity functions with number transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Minaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benayad Nsiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceans 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO'08 : European Signal Processing Conference, august 25-28, Lausanne, Switzerland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OCEANSKOBE.2008.4531012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00498386v1</w:t>
+                <w:t xml:space="preserve">hal-02120823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the detection of transient signals using cross-$\Psi_\texttt B$-energy operator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdel Boudraa</w:t>
+                <w:t xml:space="preserve">New processing techniques in the presence of multipath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadoua Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3th International Symposium on Communications, Control and Signal Processing, ISCCSP,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, St. Julians, Malta. pp.Non renseigne</w:t>
+              <w:t xml:space="preserve">Third CNES Workshop on GNSS signals and signal processing, 21-22 avril, Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00518596v1</w:t>
+                <w:t xml:space="preserve">hal-02120939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bases équilibrées et signalisation multidimensionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An MCMC algorithm for BOC and AltBOC signaling acquisition in multipath environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadoua Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rabaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2007 : 21ème Colloque Traitement du signal et des images, 11-14 septembre, Troyes, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.1125 - 1128</w:t>
+              <w:t xml:space="preserve">IEEE/ION PLANS 2008 : position location and navigation symposium, may 5-8, Monterey, California, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Monterey, United States. pp.424 - 432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121639v1</w:t>
+                <w:t xml:space="preserve">hal-02134554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of a shallow water channel impulse response via an MCMC method with application to an oceanic acoustic tomography experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bases équilibrées et signalisation multidimensionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2007 Europe, June 18-21, Aberdeen, Scotland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Aberdeen, United Kingdom. pp.1 - 6</w:t>
+              <w:t xml:space="preserve">GRETSI 2007 : 21ème Colloque Traitement du signal et des images, 11-14 septembre, Troyes, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.1125 - 1128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121695v1</w:t>
+                <w:t xml:space="preserve">hal-02121639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulations de phase multi-dimensionnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of a shallow water channel impulse response via an MCMC method with application to an oceanic acoustic tomography experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rabaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAIMA'07 : Traitement et analyse de l'information : méthodes et applications. 22-26 mai Hammamet, Tunisie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Hammamet, Tunisie. pp.385 - 396</w:t>
+              <w:t xml:space="preserve">OCEANS 2007 Europe, June 18-21, Aberdeen, Scotland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Aberdeen, United Kingdom. pp.1 - 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121225v1</w:t>
+                <w:t xml:space="preserve">hal-02121695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for speech synthesis and transformation based on an ARX-LF source-filter decomposition and HNM modelling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulations de phase multi-dimensionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2007 : 33rd international conference on acoustics, speech, and signal processing, april 15-20, Honolulu, Hawaii</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Honolulu, United States. pp.525 - 528</w:t>
+              <w:t xml:space="preserve">TAIMA'07 : Traitement et analyse de l'information : méthodes et applications. 22-26 mai Hammamet, Tunisie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Hammamet, Tunisie. pp.385 - 396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122076v1</w:t>
+                <w:t xml:space="preserve">hal-02121225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulations de phase multi-dimensionnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new method for speech synthesis and transformation based on an ARX-LF source-filter decomposition and HNM modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rosec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAIMA'07 : Traitement et analyse de l'information : méthodes et applications. 22-26 mai Hammamet, Tunisie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Hammamet, Tunisie. pp.385 - 396</w:t>
+              <w:t xml:space="preserve">ICASSP 2007 : 33rd international conference on acoustics, speech, and signal processing, april 15-20, Honolulu, Hawaii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Honolulu, United States. pp.525 - 528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121233v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contours actifs pour les images sismiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulations de phase multi-dimensionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Nouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAIMA'07 : Traitement et analyse de l'information : méthodes et applications. 22-26 mai Hammamet, Tunisie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2007, Hammamet, Tunisie. pp.517 - 522</w:t>
+              <w:t xml:space="preserve">, May 2007, Hammamet, Tunisie. pp.385 - 396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122129v1</w:t>
+                <w:t xml:space="preserve">hal-02121233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glottal closure instant estimation using an appropriateness measure of the source and continuity contraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rosec</w:t>
+                <w:t xml:space="preserve">Contours actifs pour les images sismiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noomane Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Nouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP-06 : International conference on Acoustics, Speech and Signal Processing, may 15-19, Toulouse, France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TAIMA'07 : Traitement et analyse de l'information : méthodes et applications. 22-26 mai Hammamet, Tunisie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Hammamet, Tunisie. pp.517 - 522</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122610v1</w:t>
+                <w:t xml:space="preserve">hal-02122129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel estimation in the presence of multipath Doppler by means of pseudo-noise sequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rabaste</w:t>
+                <w:t xml:space="preserve">Glottal closure instant estimation using an appropriateness measure of the source and continuity contraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rosec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 06 : 14th European Signal Processing Conference, September 4-8, Florence, Italy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP-06 : International conference on Acoustics, Speech and Signal Processing, may 15-19, Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Toulouse, France. pp.381 - 384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124351v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipath channel estimation via the MPM algorithm</w:t>
+                <w:t xml:space="preserve">Channel estimation in the presence of multipath Doppler by means of pseudo-noise sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rabaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO'05 - Antalya - Turkey - september 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Antalya, Turquie</w:t>
+              <w:t xml:space="preserve">EUSIPCO 06 : 14th European Signal Processing Conference, September 4-8, Florence, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Florence, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125269v1</w:t>
+                <w:t xml:space="preserve">hal-02124351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the furtivity of signals used in Oceanic Acoustic Tomography experiments</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plate forme expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Goron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Bracamontes del Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe Oceans 2005</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNM 2005 : 14èmes journées nationales microondes, 11-13 mai, Nantes, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125249v1</w:t>
+                <w:t xml:space="preserve">hal-02125157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of LF glottal source parameters based on ARX model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rosec</w:t>
+                <w:t xml:space="preserve">Multipath channel estimation via the MPM algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rabaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech-Eurospeech, Lisboa, sept. 05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">EUSIPCO'05 - Antalya - Turkey - september 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Antalya, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125222v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du signal glottique basée sur un modèle ARX</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
+                <w:t xml:space="preserve">Estimation of LF glottal source parameters based on ARX model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rosec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 05 - Louvain Belgique - septembre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Louvain La Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">Interspeech-Eurospeech, Lisboa, sept. 05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125692v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flexible test-bed for developing UMTS multi-antenna applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
+                <w:t xml:space="preserve">On the furtivity of signals used in Oceanic Acoustic Tomography experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rabaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECPS 2005 - Conférence Européenne Propagation et Systèmes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Europe Oceans 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Brest, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2005.1513191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125146v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plate forme expérimentale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation du signal glottique basée sur un modèle ARX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rosec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2005 : 14èmes journées nationales microondes, 11-13 mai, Nantes, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Nantes, France</w:t>
+              <w:t xml:space="preserve">GRETSI 05 - Louvain Belgique - septembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Louvain La Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125157v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déconvolution MPM après filtrage adapté. Application à la tomographie acoustique océanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rabaste</w:t>
+                <w:t xml:space="preserve">A flexible test-bed for developing UMTS multi-antenna applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Bracamontes del Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Goron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEATECHWEEK - Brest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Brest, France</w:t>
+              <w:t xml:space="preserve">ECPS 2005 - Conférence Européenne Propagation et Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127697v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiuser channel estimation with interference cancellation for the uplink UMTS-FDD mode</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Least square and bayesian deconvolution in the presence of side effects and correlated noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samir Saoudi</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE, ISIVC04, International Symposium on Image/Video Communications over fixed and mobile Networks, 7-9 July, Brest-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Brest, France. pp.193 - 196</w:t>
+              <w:t xml:space="preserve">ISIVC'04 : 2nd International Symposium on Image/Video Communications over fixed and mobile networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Brest, France. pp.355-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127440v1</w:t>
+                <w:t xml:space="preserve">hal-00504195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sem blind identification of arma models application to seismic data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benayad Nsiri</w:t>
+                <w:t xml:space="preserve">Déconvolution MPM après filtrage adapté. Application à la tomographie acoustique océanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rabaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO - Vienne - septembre 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Vienne, Autriche</w:t>
+              <w:t xml:space="preserve">SEATECHWEEK - Brest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127614v1</w:t>
+                <w:t xml:space="preserve">hal-02127697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbo multiuser detection for turbo-codes CDMA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Al Housseini</w:t>
+                <w:t xml:space="preserve">Multiuser channel estimation with interference cancellation for the uplink UMTS-FDD mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE, ISIVC04, International Symposium on Image/Video Communications over fixed and mobile Networks, 7-9 July, Brest-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2004, Brest, France. pp.181 - 184</w:t>
+              <w:t xml:space="preserve">, Jul 2004, Brest, France. pp.193 - 196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127488v1</w:t>
+                <w:t xml:space="preserve">hal-02127440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A voice conversion method based on joint pitch and spectral envelope transformation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rosec</w:t>
+                <w:t xml:space="preserve">Blind deconvolution of underwater seismic traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benayad Nsiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">ECUA 2004 - Delft, The Netherlands - 5-8 juillet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Delft, Pays-Bas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126967v1</w:t>
+                <w:t xml:space="preserve">hal-02127715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain control and Tx/rx interference rejection for multi-sensor blind equalizers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Humberto Bracamontes del Toro</w:t>
+                <w:t xml:space="preserve">Fast GMM-based voice conversion for text-to-speech synthesis systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik En Najjary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rosec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIVC'04 - Brest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Brest, France. pp.327 - 330</w:t>
+              <w:t xml:space="preserve">ICLSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Jeju Island, Corée du Nord</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127572v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind deconvolution of underwater seismic traces</w:t>
+                <w:t xml:space="preserve">sem blind identification of arma models application to seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benayad Nsiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECUA 2004 - Delft, The Netherlands - 5-8 juillet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Delft, Pays-Bas</w:t>
+              <w:t xml:space="preserve">EUSIPCO - Vienne - septembre 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Vienne, Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127715v1</w:t>
+                <w:t xml:space="preserve">hal-02127614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast GMM-based voice conversion for text-to-speech synthesis systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rosec</w:t>
+                <w:t xml:space="preserve">Gain control and Tx/rx interference rejection for multi-sensor blind equalizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Bracamontes del Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Jeju Island, Corée du Nord</w:t>
+              <w:t xml:space="preserve">ISIVC'04 - Brest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Brest, France. pp.327 - 330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127584v1</w:t>
+                <w:t xml:space="preserve">hal-02127572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Least square and bayesian deconvolution in the presence of side effects and correlated noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbo multiuser detection for turbo-codes CDMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Housseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vaton</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIVC'04 : 2nd International Symposium on Image/Video Communications over fixed and mobile networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Brest, France. pp.355-358</w:t>
+              <w:t xml:space="preserve">IEEE, ISIVC04, International Symposium on Image/Video Communications over fixed and mobile Networks, 7-9 July, Brest-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Brest, France. pp.181 - 184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00504195v1</w:t>
+                <w:t xml:space="preserve">hal-02127488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbo Détection Multi-utilisateur (DS-CDMA) pour la liaison montante du système UMTS-FDD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Saoudi</w:t>
+                <w:t xml:space="preserve">A voice conversion method based on joint pitch and spectral envelope transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik En Najjary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rosec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI (Groupe de recherche et d'Etude du Traitement du Signal et des Images) - Septembre 2003 - Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">ICLP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128466v1</w:t>
+                <w:t xml:space="preserve">hal-02126967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DS-CDMA Iterative Multiuser Detection and turbo decoding</w:t>
+                <w:t xml:space="preserve">Multi-user detection in ds-cdma systems: a conjugate-gradient implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Al Housseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Saoudi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMNA (Congres International sur les Modélisations Numériques appliquées) - novembre 2003 - Beyrouth (Liban)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Beyrouth, Liban</w:t>
+              <w:t xml:space="preserve">VTC 2003 : 57th IEEE Semiannual Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Jeju, Corée du Sud. pp.2148 - 2151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128686v1</w:t>
+                <w:t xml:space="preserve">hal-01865037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind seismic deconvolution with long wavelet impulse reponse</w:t>
+                <w:t xml:space="preserve">Blind estimation of long impulse response and non-minimum phase wavelets : application to seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benayad Nsiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSIP 2003 : 3d workshop on Physics in Signal and Image Processing, Grenoble, France, January 29-31</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2003 : IEEE international conference on Acoustics, Speech and Signal Processing, Hong-Kong, April 6-10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Hong-Kong, Chine. pp.433 - 436, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2003.1199504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128223v1</w:t>
+                <w:t xml:space="preserve">hal-02128825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichannel blind deconvolution : application to marine seismic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
+                <w:t xml:space="preserve">Iterative multiuser detection for turbo coded CDMA in uplink UMTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Housseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2003 Marine technology and ocean science conference, San Diego, Californie, September 22-26</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, San Diego, États-Unis</w:t>
+              <w:t xml:space="preserve">International Symposium on Turbo Codes, septembre 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Brest, France. pp.311 - 314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128364v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for pitch prediction from spectral envelope and its application in voice conversion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rosec</w:t>
+                <w:t xml:space="preserve">Turbo Détection Multi-utilisateur (DS-CDMA) pour la liaison montante du système UMTS-FDD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Housseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSPEECH'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">GRETSI (Groupe de recherche et d'Etude du Traitement du Signal et des Images) - Septembre 2003 - Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128234v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la modélisation spectrale sur les performances d'un système de conversion de voix</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rosec</w:t>
+                <w:t xml:space="preserve">DS-CDMA Iterative Multiuser Detection and turbo decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Housseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">CIMNA (Congres International sur les Modélisations Numériques appliquées) - novembre 2003 - Beyrouth (Liban)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Beyrouth, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128257v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection multi-utilisateur pour les systèmes DS-CDMA : une approche de type gradient-conjugué</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Al Housseini</w:t>
+                <w:t xml:space="preserve">Blind seismic deconvolution with long wavelet impulse reponse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benayad Nsiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETIT 2003 : conférence internationale Sciences Electroniques, Technologies de l'Information et Télécommunications 11-15 mars Sousse, Tunisie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Sousse, Tunisie</w:t>
+              <w:t xml:space="preserve">PSIP 2003 : 3d workshop on Physics in Signal and Image Processing, Grenoble, France, January 29-31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128322v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-user detection in ds-cdma systems: a conjugate-gradient implementation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Al Housseini</w:t>
+                <w:t xml:space="preserve">Multichannel blind deconvolution : application to marine seismic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benayad Nsiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2003 : 57th IEEE Semiannual Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Jeju, Corée du Sud. pp.2148 - 2151</w:t>
+              <w:t xml:space="preserve">OCEANS 2003 Marine technology and ocean science conference, San Diego, Californie, September 22-26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, San Diego, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865037v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind estimation of long impulse response and non-minimum phase wavelets : application to seismic data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
+                <w:t xml:space="preserve">A new method for pitch prediction from spectral envelope and its application in voice conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik En Najjary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rosec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2003 : IEEE international conference on Acoustics, Speech and Signal Processing, Hong-Kong, April 6-10</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUROSPEECH'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2003.1199504⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02128825v1</w:t>
+                <w:t xml:space="preserve">hal-02128234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative multiuser detection for turbo coded CDMA in uplink UMTS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Saoudi</w:t>
+                <w:t xml:space="preserve">Influence de la modélisation spectrale sur les performances d'un système de conversion de voix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik En Najjary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rosec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Turbo Codes, septembre 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Brest, France. pp.311 - 314</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128407v1</w:t>
+                <w:t xml:space="preserve">hal-02128257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative multi-user detection and decoding for turbo-coded DS-CDMA systems.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vaton</w:t>
+                <w:t xml:space="preserve">Détection multi-utilisateur pour les systèmes DS-CDMA : une approche de type gradient-conjugué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Housseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eusipco 2002 (XI European signal processing)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SETIT 2003 : conférence internationale Sciences Electroniques, Technologies de l'Information et Télécommunications 11-15 mars Sousse, Tunisie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862124v1</w:t>
+                <w:t xml:space="preserve">hal-02128322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate and exact ML detectors for CDMA and MIMO systems: a tree detection approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Iterative multi-user detection and decoding for turbo-coded DS-CDMA systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiaccess, Mobility and Teletraffic for Wireless Communications (MMT'02)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Rennes, France</w:t>
+              <w:t xml:space="preserve">Eusipco 2002 (XI European signal processing)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129821v1</w:t>
+                <w:t xml:space="preserve">hal-01862124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-stage SIC structure for uplink UMTS multiuser receiver over multipath Rayleigh channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Ammar</w:t>
+                <w:t xml:space="preserve">Approximate and exact ML detectors for CDMA and MIMO systems: a tree detection approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VTC 2001 : IEEE spring vehicular technology conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Multiaccess, Mobility and Teletraffic for Wireless Communications (MMT'02)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864708v1</w:t>
+                <w:t xml:space="preserve">hal-02129821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous multi-stage SIC Detector for DS/CDMA systems over multi-path fading channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPAWC '01 : IEEE Third Signal Processing Workshop on Signal Processing Advances in Wireless Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2001, Taiwan, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SPAWC.2001.923879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconvolution and Tracking for Ocean Acoustic Tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-stage SIC structure for uplink UMTS multiuser receiver over multipath Rayleigh channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Gaillard</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop Acoustics and Tomography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE VTC 2001 : IEEE spring vehicular technology conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Rhodes, Greece. pp.2514 - 2518, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VETECS.2001.944054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138382v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle structure SIC Iterative avec estimation conjointe du canal pour la liaison montante du système UMTS-FDD</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deconvolution and Tracking for Ocean Acoustic Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samir Saoudi</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Porée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gretsi 2001, Colloque sur le traitement du Signal et des Images, Toulouse, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Workshop Acoustics and Tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Leipzip, Allemagne. pp.155 - 162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138811v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bayesian method for oceanocoustic tomography in the presence of transducer distorsion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Porée</w:t>
+                <w:t xml:space="preserve">Nouvelle structure SIC Iterative avec estimation conjointe du canal pour la liaison montante du système UMTS-FDD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Underwater Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Lyon, France. pp.1079 - 1084</w:t>
+              <w:t xml:space="preserve">Gretsi 2001, Colloque sur le traitement du Signal et des Images, Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139456v1</w:t>
+                <w:t xml:space="preserve">hal-02138811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconvolution en Tomographie Acoustique Océanique, aplications aux données Thetis 2 et Intimate 98</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId469" w:history="1">
+                <w:t xml:space="preserve">A bayesian method for oceanocoustic tomography in the presence of transducer distorsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rosec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5è journées AMS de Brest, Number novembre, SEE, SFA, G2RA, Ifremer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Brest, France</w:t>
+              <w:t xml:space="preserve">5th European Conference on Underwater Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Lyon, France. pp.1079 - 1084</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141865v1</w:t>
+                <w:t xml:space="preserve">hal-02139456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Bayesian methods for multipath propagation parameters estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId469" w:history="1">
+                <w:t xml:space="preserve">Deconvolution en Tomographie Acoustique Océanique, aplications aux données Thetis 2 et Intimate 98</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2000 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5è journées AMS de Brest, Number novembre, SEE, SFA, G2RA, Ifremer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141163v1</w:t>
+                <w:t xml:space="preserve">hal-02141865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of DS-CSMA Receivers with multiuser detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Ammar</w:t>
+                <w:t xml:space="preserve">Two Bayesian methods for multipath propagation parameters estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Porée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rosec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samir Saoudi</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIVC'2000, the International IEEE Symposium on Image/Video Communications over fixed and mobile Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2000 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Istanbul, Turkey. pp.69 - 72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2000.861866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139360v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphath time delay detection and estimation for ocean acoustic tomographie : a bayesian approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Porée</w:t>
+                <w:t xml:space="preserve">Performance of DS-CSMA Receivers with multiuser detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Terre</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS'99 MTS/IEEE Riding the Crest into the 21st Century. Conference and Exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISIVC'2000, the International IEEE Symposium on Image/Video Communications over fixed and mobile Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, Rabat, Maroc</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146209v1</w:t>
+                <w:t xml:space="preserve">hal-02139360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et suivi de trajets multiples en tomographie acoustique océanique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId469" w:history="1">
+                <w:t xml:space="preserve">Multiphath time delay detection and estimation for ocean acoustic tomographie : a bayesian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'99 Symposium France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS'99 MTS/IEEE Riding the Crest into the 21st Century. Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Seattle, États-Unis. pp.1587 - 1590, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS.1999.800243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143385v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the offset parameters of a mixture in the Fourier domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vaton</w:t>
+                <w:t xml:space="preserve">Détection et suivi de trajets multiples en tomographie acoustique océanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP'99 (IEEE international conference on acoustics, speech and signal processing)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI'99 Symposium France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Vannes, France. pp.375 - 378</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146172v1</w:t>
+                <w:t xml:space="preserve">hal-02143385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation d'un mélange de lois décalées dans le domaine de fourier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Estimating the offset parameters of a mixture in the Fourier domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXèmes journées de la statistique, ENSAI, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP'99 (IEEE international conference on acoustics, speech and signal processing)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1999, Phoenix, États-Unis. pp.1553 - 1556, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.1999.756282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179692v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Adaptive Eigenvalue Decomposition : A maximum likehihood approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Riou</w:t>
+                <w:t xml:space="preserve">Estimation d'un mélange de lois décalées dans le domaine de fourier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE on ICASSP-97</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1997, Munich, Allemagne. pp.3565 - 3568</w:t>
+              <w:t xml:space="preserve">XXXèmes journées de la statistique, ENSAI, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150369v1</w:t>
+                <w:t xml:space="preserve">hal-02179692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fast Adaptive Eigenvalue Decomposition : A maximum likehihood approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE on ICASSP-97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, Munich, Allemagne. pp.3565 - 3568</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multi-channel linear predictive coding of audio signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSPEECH '95 : fourth european conference on speech communication and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Madrid, Spain. pp.53 - 56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23833,153 +23941,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Signal Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement du signal aléatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, pp.296, 2000, 2-287-59698-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23989,245 +24097,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband In-Home Statistics and Stochastic Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Schwager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel M. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehan Hashmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIMO Power Line Communications: Narrow and Broadband Standards, EMC, and Advanced Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.123 - 165, 2014, Series: Devices, Circuits, and Systems, 978-1-4665-5752-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the apparent self-similarity of the broadband traffic due to non stationarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayri Korezlioglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATM Networks : Performance Modelling and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24237,130 +24345,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive sampling for online learning spectral properties of networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Abdullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yezekael Hayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24370,78 +24478,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind equalization based on pdf distance criteria and performance analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhaila Fki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24453,599 +24561,599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud). 2013, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radars FMCW pour l'aide à la conduite automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Bazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Bodereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Dépt. Micro-Ondes (Institut Mines-Télécom-Télécom Bretagne-UEB); Autocruise (Autocruise); Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud). 2010, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude du développement de nouveaux moyens d'exploration géophysiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noomane Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noomane Drissi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 2007, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déconvolution aveugle de signaux sismiques multi-tirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noomane Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rabaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Fromy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noomane Drissi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 2006, pp.43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaboration à l'étude de nouveaux moyens d'exploration géophysiques : traitement multi-tirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benayad Nsiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 2005, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaboration à l'étude du développement de nouveaux moyens d'exploration géophysique: déconvolution aveugle de traces sismiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benayad Nsiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annulation des interférences d'accès multiple pour le système UMTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25057,446 +25165,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes bayésiennes pour l'estimation de temps de retard en tomographie acoustique océanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection simultanée des balises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de temps de retard en tomographie acoustique océanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des performances de turbo codes avec les limites théoriques de Shannon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographie acoustique sous-marine par petits fonds : résultats et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25506,105 +25614,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques problèmes de modélisation et d'estimation en traitement du signal aléatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Télécom Bretagne, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01295210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId508"/>
+      <w:footerReference w:type="default" r:id="rId509"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -25672,51 +25780,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B2FBF281"/>
+    <w:nsid w:val="F66B999A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25903,51 +26011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-chonavel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3406-0426" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030666902" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594159v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Quyen Pham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E Cohen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2303.17992" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05589394v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Ouchikh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil A&#239;ssa-El-Bey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Djeddou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2026.106134" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694737v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Frog&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Granero-Belinchon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110160v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0285208" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904761v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mercier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faisan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908148v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Huy Pham" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabaste" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bosse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taes.2024.3503560" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04155866v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.5579" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04156466v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahran Hajji" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2023.109182" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04229160v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2023.104234" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04095667v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2023.102091" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03765659v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cmu2.12469" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329874v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paviet-Salomon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dorffer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2021.3109432" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902533v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Khaldi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Turki Hadj-Alouane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Komaty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2020.102770" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326926v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouchet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Aben" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper den Hertog" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2968380" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084293v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Phuc-Hung Thai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poullin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2897031" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857738v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Belzarena" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Amigo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-018-9464-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084333v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Emmetiere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cristol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie G&#233;hant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2019.2899968" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770936v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Meziane Bentahar Meziane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belouchrani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-018-0635-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01855927v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5040982" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449035v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasteur Poda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Marie-Yves Tapsoba" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.4348" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656403v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Conan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5009449" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574682v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dreano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tandeo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pulido" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujemaa Ait-El-Fquih" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3048" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528702v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjah Touati" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tatkeu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Rivenq" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin El Hillali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2016.0153" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291285v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Alexandru Saucan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sintes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Caillec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2504349" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610134v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.2017.00004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375921v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nh&#226;n Vo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Siohan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2016.2521358" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611021v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4967506" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213558v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2014.0450" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213613v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.1092" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164545v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2432676" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197396v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2015.2424890" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010007v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2014.031614.130660" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088196v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cexus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.05.022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083647v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalek Bouchikhi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Boudraa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2014.120202" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066408v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaila Fki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Messai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.02.009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807498v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mounir Abdelaziz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Hamadouche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818033v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torr&#233;sani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-013-0433-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704168v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salzenstein" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11045-012-0179-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942436v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Labed" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2539" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMH73R0K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739694v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Llort Pujol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archie T. Morrison" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daniel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4031/MTSJ.46.2.4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739603v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Godoy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rosec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2011.2177820" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668157v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Larroca" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.799" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V5PC1VHW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945376v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehan Hashmat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pagani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zeddam" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2012.2207744" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704169v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bazzi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galaup" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110031" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C32237A414DFC763337E0DA966AAA91D20207716/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704173v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-176" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472689v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Minaoui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benayad Nsiri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449699v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boudraa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benramdane" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115138v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118930v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noomane Drissi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/790607" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115132v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.888060" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115139v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nouze" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2007.899408" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862129v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Housseini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127825v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2003.816683" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128194v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Champagne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Riou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(02)00417-6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XM7GQH0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862128v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ammar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310316v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Por&#233;e" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316822v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143035v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degerine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148195v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05476207v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125207v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300089v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Torre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigael Taylor" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Rozel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05272935v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05123093v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Nhat Huynh" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904724v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778707v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04588687v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacerredine Lassami" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2024-Spring62846.2024.10683167" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757264v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715229" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04698833v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECOM61498.2024.10881413" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694770v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04152876v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION52260.2023.10224179" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04152869v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2351548.2023.10149715" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04154314v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Ghandi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking57963.2023.10186416" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04154205v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04152866v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161325v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320066" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04217810v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF59524.2023.10477013" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04154498v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372897v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR54928.2023.10371059" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04080284v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP53291.2023.10207981" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04154351v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775558v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM55787.2022.9964607" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03685638v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03647577v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS54207.2022.9789871" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03552260v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747191" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713491v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02974433v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413713" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975473v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902490v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054365" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240218v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paviet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0096" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300968v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845296" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010099v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04166199v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614297v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Phuc Hung Thai" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2017.7944320" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614299v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611549v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emmetiere" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gehant Pernot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4989130" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548351v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNCW.2017.7919077" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511453v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAT.2017.7889173" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611031v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312001v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Bakkali" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Tonello" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487070v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapsoba Theodore" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487063v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292756v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2015.7417205" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214328v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188852v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2015.7158029" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197420v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2015.7147622" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624809v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250640v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362859" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214333v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188847v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243212v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243191v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611535v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4934068" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172406v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026179" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057136v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174939v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865163v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Trubuil" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Gall" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-TAIPEI.2014.6964330" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213623v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060452" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009988v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tlich" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2014.6812326" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009997v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2014.6812320" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213638v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960340v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Bergen.2013.6608125" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903893v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960159v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918275v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903900v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00860130v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946823v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666184" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786948v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-YEOSU.2012.6263458" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087195v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bouttard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924476v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2012.6201292" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787096v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2012.6404982" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801091v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouttard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945402v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Yeosu.2012.6263500" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626509v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725203v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797543v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2011.5764423" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626514v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarab Tay" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maussang" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coatanhay" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486750v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486751v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559213v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488717v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gueriot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725662v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725144v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Cherchar" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725143v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725505v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486744v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vincent" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486746v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torresani" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Turki" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954237v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488711v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281248v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498381v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineddine Bouhroum" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498449v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760844v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498328v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Bodereau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399375" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498460v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446338v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghayath El Haj Shhade" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399354" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498439v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Samaali" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498445v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282865v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Deloff" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527606v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Casas Hernandez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771219v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960207" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118494v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115143v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120823v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120939v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Brahim" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134554v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498386v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSKOBE.2008.4531012" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518596v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchikhi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121639v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121695v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121225v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122076v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vincent" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121233v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122129v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122610v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660037" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124351v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125269v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125249v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2005.1513191" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125222v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125692v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125146v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Bracamontes del Toro" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Goron" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125157v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Toutain" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lattard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perrot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127697v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127440v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127614v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127488v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126967v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik En Najjary" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127572v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127715v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127584v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504195v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128466v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128686v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128223v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128364v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128234v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128257v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128322v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865037v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128825v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1199504" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128407v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862124v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129821v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864708v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2001.944054" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864828v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2001.923879" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138382v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Por&#233;e" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138811v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139456v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141865v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141163v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2000.861866" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139360v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146209v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Terre" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.1999.800243" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143385v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146172v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1999.756282" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179692v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150369v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159358v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129139v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142605v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057005v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schwager" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Schneider" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115135v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayri Korezlioglu" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04271546v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdullah" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836795v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185681v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115141v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115133v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fromy" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115137v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115140v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862126v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115134v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862131v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115145v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115131v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115136v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01295210v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-chonavel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3406-0426" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030666902" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05589394v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Ouchikh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil A&#239;ssa-El-Bey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Djeddou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2026.106134" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594159v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Quyen Pham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E Cohen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2303.17992" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904761v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mercier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faisan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694737v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Frog&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Granero-Belinchon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110160v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0285208" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908148v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Huy Pham" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabaste" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bosse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taes.2024.3503560" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04155866v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.5579" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04156466v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahran Hajji" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2023.109182" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04229160v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2023.104234" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04095667v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2023.102091" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03765659v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cmu2.12469" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329874v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paviet-Salomon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dorffer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2021.3109432" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326926v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouchet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Aben" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper den Hertog" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2968380" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902533v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Khaldi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Turki Hadj-Alouane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Komaty" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2020.102770" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084293v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Phuc-Hung Thai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poullin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2897031" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857738v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Belzarena" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Amigo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-018-9464-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084333v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Emmetiere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cristol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie G&#233;hant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2019.2899968" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449035v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasteur Poda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Marie-Yves Tapsoba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.4348" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770936v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Meziane Bentahar Meziane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belouchrani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-018-0635-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01855927v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5040982" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528702v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjah Touati" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tatkeu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Rivenq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin El Hillali" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2016.0153" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Conan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5009449" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574682v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dreano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tandeo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pulido" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujemaa Ait-El-Fquih" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3048" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611021v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4967506" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291285v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Alexandru Saucan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sintes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Caillec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2504349" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610134v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.2017.00004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375921v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nh&#226;n Vo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Siohan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2016.2521358" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164545v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2432676" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197396v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2015.2424890" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213558v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2014.0450" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213613v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.1092" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066408v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaila Fki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Messai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.02.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010007v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2014.031614.130660" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088196v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cexus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.05.022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083647v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalek Bouchikhi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Boudraa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2014.120202" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807498v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mounir Abdelaziz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Hamadouche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704168v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salzenstein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11045-012-0179-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818033v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torr&#233;sani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-013-0433-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942436v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Labed" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2539" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMH73R0K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704169v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bazzi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galaup" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110031" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C32237A414DFC763337E0DA966AAA91D20207716/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739694v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Llort Pujol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archie T. Morrison" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daniel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4031/MTSJ.46.2.4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739603v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Godoy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rosec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2011.2177820" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668157v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Larroca" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.799" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V5PC1VHW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945376v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehan Hashmat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pagani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zeddam" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2012.2207744" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704173v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-176" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472689v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Minaoui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benayad Nsiri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449699v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boudraa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benramdane" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118930v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noomane Drissi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/790607" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115138v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115132v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.888060" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115139v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nouze" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2007.899408" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862129v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Housseini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127825v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2003.816683" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128194v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Champagne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Riou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(02)00417-6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XM7GQH0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862128v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ammar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310316v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Por&#233;e" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316822v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143035v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degerine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148195v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05476207v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05621870v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05123093v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Nhat Huynh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05272935v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125207v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300089v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Torre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigael Taylor" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Rozel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778707v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904724v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04588687v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacerredine Lassami" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2024-Spring62846.2024.10683167" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757264v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715229" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04698833v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECOM61498.2024.10881413" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694770v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04080284v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP53291.2023.10207981" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04154351v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Ghandi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04152876v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION52260.2023.10224179" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04152869v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2351548.2023.10149715" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04154314v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking57963.2023.10186416" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04152866v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04154205v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161325v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320066" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04154498v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04217810v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF59524.2023.10477013" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372897v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR54928.2023.10371059" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713491v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03685638v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775558v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM55787.2022.9964607" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03647577v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS54207.2022.9789871" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03552260v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747191" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975473v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02974433v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413713" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902490v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054365" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240218v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paviet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0096" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300968v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845296" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010099v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04166199v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611549v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emmetiere" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gehant Pernot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4989130" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614297v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Phuc Hung Thai" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2017.7944320" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614299v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548351v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNCW.2017.7919077" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511453v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAT.2017.7889173" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611031v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312001v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Bakkali" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Tonello" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487070v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapsoba Theodore" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487063v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611535v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4934068" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188852v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2015.7158029" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214328v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292756v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2015.7417205" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197420v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2015.7147622" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624809v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250640v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362859" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214333v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188847v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243212v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243191v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213638v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172406v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026179" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865163v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Trubuil" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Gall" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-TAIPEI.2014.6964330" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174939v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057136v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213623v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060452" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009988v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tlich" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2014.6812326" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009997v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2014.6812320" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946823v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666184" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960340v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Bergen.2013.6608125" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918275v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960159v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903893v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903900v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00860130v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945402v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Yeosu.2012.6263500" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786948v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-YEOSU.2012.6263458" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087195v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bouttard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labat" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924476v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2012.6201292" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787096v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2012.6404982" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801091v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouttard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labat" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725203v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797543v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2011.5764423" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626509v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626514v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarab Tay" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maussang" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coatanhay" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488711v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954237v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486744v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vincent" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486750v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486751v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488717v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gueriot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725662v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725144v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Cherchar" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725143v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725505v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559213v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486746v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torresani" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Turki" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118494v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498381v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineddine Bouhroum" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281248v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760844v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498460v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498328v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Bodereau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399375" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498449v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446338v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghayath El Haj Shhade" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399354" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498439v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Samaali" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498445v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282865v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Deloff" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527606v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Casas Hernandez" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771219v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960207" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498386v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSKOBE.2008.4531012" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518596v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchikhi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115143v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120823v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120939v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Brahim" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134554v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121639v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121695v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121225v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122076v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vincent" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121233v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122129v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122610v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660037" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124351v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125157v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Goron" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Bracamontes del Toro" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Toutain" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lattard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perrot" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125269v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125222v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125249v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2005.1513191" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125692v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125146v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504195v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127697v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127440v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127715v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127584v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik En Najjary" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127614v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127572v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127488v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126967v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865037v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128825v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1199504" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128407v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128466v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128686v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128223v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128364v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128234v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128257v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128322v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862124v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129821v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864828v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2001.923879" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864708v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2001.944054" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138382v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Por&#233;e" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138811v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139456v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141865v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141163v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2000.861866" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139360v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146209v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Terre" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.1999.800243" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143385v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146172v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1999.756282" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179692v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150369v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159358v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129139v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142605v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057005v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schwager" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Schneider" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115135v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayri Korezlioglu" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04271546v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdullah" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836795v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185681v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115141v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115133v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fromy" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115137v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115140v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862126v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115134v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862131v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115145v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115131v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115136v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01295210v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>