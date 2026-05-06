--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -1229,407 +1229,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new load-bearing stone construction method: digital modeling and construction of two prefabricated freestone walls</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roberta Zarcone</w:t>
+                <w:t xml:space="preserve">Advancing raw earth reinforcement for 3D printed architecture - Durability assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ola Nashed Kabalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ciblac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloqui.AT.e 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700441v1</w:t>
+                <w:t xml:space="preserve">hal-04682610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale en compression/cisaillement de triplets en pierre à joint courbe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robert Leroy</w:t>
+                <w:t xml:space="preserve">A new load-bearing stone construction method: digital modeling and construction of two prefabricated freestone walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marios Vekinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Zarcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ciblac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Colloqui.AT.e 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429963v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing raw earth reinforcement for 3D printed architecture - Durability assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ola Nashed Kabalan</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale en compression/cisaillement de triplets en pierre à joint courbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Vergonjeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ciblac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloqui.AT.e 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682610v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pierre autrement : nouvelles approches pour le renouveau de la filière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Zarcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ciblac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marios Vekinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2132,209 +2132,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interactive tool for historic masonry buildings stability studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les théories de la statique graphique revisitées par les approches numériques. De l’évaluation structurale paramétrique à la morphogénèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ciblac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Guéna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Brick/Block Masonry Conference (17th IB2MaC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Kracow, Poland. pp.199-206, </w:t>
+              <w:t xml:space="preserve">SCAN’20 - 9e Séminaire de Conception Architecturale Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Bruxelles, Belgique. pp.01003, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9781003098508-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20208201003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256463v1</w:t>
+                <w:t xml:space="preserve">hal-04256756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les théories de la statique graphique revisitées par les approches numériques. De l’évaluation structurale paramétrique à la morphogénèse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An interactive tool for historic masonry buildings stability studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nougayrède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ciblac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guéna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCAN’20 - 9e Séminaire de Conception Architecturale Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Bruxelles, Belgique. pp.01003, </w:t>
+              <w:t xml:space="preserve">17th International Brick/Block Masonry Conference (17th IB2MaC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Kracow, Poland. pp.199-206, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20208201003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/9781003098508-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256756v1</w:t>
+                <w:t xml:space="preserve">hal-04256463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil interactif pour étudier la stabilité des maçonneries patrimoniales</w:t>
               </w:r>
@@ -2465,437 +2465,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross curves of stability for drystone retaining wall design</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de la stabilité des dômes maçonnés à l’aide de la méthode des réseaux de forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ciblac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C O'Neill</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Fantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IB²MAC - 16th International Brick and Block Masonry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Padoue, Italy. 7p</w:t>
+              <w:t xml:space="preserve">Deuxième Congrès francophone d’histoire de la construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Analyse des Formes (LAF); Archéométrie et Archéologie (ARAR); Laboratoire de Recherche Historique Rhône-Alpes (LARHRA), Jan 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367512v1</w:t>
+                <w:t xml:space="preserve">hal-04994936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la stabilité des dômes maçonnés à l’aide de la méthode des réseaux de forces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross curves of stability for drystone retaining wall design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ciblac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathias Fantin</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C O'Neill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième Congrès francophone d’histoire de la construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Analyse des Formes (LAF); Archéométrie et Archéologie (ARAR); Laboratoire de Recherche Historique Rhône-Alpes (LARHRA), Jan 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">IB²MAC - 16th International Brick and Block Masonry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Padoue, Italy. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994936v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rediscovering Durand-Dlaye’s method using force network method implemented for construction history</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MONUMENTUM: Digital modelling and data management for the conservation of masonry structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bagnéris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ciblac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Congress on Construction History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Construction History Society of America (CHSA), Jun 2015, Chicago, United States</w:t>
+              <w:t xml:space="preserve">ICOMOS International Symposium "Heritage and Landscape as Human Values"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994953v1</w:t>
+                <w:t xml:space="preserve">hal-04995057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MONUMENTUM: Digital modelling and data management for the conservation of masonry structures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rediscovering Durand-Dlaye’s method using force network method implemented for construction history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ciblac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOMOS International Symposium "Heritage and Landscape as Human Values"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Fifth International Congress on Construction History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Construction History Society of America (CHSA), Jun 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995057v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de modélisation paramétrique d’une maquette physique évolutive</w:t>
               </w:r>
@@ -4071,51 +4071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ciblac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanda Lasciarrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marios Vekinis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4223,51 +4223,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6643E0B3"/>
+    <w:nsid w:val="268617AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4454,51 +4454,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-ciblac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9114-1439" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179982265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255015v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Barsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Barsotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bennati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ciblac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2022.2101159" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594235v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Nashed Kabalan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marceau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02393-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729170v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nougayrede" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;na" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMRI.2022.119860" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257059v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fantin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brocato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2018.13.657" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446784v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0266351116661814" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257080v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257085v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Block" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ochsendorf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.08.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK46CVJD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517585v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700556v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73314-7_11" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Taforel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morenon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Kauffmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700441v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Vekinis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Zarcone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vergonjeanne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Leroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682610v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lewandowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255127v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463176v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Couton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466950v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Nashed NASHED KABALAN" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690375v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681791v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003173434-146" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256463v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003098508-25" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256756v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208201003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256891v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257068v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367512v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Colas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Morel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C O'Neill" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994936v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994953v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995057v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevrier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001601v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Autran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896497v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301099v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Mohkam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Esfehani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431407v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coureau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068842v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hussein Abouelkheir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891760v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Morel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891772v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256286v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582307v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582293v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582310v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580836v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Lasciarrea" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-ciblac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9114-1439" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179982265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255015v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Barsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Barsotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bennati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ciblac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2022.2101159" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594235v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Nashed Kabalan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marceau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02393-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729170v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nougayrede" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;na" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMRI.2022.119860" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257059v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fantin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brocato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2018.13.657" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446784v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0266351116661814" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257080v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257085v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Block" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ochsendorf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.08.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK46CVJD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517585v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700556v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73314-7_11" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Taforel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morenon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Kauffmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682610v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700441v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Vekinis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Zarcone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429963v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vergonjeanne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lewandowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255127v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463176v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Couton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466950v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Nashed NASHED KABALAN" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690375v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681791v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003173434-146" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256756v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208201003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256463v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003098508-25" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256891v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257068v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994936v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367512v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Colas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Morel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C O'Neill" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995057v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994953v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001601v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Autran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896497v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301099v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Mohkam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Esfehani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431407v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coureau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068842v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hussein Abouelkheir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891760v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Morel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891772v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256286v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582307v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582293v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582310v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580836v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Lasciarrea" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>