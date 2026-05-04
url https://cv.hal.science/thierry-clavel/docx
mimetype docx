--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -2799,287 +2799,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutational analysis of the &amp;lt;em&amp;gt;Escherichia col&amp;lt;/em&amp;gt;i K-12 TolA N-terminal region and characterization of its TolQ-interacting domain by genetic suppression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TolB protein of &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; K-12 interacts with the outer membrane peptidoglycan-associated proteins Pal, Lpp and OmpA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vianney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Portalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lazzaroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 180 (24), pp.6433-6439. </w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 29 (1), pp.359-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.184.16.4620-4625.2002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.1998.00945.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02698207v1</w:t>
+                <w:t xml:space="preserve">hal-02696605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TolB protein of &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; K-12 interacts with the outer membrane peptidoglycan-associated proteins Pal, Lpp and OmpA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutational analysis of the &amp;lt;em&amp;gt;Escherichia col&amp;lt;/em&amp;gt;i K-12 TolA N-terminal region and characterization of its TolQ-interacting domain by genetic suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Clavel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vianney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Portalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lazzaroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 29 (1), pp.359-367. </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 180 (24), pp.6433-6439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.1998.00945.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.184.16.4620-4625.2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696605v1</w:t>
+                <w:t xml:space="preserve">hal-02698207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4659,51 +4659,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921272v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rousset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chateau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03088006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Davoine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Gall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107961" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060910v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duport" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198802001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Gu&#233;rin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dargaignaratz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.05.011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581620v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2017.01.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602612v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Thorsen R&#248;nning" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2017.02.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Guerin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Broussolle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Nguyen The" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2016.05.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315073v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M. S. Dupont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Oriol-Gagnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/356928" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329128v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Sarrau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.09.019" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4V1Q5K4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zwickel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Despres" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2013.04.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ9SGP3T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329490v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. de Sarrau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clert&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Carlin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330279v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Laouami" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Messaoudi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alberto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00024-11" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2009.11.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204240v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.10.024" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDSX8DPR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Ouhib-Jacobs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lindley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04254.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664034v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen-The" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03410.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Ouhib" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-006-0094-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X8X3TVTJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416283v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clavel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fallani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levenez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676018v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lairon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen-The" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676821v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Jobin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698883v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choma" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dominguez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Razafindramboa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soumille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698207v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vianney" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Portalier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lazzaroni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.184.16.4620-4625.2002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696605v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1998.00945.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626826v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604557v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604746v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603496v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332854v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604941v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601753v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Sarrau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603724v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335850v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Brillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742234v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335861v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921272v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rousset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chateau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03088006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Davoine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Gall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107961" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060910v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duport" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198802001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Gu&#233;rin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dargaignaratz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Broussolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.05.011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581620v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2017.01.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602612v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Thorsen R&#248;nning" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2017.02.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Guerin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Broussolle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Nguyen The" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2016.05.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315073v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M. S. Dupont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Oriol-Gagnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/356928" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329128v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Sarrau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.09.019" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4V1Q5K4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zwickel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Despres" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2013.04.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ9SGP3T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329490v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. de Sarrau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clert&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Carlin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330279v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Laouami" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Messaoudi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alberto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00024-11" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2009.11.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204240v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.10.024" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDSX8DPR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Ouhib-Jacobs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lindley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04254.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664034v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen-The" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03410.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Ouhib" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-006-0094-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X8X3TVTJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416283v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clavel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fallani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levenez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676018v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lairon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen-The" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676821v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Jobin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698883v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choma" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dominguez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Razafindramboa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soumille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696605v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vianney" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Portalier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lazzaroni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1998.00945.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698207v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.184.16.4620-4625.2002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626826v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604557v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604746v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603496v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332854v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604941v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601753v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Sarrau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603724v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335850v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Brillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742234v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335861v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>