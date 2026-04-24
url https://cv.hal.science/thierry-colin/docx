--- v0 (2026-03-19)
+++ v1 (2026-04-24)
@@ -805,168 +805,142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études « Transmission des savoir-faire traditionnels »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Périgueux, France</w:t>
+              <w:t xml:space="preserve">XIV Colloque Internationale AGECSO -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Lac Chambon en Auvergne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03362311v1</w:t>
+                <w:t xml:space="preserve">halshs-03362320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transmission des compétences analysée comme une routine organisationnelle : le cas d’une cristallerie.</w:t>
+                <w:t xml:space="preserve">Investir et développer les RH : les enjeux dans les domaines de la formation et de la gestion des compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV Colloque Internationale AGECSO -</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Lac Chambon en Auvergne, France</w:t>
+              <w:t xml:space="preserve">Symposium "Les Grands courants en GRH" 32ème congrès de l’AGRH,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03362320v1</w:t>
+                <w:t xml:space="preserve">hal-03544994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages des robots collaboratifs dans l’industrie : quelles mutations en termes de travail et de compétences ?</w:t>
               </w:r>
@@ -1028,96 +1002,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03364153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investir et développer les RH : les enjeux dans les domaines de la formation et de la gestion des compétences</w:t>
+                <w:t xml:space="preserve">La transmission des compétences analysée comme une routine organisationnelle : le cas d’une cristallerie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium "Les Grands courants en GRH" 32ème congrès de l’AGRH,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’études « Transmission des savoir-faire traditionnels »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Périgueux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544994v1</w:t>
+                <w:t xml:space="preserve">halshs-03362311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmission des compétences analysée comme une routine organisationnelle : le cas d’une cristallerie</w:t>
               </w:r>
@@ -1261,614 +1261,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employabilité, production et transmission des compétences</w:t>
+                <w:t xml:space="preserve">Rémunération et gestion des compétences : une nécessaire mise en perspective organisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude multidisciplinaire Mutations et employabilité : enjeux, déterminants, responsabilités, Chaire Mutations Anticipations Innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque La rémurénation du travail : Enjeux de gestion et débats de société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518275v1</w:t>
+                <w:t xml:space="preserve">hal-02518306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employabilité, production et transmission des compétences</w:t>
+                <w:t xml:space="preserve">Le transfert des compétences des opérateurs dans un contexte innovant : Une étude de cas dans le secteur aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Noël</w:t>
+                <w:t xml:space="preserve">Fabien Meier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium « Gouvernance d’entreprise et relation d’emploi : une question de dialogue social 30ème Congrès AGRH</w:t>
+              <w:t xml:space="preserve">30ème Congrès AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518285v1</w:t>
+                <w:t xml:space="preserve">hal-02511604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réforme de la Formation Professionnelle Continue : Un véritable Big Bang ?</w:t>
+                <w:t xml:space="preserve">Employabilité, production et transmission des compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Humanum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Symposium « Gouvernance d’entreprise et relation d’emploi : une question de dialogue social 30ème Congrès AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518312v1</w:t>
+                <w:t xml:space="preserve">hal-02518285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can competences management tools modify production routines according to an innovation strategy?</w:t>
+                <w:t xml:space="preserve">Réforme de la Formation Professionnelle Continue : Un véritable Big Bang ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "innovation, créativité et compétences", Organisée par le LEST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Conférence Humanum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511606v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils de gestion des compétences dans le secteur industriel</w:t>
+                <w:t xml:space="preserve">Employabilité, production et transmission des compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude : Usage(s) des outils de gestion et transformation(s) des organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude multidisciplinaire Mutations et employabilité : enjeux, déterminants, responsabilités, Chaire Mutations Anticipations Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02518300v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le transfert des compétences des opérateurs dans un contexte innovant : Une étude de cas dans le secteur aéronautique</w:t>
+                <w:t xml:space="preserve">How can competences management tools modify production routines according to an innovation strategy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grasser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Meier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Congrès AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "innovation, créativité et compétences", Organisée par le LEST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511604v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémunération et gestion des compétences : une nécessaire mise en perspective organisationnelle</w:t>
+                <w:t xml:space="preserve">Les outils de gestion des compétences dans le secteur industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque La rémurénation du travail : Enjeux de gestion et débats de société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude : Usage(s) des outils de gestion et transformation(s) des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518306v1</w:t>
+                <w:t xml:space="preserve">hal-02518300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Competency Management Tools Can Influence Routines in Workshops Depending on New Strategic Intent?</w:t>
               </w:r>
@@ -1930,398 +1930,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competency Management Tools and Firm Strategy: the Case of a Foundry Company</w:t>
+                <w:t xml:space="preserve">Dynamique des routines, outils de gestion RH et stratégie de l'entreprise: le cas d'une entreprise de fonderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">XXVIème Conférence Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511612v1</w:t>
+                <w:t xml:space="preserve">hal-02511615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le territoire : quelle alternative pour le DRH ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rôle de la fonction RH et des instruments de gestion RH dans la pratique stratégique : le cas fonderie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIII° congrès de l'Association francophone de Gestion des Ressources Humaines</w:t>
+              <w:t xml:space="preserve">XXVIIème Congrès AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088682v1</w:t>
+                <w:t xml:space="preserve">hal-02511611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des routines, outils de gestion RH et stratégie de l'entreprise: le cas d'une entreprise de fonderie</w:t>
+                <w:t xml:space="preserve">Competency Management Tools and Firm Strategy: the Case of a Foundry Company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIème Conférence Internationale de Management Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">EURAM conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511615v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la fonction RH et des instruments de gestion RH dans la pratique stratégique : le cas fonderie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le territoire : quelle alternative pour le DRH ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème Congrès AGRH</w:t>
+              <w:t xml:space="preserve">XXVIII° congrès de l'Association francophone de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511611v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire : de nouvelles opportunités pour la fonction RH ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème rencontre sur la prospective des métiers : Quelles configurations RH demain ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2340,191 +2340,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel rôle pour les instruments de gestion dans la production d’une compétence collective ?</w:t>
+                <w:t xml:space="preserve">Le travail des managers de proximité comme échange social : une analyse à partir de trois organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Colloque International GeCSO (Gestion des Connaissances dans la Société et les Organisations): Dynamiques cognitives et transformations sociétales : Comment se forment les connaissances et où nous conduisent-elles ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d’Économie et de Sociologie du Travail, UMR CNRS; AGeCSO, L’Association pour la Gestion des Connaissances dans la Société et les Organisations; Telecom, école de management; Laboratoire CNRS d’Economie et de Sociologie du Travail, Jun 2014, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">25 ème congrès de l’AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Association Francophone de Gestion des Ressources Humaines, Nov 2014, Chester, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01376698v1</w:t>
+                <w:t xml:space="preserve">hal-01374548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail des managers de proximité comme échange social : une analyse à partir de trois organisations</w:t>
+                <w:t xml:space="preserve">Quel rôle pour les instruments de gestion dans la production d’une compétence collective ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ème congrès de l’AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGRH, Association Francophone de Gestion des Ressources Humaines, Nov 2014, Chester, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">7e Colloque International GeCSO (Gestion des Connaissances dans la Société et les Organisations): Dynamiques cognitives et transformations sociétales : Comment se forment les connaissances et où nous conduisent-elles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Économie et de Sociologie du Travail, UMR CNRS; AGeCSO, L’Association pour la Gestion des Connaissances dans la Société et les Organisations; Telecom, école de management; Laboratoire CNRS d’Economie et de Sociologie du Travail, Jun 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374548v1</w:t>
+                <w:t xml:space="preserve">hal-01376698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques RH peuvent-elles participer à la construction des Compétences Clés ?Une réflexion conceptuelle et une étude de cas sur le rôle de la formation</w:t>
               </w:r>
@@ -2865,51 +2865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Oiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Meier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Global Human Resource Management Casebook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Routledge, pp.12-20, 2023, 9781003307099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3055,51 +3055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Meier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Schmidt Géraldine; Noël Florent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Employabilité et mutations industrielles - Entre trajectoires individuelles et projet organisationnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE éditions, 2022, 978-1-78405-808-1</w:t>
@@ -3210,51 +3210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Transmission of Skills to the Concept of Competence: Lessons from a Case Study in the Aerospace Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3395,51 +3395,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ancrage territorial des DRH et de leurs actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nobile, D.; Marin, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management de la dynamique territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN, 2017</w:t>
@@ -4073,51 +4073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire : de nouvelles opportunités pour la fonction RH ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5413,51 +5413,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05496793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05158326v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383869v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713863v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315465v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Stich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04223433v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gurtner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224396v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817283v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362311v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lambert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362320v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364153v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544994v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545011v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518275v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518285v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518312v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511606v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518300v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511604v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Meier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518306v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511608v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511612v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088682v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mercier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511615v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511611v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511626v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376698v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01374548v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458038v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05244823v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.674vffngg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713853v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003307099-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103218v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032111v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020196v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.oiry.2021.01.0148" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019936v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511560v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511561v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562885v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01619843v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562934v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146593v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cavestro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809432v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Ryck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315500v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.153.0021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537602v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.095.0107" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.012.0075" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369249v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.233.55-71" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-LJFFVRF2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380658v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012536ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435794v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182502v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511559v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Pedon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546987v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bares" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornolti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Assens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bancel-Charensol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=21186" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nosbonne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dalmasso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351601v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Balzani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bary" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dufour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777010v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN20017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05496793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05158326v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383869v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713863v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315465v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Stich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04223433v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gurtner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224396v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817283v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lambert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544994v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364153v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362311v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545011v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518306v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511604v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Meier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518285v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518312v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511606v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518300v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511608v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511612v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088682v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mercier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511626v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01374548v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458038v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05244823v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.674vffngg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713853v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003307099-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103218v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032111v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020196v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.oiry.2021.01.0148" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019936v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511560v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511561v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562885v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01619843v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562934v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146593v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cavestro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809432v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Ryck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315500v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.153.0021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537602v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.095.0107" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.012.0075" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369249v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.233.55-71" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-LJFFVRF2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380658v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012536ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435794v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182502v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511559v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Pedon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546987v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bares" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornolti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Assens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bancel-Charensol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=21186" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nosbonne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dalmasso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351601v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Balzani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bary" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dufour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777010v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN20017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>