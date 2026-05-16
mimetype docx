--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -805,142 +805,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV Colloque Internationale AGECSO -</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Lac Chambon en Auvergne, France</w:t>
+              <w:t xml:space="preserve">Journées d’études « Transmission des savoir-faire traditionnels »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Périgueux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03362320v1</w:t>
+                <w:t xml:space="preserve">halshs-03362311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investir et développer les RH : les enjeux dans les domaines de la formation et de la gestion des compétences</w:t>
+                <w:t xml:space="preserve">La transmission des compétences analysée comme une routine organisationnelle : le cas d’une cristallerie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium "Les Grands courants en GRH" 32ème congrès de l’AGRH,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">XIV Colloque Internationale AGECSO -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Lac Chambon en Auvergne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544994v1</w:t>
+                <w:t xml:space="preserve">halshs-03362320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages des robots collaboratifs dans l’industrie : quelles mutations en termes de travail et de compétences ?</w:t>
               </w:r>
@@ -1002,122 +1028,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03364153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transmission des compétences analysée comme une routine organisationnelle : le cas d’une cristallerie.</w:t>
+                <w:t xml:space="preserve">Investir et développer les RH : les enjeux dans les domaines de la formation et de la gestion des compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études « Transmission des savoir-faire traditionnels »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Périgueux, France</w:t>
+              <w:t xml:space="preserve">Symposium "Les Grands courants en GRH" 32ème congrès de l’AGRH,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03362311v1</w:t>
+                <w:t xml:space="preserve">hal-03544994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmission des compétences analysée comme une routine organisationnelle : le cas d’une cristallerie</w:t>
               </w:r>
@@ -1261,204 +1261,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémunération et gestion des compétences : une nécessaire mise en perspective organisationnelle</w:t>
+                <w:t xml:space="preserve">Employabilité, production et transmission des compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque La rémurénation du travail : Enjeux de gestion et débats de société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Symposium « Gouvernance d’entreprise et relation d’emploi : une question de dialogue social 30ème Congrès AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518306v1</w:t>
+                <w:t xml:space="preserve">hal-02518285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le transfert des compétences des opérateurs dans un contexte innovant : Une étude de cas dans le secteur aéronautique</w:t>
+                <w:t xml:space="preserve">Réforme de la Formation Professionnelle Continue : Un véritable Big Bang ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Meier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Congrès AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Conférence Humanum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511604v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employabilité, production et transmission des compétences</w:t>
               </w:r>
@@ -1466,409 +1453,422 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium « Gouvernance d’entreprise et relation d’emploi : une question de dialogue social 30ème Congrès AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude multidisciplinaire Mutations et employabilité : enjeux, déterminants, responsabilités, Chaire Mutations Anticipations Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518285v1</w:t>
+                <w:t xml:space="preserve">hal-02518275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réforme de la Formation Professionnelle Continue : Un véritable Big Bang ?</w:t>
+                <w:t xml:space="preserve">How can competences management tools modify production routines according to an innovation strategy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Humanum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "innovation, créativité et compétences", Organisée par le LEST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02518312v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employabilité, production et transmission des compétences</w:t>
+                <w:t xml:space="preserve">Les outils de gestion des compétences dans le secteur industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude multidisciplinaire Mutations et employabilité : enjeux, déterminants, responsabilités, Chaire Mutations Anticipations Innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude : Usage(s) des outils de gestion et transformation(s) des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02518275v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can competences management tools modify production routines according to an innovation strategy?</w:t>
+                <w:t xml:space="preserve">Le transfert des compétences des opérateurs dans un contexte innovant : Une étude de cas dans le secteur aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Meier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "innovation, créativité et compétences", Organisée par le LEST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">30ème Congrès AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511606v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils de gestion des compétences dans le secteur industriel</w:t>
+                <w:t xml:space="preserve">Rémunération et gestion des compétences : une nécessaire mise en perspective organisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude : Usage(s) des outils de gestion et transformation(s) des organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque La rémurénation du travail : Enjeux de gestion et débats de société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518300v1</w:t>
+                <w:t xml:space="preserve">hal-02518306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Competency Management Tools Can Influence Routines in Workshops Depending on New Strategic Intent?</w:t>
               </w:r>
@@ -1930,398 +1930,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des routines, outils de gestion RH et stratégie de l'entreprise: le cas d'une entreprise de fonderie</w:t>
+                <w:t xml:space="preserve">Competency Management Tools and Firm Strategy: the Case of a Foundry Company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIème Conférence Internationale de Management Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">EURAM conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511615v1</w:t>
+                <w:t xml:space="preserve">hal-02511612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la fonction RH et des instruments de gestion RH dans la pratique stratégique : le cas fonderie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le territoire : quelle alternative pour le DRH ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème Congrès AGRH</w:t>
+              <w:t xml:space="preserve">XXVIII° congrès de l'Association francophone de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511611v1</w:t>
+                <w:t xml:space="preserve">hal-02088682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competency Management Tools and Firm Strategy: the Case of a Foundry Company</w:t>
+                <w:t xml:space="preserve">Dynamique des routines, outils de gestion RH et stratégie de l'entreprise: le cas d'une entreprise de fonderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">XXVIème Conférence Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511612v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le territoire : quelle alternative pour le DRH ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rôle de la fonction RH et des instruments de gestion RH dans la pratique stratégique : le cas fonderie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIII° congrès de l'Association francophone de Gestion des Ressources Humaines</w:t>
+              <w:t xml:space="preserve">XXVIIème Congrès AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088682v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire : de nouvelles opportunités pour la fonction RH ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème rencontre sur la prospective des métiers : Quelles configurations RH demain ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2340,191 +2340,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail des managers de proximité comme échange social : une analyse à partir de trois organisations</w:t>
+                <w:t xml:space="preserve">Quel rôle pour les instruments de gestion dans la production d’une compétence collective ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ème congrès de l’AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGRH, Association Francophone de Gestion des Ressources Humaines, Nov 2014, Chester, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">7e Colloque International GeCSO (Gestion des Connaissances dans la Société et les Organisations): Dynamiques cognitives et transformations sociétales : Comment se forment les connaissances et où nous conduisent-elles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Économie et de Sociologie du Travail, UMR CNRS; AGeCSO, L’Association pour la Gestion des Connaissances dans la Société et les Organisations; Telecom, école de management; Laboratoire CNRS d’Economie et de Sociologie du Travail, Jun 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374548v1</w:t>
+                <w:t xml:space="preserve">hal-01376698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel rôle pour les instruments de gestion dans la production d’une compétence collective ?</w:t>
+                <w:t xml:space="preserve">Le travail des managers de proximité comme échange social : une analyse à partir de trois organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Colloque International GeCSO (Gestion des Connaissances dans la Société et les Organisations): Dynamiques cognitives et transformations sociétales : Comment se forment les connaissances et où nous conduisent-elles ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d’Économie et de Sociologie du Travail, UMR CNRS; AGeCSO, L’Association pour la Gestion des Connaissances dans la Société et les Organisations; Telecom, école de management; Laboratoire CNRS d’Economie et de Sociologie du Travail, Jun 2014, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">25 ème congrès de l’AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Association Francophone de Gestion des Ressources Humaines, Nov 2014, Chester, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01376698v1</w:t>
+                <w:t xml:space="preserve">hal-01374548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques RH peuvent-elles participer à la construction des Compétences Clés ?Une réflexion conceptuelle et une étude de cas sur le rôle de la formation</w:t>
               </w:r>
@@ -2597,139 +2597,214 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00458038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prospective : Collaborer avec des robots, une révolution du travail sous l’œil des experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bensoussan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les cobots, des collègues de travail comme les autres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.674vffngg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2739,124 +2814,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay B. Barney : La Resource Based View comme fondement théorique de la gestion stratégique des ressources humaines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chevalier F.; Coron C.; Gaillard, H.; Oiry, E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en gestion des ressources humaines.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, p. 385-297, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEWMOTOR: An HR Policy to Develop New Skills at a French Company in the Aeronautics Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2865,115 +2940,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Oiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Meier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Global Human Resource Management Casebook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Routledge, pp.12-20, 2023, 9781003307099. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003307099-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un robot comme collègue : présent ou futur du travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2993,340 +3068,340 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicot S.; Stich J.-F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailler encore ? Sciences et fictions sur le futur de l’emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ActuSF, p.39-57, 2023, 9782376865858</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire l’employabilité pour recruter dans les activités innovantes : de la recherche d’adéquation à l’évolution conjointe des individus et des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Meier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Schmidt Géraldine; Noël Florent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Employabilité et mutations industrielles - Entre trajectoires individuelles et projet organisationnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE éditions, 2022, 978-1-78405-808-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investir et développer les RH : les enjeux dans les domaines de la formation et de la gestion des compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ewan Oiry; Rachel Beaujolin-Bellet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands courants en gestion des ressources humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Editions, pp.148-165, 2021, 978-2-37687-463-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.oiry.2021.01.0148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Transmission of Skills to the Concept of Competence: Lessons from a Case Study in the Aerospace Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoit Grasser, Sabrina Loufrani-Fedida, Ewan Oiry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Managing Competences Research, Practice, and Contemporary Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taylor &amp; Francis, 272 p., 2020, 9780367488925</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémunération et gestion des compétences : une nécessaire mise en perspective organisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3346,173 +3421,173 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stévenot A.; Guery L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rémunération : enjeux de gestion et débats de société en France et à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, p. 42-52, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ancrage territorial des DRH et de leurs actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nobile, D.; Marin, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management de la dynamique territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La division du travail de l'intermédiation hiérarchique dans l'innovation managériale ordinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3531,186 +3606,186 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Durand, Frédéric Moatty, Guillaume Tiffon (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'innovation dans le travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, pp.243-254, 2014, 978-é-36630-025-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La division du travail de l’intermédiation hiérarchique dans l’innovation managériale ordinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Durand; Frédéric Moatty; Guillaume Tiffon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'innovation dans le travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, pp.243-254, 2014, Le travail en débats. Série Colloques &amp; congrès, 978-2-36630-025-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail de l’intermédiation hiérarchique : le don sans le contre-don ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3729,87 +3804,87 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lionel Jacquot (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et dons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Nancy, pp.143-161, 2011, 978-8143-0097-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des compétences à l'épreuve de la compétence collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Cavestro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3828,137 +3903,137 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cavestro W., Durieux C., Monchatre S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et reconnaissance des compétences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.15-30, 2007, Connaissance de la gestion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00146593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles mesures de la non-qualification ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaêl Ryck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Méda et Venat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail non-qualifié</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La découverte, pp.242-254, 2004, Col. Recherche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00809432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3968,324 +4043,324 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler avec des cobots dans l’usine du futur : vers une évolution du rapport de prescription ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 153, pp.21-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/geco1.153.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire : de nouvelles opportunités pour la fonction RH ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (95), pp.107-127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mav.095.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les instruments de gestion médiateurs de la compétence collective ? Le cas du Lean dans une entreprise de l'automobile.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3, pp.75-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/grh.012.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs RH dans la fabrique du sens d'une décision stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4304,195 +4379,195 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Oiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 39 (233), pp.55 - 71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/RFG.233.55-71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des réseaux patronaux dans la diffusion de la gestion des compétences en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 67 (3), pp.375 - 397. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1012536ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent de maîtrise : un défi pour la prospective métier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4521,73 +4596,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5 (25), pp.335-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00435794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des compétences : un infléchissement limité de la relation salariale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4603,51 +4678,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 93, p.62-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00182502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4657,244 +4732,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amédée Pedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert, pp.240, 2017, 978-2-311-40471-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiques de création : Enjeux théoriques et managériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Azan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornolti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Assens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bancel-Charensol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2-296-00386-9 - 9782296003866</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4904,252 +4979,252 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude sur les risques psychosociaux au conseil général X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Groupe de Recherche sur l'Education et l'Emploi - Université Nancy 2. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet &amp;quot;Invention de nouveaux métiers dans le secteur des services en Lorraine&amp;quot; (INSERLOR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Balzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Nancy 2, FRA. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5159,114 +5234,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations professionnelles, transformations de l'organisation du travail et politiques de réduction de l'emploi dans les entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université Nancy 2, 1997. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1997NAN20017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01777010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5413,51 +5488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05496793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05158326v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383869v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713863v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315465v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Stich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04223433v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gurtner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224396v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817283v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lambert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544994v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364153v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362311v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545011v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518306v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511604v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Meier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518285v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518312v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511606v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518300v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511608v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511612v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088682v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mercier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511626v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01374548v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458038v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05244823v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.674vffngg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713853v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003307099-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103218v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032111v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020196v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.oiry.2021.01.0148" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019936v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511560v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511561v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562885v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01619843v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562934v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146593v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cavestro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809432v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Ryck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315500v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.153.0021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537602v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.095.0107" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.012.0075" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369249v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.233.55-71" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-LJFFVRF2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380658v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012536ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435794v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182502v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511559v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Pedon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546987v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bares" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornolti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Assens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bancel-Charensol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=21186" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nosbonne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dalmasso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351601v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Balzani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bary" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dufour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777010v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN20017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05496793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05158326v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383869v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713863v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315465v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Stich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04223433v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gurtner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224396v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817283v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362311v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lambert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362320v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364153v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544994v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545011v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518285v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518312v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511606v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518300v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511604v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Meier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518306v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511608v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511612v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088682v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mercier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511615v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511611v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511626v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376698v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01374548v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458038v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05607661v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bensoussan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05244823v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.674vffngg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713853v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268912v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003307099-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103218v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020196v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.oiry.2021.01.0148" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019936v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511560v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511561v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562885v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01619843v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562934v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00146593v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cavestro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809432v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Ryck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315500v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.153.0021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537602v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.095.0107" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369784v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.012.0075" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369249v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.233.55-71" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-LJFFVRF2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380658v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012536ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435794v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182502v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511559v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Pedon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546987v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bares" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornolti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Assens" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bancel-Charensol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=21186" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485348v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nosbonne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dalmasso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03351601v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Balzani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bary" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dufour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777010v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN20017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>