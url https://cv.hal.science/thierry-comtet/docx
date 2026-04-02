--- v0 (2026-03-13)
+++ v1 (2026-04-02)
@@ -238,567 +238,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First release of the European marine omics biodiversity observation network (EMO BON) shotgun metagenomics data from water and sediment samples</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Long‐Term Ecological Research Data Set From the Marine Genetic Monitoring Program ARMS ‐ MBON 2018–2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Bastianini</w:t>
+                <w:t xml:space="preserve">Nauras Daraghmeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrina Exter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Bałazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibon Cancio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/BDJ.13.e143585⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e14073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.14073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05046943v1</w:t>
+                <w:t xml:space="preserve">hal-04965970v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Long‐Term Ecological Research Data Set From the Marine Genetic Monitoring Program ARMS ‐ MBON 2018–2020</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Piotr Bałazy</w:t>
+                <w:t xml:space="preserve">First release of the European marine omics biodiversity observation network (EMO BON) shotgun metagenomics data from water and sediment samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Pavloudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioulia Santi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñigo Azua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuriñe Baña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibon Cancio</w:t>
+                <w:t xml:space="preserve">Mauro Bastianini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.e14073. </w:t>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.e143585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.14073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/BDJ.13.e143585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04965970v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05046943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A step towards measuring connectivity in the deep sea: elemental fingerprints of mollusk larval shells discriminate hydrothermal vent sites</w:t>
+                <w:t xml:space="preserve">Reproductive biology and population structure of three hydrothermal gastropods (Lepetodrilus schrolli, L. fijiensis and Shinkailepas tollmanni) from the South West Pacific back-arc basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mouchi</w:t>
+                <w:t xml:space="preserve">Camille Poitrimol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Claverie</w:t>
+                <w:t xml:space="preserve">Alicia Veuillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Cathalot</w:t>
+                <w:t xml:space="preserve">Annah Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+                <w:t xml:space="preserve">Thierry Comtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (1), pp.145-160. </w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 171 (1), pp.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-21-145-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00227-023-04348-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494834v2</w:t>
+                <w:t xml:space="preserve">hal-04452291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive biology and population structure of three hydrothermal gastropods (Lepetodrilus schrolli, L. fijiensis and Shinkailepas tollmanni) from the South West Pacific back-arc basins</w:t>
+                <w:t xml:space="preserve">A step towards measuring connectivity in the deep sea: elemental fingerprints of mollusk larval shells discriminate hydrothermal vent sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Poitrimol</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Vincent Mouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cathalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Matabos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Comtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 171 (1), pp.31. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (1), pp.145-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-023-04348-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-21-145-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452291v1</w:t>
+                <w:t xml:space="preserve">hal-04494834v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water eDNA metabarcoding is effective in detecting non-native species in marinas, but detection errors still hinder its use for passive monitoring</w:t>
               </w:r>
@@ -823,51 +823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Comtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -908,295 +908,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceanographic structure and seasonal variation contribute to high heterogeneity in mesozooplankton over small spatial scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High‐throughput sequencing on preservative ethanol is effective at jointly examining infraspecific and taxonomic diversity, although bioinformatics pipelines do not perform equally</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Couton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manoela Brandão</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Aurélien Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Comtet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aline Blanchet-Aurigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsab127⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (10), pp.5533 - 5546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.7453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322136v1</w:t>
+                <w:t xml:space="preserve">hal-03235933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐throughput sequencing on preservative ethanol is effective at jointly examining infraspecific and taxonomic diversity, although bioinformatics pipelines do not perform equally</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Couton</w:t>
+                <w:t xml:space="preserve">Oceanographic structure and seasonal variation contribute to high heterogeneity in mesozooplankton over small spatial scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoela Brandão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Baud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
+                <w:t xml:space="preserve">Caroline Cailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Corre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Comtet</w:t>
+                <w:t xml:space="preserve">Aline Blanchet-Aurigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (10), pp.5533 - 5546. </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (9), pp.3288-3302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.7453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsab127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235933v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical distribution of brittle star larvae in two contrasting coastal embayments: implications for larval transport</w:t>
               </w:r>
@@ -1208,51 +1208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Guillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Blanchet-Aurigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1329,51 +1329,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Marine Biodiversity Observation Network for Genetic Monitoring of Hard-Bottom Communities (ARMS-MBON)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Obst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrina Exter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Louise Louise Allcock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1463,77 +1463,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabarcoding on planktonic larval stages: an efficient approach for detecting and investigating life cycle dynamics of benthic aliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Couton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Comtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1727,51 +1727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected collective larval dispersal but little support for sweepstakes reproductive success in the highly dispersive brooding mollusc Crepidula fornicata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentine Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Comtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1831,51 +1831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA (meta)barcoding of biological invasions: a powerful tool to elucidate invasion processes and help managing aliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Comtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sandionigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1961,51 +1961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Encapsulation Protect Embryos from the Effects of Ocean Acidification? The Example of Crepidula fornicata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Noisette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Comtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2121,51 +2121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Méziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Comtet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (9), pp.e75316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2492,51 +2492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can encapsulated embryos of Crepidula fornicata (L.) use extracapsular dissolved organic matter? An experimental study with a 13C-enriched amino acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Comtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2635,51 +2635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Stolba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Comtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2720,345 +2720,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does larval supply explain the low proliferation of the invasive gastropod Crepidula fornicata in a tidal estuary?</w:t>
+                <w:t xml:space="preserve">Experimental induction of larval metamorphosis by a naturally-produced halogenated compound (dibromomethane) in the invasive mollusc Crepidula fornicata (L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rigal</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Nicolas Taris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Comtet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Stolba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Lasbleiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan A. Pechenik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-010-9708-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 393 (1-2), pp.71-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2010.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218851v1</w:t>
+                <w:t xml:space="preserve">hal-01218853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental induction of larval metamorphosis by a naturally-produced halogenated compound (dibromomethane) in the invasive mollusc Crepidula fornicata (L.)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Does larval supply explain the low proliferation of the invasive gastropod Crepidula fornicata in a tidal estuary?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Comtet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 393 (1-2), pp.71-77. </w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (9), pp.3171-3186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2010.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10530-010-9708-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218853v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitory function of nitric oxide on the onset of metamorphosis in competent larvae of Crepidula fornicata: A transcriptional perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Taris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Comtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3410,51 +3410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioulia Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Casotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Comtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Cunliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3671,51 +3671,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Santi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pavloudi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abagnale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Azua" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuri&#241;e Ba&#241;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.14.e178484" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05046943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bastianini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.13.e143585" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965970v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nauras Daraghmeh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Exter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pagnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Ba&#322;azy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Cancio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14073" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494834v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Claverie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cathalot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-145-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452291v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poitrimol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Veuillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annah Rami&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Comtet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-023-04348-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669095v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Couton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2022.2075739" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322136v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pouline" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailliau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchet-Aurigny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab127" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03235933v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7453" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924027v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guillam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bessin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Nicolle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68750-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033264v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Obst" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louise Louise Allcock" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Arvanitidis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizz Axberg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.572680" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02431784v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Cam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/mbi.2019.10.4.06" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01655950v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Lasota" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Gierszewska" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Wolowicz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Dobrzyn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.11.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03893225v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Riquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14328" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218809v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sandionigi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Casiraghi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-015-0854-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01097262v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Noisette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Legrand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bordeyne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Davoult" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218825v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik M&#233;ziane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075316" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Edmond" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2012.02.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KRSGCWR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina J. M. Philippart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Amaral" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Asmus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Van Bleijswijk" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bremner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218829v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brante" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyr044" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854762v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Stolba" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr030" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218851v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9708-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HWCDTRD1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218853v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taris" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lasbleiz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A. Pechenik" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2010.07.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19QZB6L3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2009.08.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVJT576L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179525v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Comtet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reti&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497076v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarita Caracciolo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/107693" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379066v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Casotti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cunliffe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Koulouri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Santi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pavloudi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abagnale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Azua" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuri&#241;e Ba&#241;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.14.e178484" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965970v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nauras Daraghmeh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Exter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pagnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Ba&#322;azy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Cancio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14073" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05046943v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bastianini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.13.e143585" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452291v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poitrimol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Veuillot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annah Rami&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Comtet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-023-04348-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494834v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouchi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Claverie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cathalot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-145-2024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669095v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Couton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2022.2075739" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03235933v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7453" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pouline" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailliau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchet-Aurigny" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab127" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924027v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guillam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bessin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Nicolle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68750-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033264v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Obst" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louise Louise Allcock" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Arvanitidis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizz Axberg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.572680" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02431784v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Cam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/mbi.2019.10.4.06" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01655950v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Lasota" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Gierszewska" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Wolowicz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Dobrzyn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.11.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03893225v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Riquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14328" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218809v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sandionigi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Casiraghi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-015-0854-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01097262v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Noisette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Legrand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bordeyne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Davoult" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218825v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik M&#233;ziane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075316" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Edmond" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2012.02.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KRSGCWR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina J. M. Philippart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Amaral" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Asmus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Van Bleijswijk" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bremner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218829v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brante" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyr044" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854762v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Stolba" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr030" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218853v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lasbleiz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A. Pechenik" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2010.07.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19QZB6L3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218851v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9708-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HWCDTRD1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2009.08.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVJT576L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179525v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Comtet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reti&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497076v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarita Caracciolo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/107693" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379066v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Casotti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cunliffe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Koulouri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>