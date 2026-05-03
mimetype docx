--- v1 (2026-04-02)
+++ v2 (2026-05-03)
@@ -1259,51 +1259,51 @@
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (12033), </w:t>
+              <w:t xml:space="preserve">, 2020, 10, pp.12033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-68750-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>