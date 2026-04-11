--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -991,399 +991,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical instrumentation for chromospheric monitoring during solar cycle 25 at Paris and Côte d'Azur observatories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+                <w:t xml:space="preserve">Seismic solar models from Ledoux discriminant inversions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Buldgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Eggenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Baturin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorgen Christensen-Dalsgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Space Weather and Space Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/swsc/2020032⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 642, pp.A36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02894803v1</w:t>
+                <w:t xml:space="preserve">hal-02927357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic solar models from Ledoux discriminant inversions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V.A. Baturin</w:t>
+                <w:t xml:space="preserve">Optical instrumentation for chromospheric monitoring during solar cycle 25 at Paris and Côte d'Azur observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorgen Christensen-Dalsgaard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kévin Dalmasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 642, pp.A36. </w:t>
+              <w:t xml:space="preserve">Journal of Space Weather and Space Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Topical Issue - Space Weather Instrumentation, 10, pp.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/swsc/2020032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927357v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meteospace, a New Instrument for Solar Survey at the Calern Observatory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the importance of astronomical refraction for modern solar astrometric measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Corbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Malherbe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Corbard</w:t>
+                <w:t xml:space="preserve">R. Ikhlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Dalmasse</w:t>
+                <w:t xml:space="preserve">R. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Barbary</w:t>
+                <w:t xml:space="preserve">Mustapha Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Blanchard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 294 (12), pp.177. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 483 (3), pp.3865-3877. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11207-019-1569-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty3391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02462553v1</w:t>
+                <w:t xml:space="preserve">insu-02092085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for g modes - II. Unconfirmed g-mode detection in the power spectrum of the time series of round-trip travel time</w:t>
               </w:r>
@@ -1454,187 +1450,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the importance of astronomical refraction for modern solar astrometric measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meteospace, a New Instrument for Solar Survey at the Calern Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Morand</w:t>
+                <w:t xml:space="preserve">K. Dalmasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Meftah</w:t>
+                <w:t xml:space="preserve">G. Barbary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Renaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 483 (3), pp.3865-3877. </w:t>
+              <w:t xml:space="preserve">Solar Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 294 (12), pp.177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty3391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11207-019-1569-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02092085v1</w:t>
+                <w:t xml:space="preserve">hal-02462553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar radius determined from PICARD/SODISM observations and extremely weak wavelength dependence in the visible and the near-infrared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1642,51 +1642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ikhlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 616, pp.A64. </w:t>
@@ -2109,51 +2109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the determination and constancy of the solar oblateness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2243,51 +2243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Constancy of the Diameter of the Sun during the Rising Phase of Solar Cycle 24</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2295,51 +2295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ikhlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 808 (1), pp.808.4. </w:t>
@@ -2371,563 +2371,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01176338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Plate Scale of the SODISM Instrument and the Determination of the Solar Radius at 607.1 nm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Ground-based measurements of the solar diameter during the rising phase of solar cycle 24</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Corbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdanour Irbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ikhlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Crepel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Corbard</w:t>
+                <w:t xml:space="preserve">F. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 289 (1), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 569, A60 (15p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11207-013-0347-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846722v1</w:t>
+                <w:t xml:space="preserve">hal-01068755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PICARD SODISM, a space telescope to study the Sun from the middle ultraviolet to the near infrared</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">The Plate Scale of the SODISM Instrument and the Determination of the Solar Radius at 607.1 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hochedez</w:t>
+                <w:t xml:space="preserve">Mickael Crepel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Boumier</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 289 (3), pp.1043-1076. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11207-013-0373-x⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 289 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11207-013-0347-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796903v1</w:t>
+                <w:t xml:space="preserve">hal-00846722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New space value of the solar oblateness obtained with PICARD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PICARD SODISM, a space telescope to study the Sun from the middle ultraviolet to the near infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hochedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djelloul Djafer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Corbard</w:t>
+                <w:t xml:space="preserve">Patrick Boumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 785 (2), pp.89. </w:t>
+              <w:t xml:space="preserve">Solar Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 289 (3), pp.1043-1076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/785/2/89⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11207-013-0373-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952233v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground-based measurements of the solar diameter during the rising phase of solar cycle 24</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">New space value of the solar oblateness obtained with PICARD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdanour Irbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Ikhlef</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Morand</w:t>
+                <w:t xml:space="preserve">Djelloul Djafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 569, A60 (15p.). </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 785 (2), pp.89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/785/2/89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068755v1</w:t>
+                <w:t xml:space="preserve">hal-00952233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helioseismology with PICARD</w:t>
               </w:r>
@@ -2939,51 +2939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Appourchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3047,51 +3047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PICARD SOL, a new ground-based facility for long-term solar radius measurements: first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3175,557 +3175,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MISOLFA solar monitor for the ground PICARD program</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Corbard</w:t>
+                <w:t xml:space="preserve">Solar radius measurements with the DORAYSOL instrument (1999-2006) at the Calern site of the observatoire de la Côte d'Azur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Corbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chauvineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdanour Irbah</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (9-10), pp.660-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2010.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565371v1</w:t>
+                <w:t xml:space="preserve">hal-00540499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar radius measurements with the SODISM instrument : methods and algorithm developments for the PICARD Payload Data Center</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Four years of HELAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Meissonnier</w:t>
+                <w:t xml:space="preserve">M. Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Thuillier</w:t>
+                <w:t xml:space="preserve">O. V. D. Lühe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Christensen-Dalsgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, AN 331 (9-10), pp.59</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 331, pp.1084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asna.201011463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565373v1</w:t>
+                <w:t xml:space="preserve">hal-00630868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar radius measurements with the DORAYSOL instrument (1999-2006) at the Calern site of the observatoire de la Côte d'Azur</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Chauvineau</w:t>
+                <w:t xml:space="preserve">MISOLFA solar monitor for the ground PICARD program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdanour Irbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Assus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, AN 331 (9-10), pp.58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540499v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four years of HELAS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Roth</w:t>
+                <w:t xml:space="preserve">Solar radius measurements with the SODISM instrument : methods and algorithm developments for the PICARD Payload Data Center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. V. D. Lühe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Corbard</w:t>
+                <w:t xml:space="preserve">Christophe Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 331, pp.1084. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, AN 331 (9-10), pp.59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00630868v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of the sub-photospheric flow fields inferred from ring-diagram analysis to the change on the solar model</w:t>
               </w:r>
@@ -3750,51 +3750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrophysics and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3854,51 +3854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zaatri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wöhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4086,315 +4086,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00382449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the scale factor of the PICARD SODISM instrument</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdanour Irbah</w:t>
+                <w:t xml:space="preserve">Helioseismology program for the PICARD satellite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Corbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Appourchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bourget</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S.J. Jiménez-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 329 (5), pp.517-520. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 329, pp.508-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asna.200710986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asna.200710987⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00307143v1</w:t>
+                <w:t xml:space="preserve">hal-00387951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helioseismology program for the PICARD satellite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring the scale factor of the PICARD SODISM instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Assus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdanour Irbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.J. Jiménez-Reyes</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Picard Team</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 329, pp.508-516. </w:t>
+              <w:t xml:space="preserve">, 2008, 329 (5), pp.517-520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asna.200710986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/asna.200710987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387951v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of low degree oscillations to the change in solar abundances</w:t>
               </w:r>
@@ -6953,51 +6953,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eight years of solar observations with PICARD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7113,51 +7113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger K. Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7206,161 +7206,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main results of the PICARD mission</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">METEOSPACE, solar monitoring and space weather at Calern observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Boumier</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Crussaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Telescopes and Instrumentation 2016: Optical, Infrared, and Millimeter Wave. Proceedings SPIE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées 2016 de la Société Française d’Astronomie &amp; d’Astrophysique (SF2A)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France. pp.293-296</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01345798v1</w:t>
+                <w:t xml:space="preserve">insu-01527792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space-weather assets developed by the French space-physics community</w:t>
               </w:r>
@@ -7465,195 +7456,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METEOSPACE, solar monitoring and space weather at Calern observatory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Main results of the PICARD mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Ruty</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdanour Irbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2016 de la Société Française d’Astronomie &amp; d’Astrophysique (SF2A)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Space Telescopes and Instrumentation 2016: Optical, Infrared, and Millimeter Wave. Proceedings SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.99040Z, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2232027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01527792v1</w:t>
+                <w:t xml:space="preserve">insu-01345798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picard, a solar mission dedicated to the study of the Sun: current results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7747,77 +7747,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SpaceOps 2014 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Pasadena, United States. </w:t>
@@ -7881,51 +7881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop scientifique PICARD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7944,377 +7944,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PICARD SOL mission, a ground-based facility for long-term solar radius measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Meftah</w:t>
+                <w:t xml:space="preserve">Atmospheric seeing measurements obtained with MISOLFA in the framework of the PICARD Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ikhlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Thuillier</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings SPIE 8446, Ground-based and Airborne Instrumentation for Astronomy IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands. pp.844676, </w:t>
+              <w:t xml:space="preserve">Ground-based and Airborne Telescopes IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands. pp.84446C, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.925712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.926300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00745217v1</w:t>
+                <w:t xml:space="preserve">hal-00745350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric seeing measurements obtained with MISOLFA in the framework of the PICARD Mission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Ikhlef</w:t>
+                <w:t xml:space="preserve">PICARD SOL mission, a ground-based facility for long-term solar radius measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Fodil</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ground-based and Airborne Telescopes IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands. pp.84446C, </w:t>
+              <w:t xml:space="preserve">Proceedings SPIE 8446, Ground-based and Airborne Instrumentation for Astronomy IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands. pp.844676, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.926300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.925712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00745350v1</w:t>
+                <w:t xml:space="preserve">hal-00745217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MISOLFA : a seeing monitor for daytime turbulence parameters measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ikhlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th French-Chinese Meeting on Solar Physics Understanding Solar Activity: Advances and Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faurobert, M.; Fang, C.; Corbard, T., Nov 2011, Nice, France. pp.369-373, </w:t>
@@ -8377,90 +8377,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground-based solar astrometric measurements during the PICARD mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Ikhlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics in Atmospheric Propagation and Adaptive Systems XIV. Proceedings of the SPIE, Volume 8178</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Prague, Czech Republic. 81780A (12pp), </w:t>
@@ -8524,77 +8524,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Assus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Borgnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, San Diego, United States. pp.211, </w:t>
@@ -8727,51 +8727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zaatri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. González Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8991,51 +8991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pradels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guinle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9241,51 +9241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jets in the Solar Tachocline as Diagnostics of Global MHD Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Christensen-Dalsgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10085,51 +10085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Crussaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PNST: colloque à mis parcours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Hendaye, France</w:t>
@@ -10790,51 +10790,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C203E91"/>
+    <w:nsid w:val="31861B92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11021,51 +11021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-corbard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9615-9619" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/corbard_t_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915685v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Buldgen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coss&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blancard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilleron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54793-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05264686v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Corbard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faurobert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gelly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Douet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laforgue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556102" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04208914v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346610" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03798643v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Malherbe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bual&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Crussaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cornu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.07.058" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03868980v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Barbary" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Collin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09848-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03311549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Harra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Andretta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Appourchaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bellot-Rubio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09769-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Dalmasse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2020032" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buldgen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eggenberger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Baturin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgen Christensen-Dalsgaard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037980" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462553v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Malherbe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dalmasse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbary" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-019-1569-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105118v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Appourchaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corbard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935196" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02092085v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ikhlef" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Meftah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3391" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01799033v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732159" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boumier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leibacher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833535" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301228v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fossat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Provost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salabert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730460" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01275104v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Ikhlef" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Fodil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw242" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdanour Irbah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Turck-Chi&#232;ze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-015-0655-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/808/1/4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846722v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Crepel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-013-0347-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796903v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochedez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boumier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-013-0373-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952233v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Djafer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/785/2/89" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068755v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423598" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796969v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salabert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/440/1/012025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835418v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/440/1/012003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565371v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Assus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dufour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fodil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565373v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Meissonnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thuillier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540499v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Delmas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chauvineau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.10.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630868v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V. D. L&#252;he" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aerts" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christensen-Dalsgaard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201011463" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TJ4TG9S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457440v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaatri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-009-0191-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457441v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W&#246;hl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brajsa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912130" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382449v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liewer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Watt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alexander" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andretta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9107-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307143v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourget" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Picard Team" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.200710987" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-594JCF6P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387951v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Jim&#233;nez-Reyes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.200710986" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FHBB0X75-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388167v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthomieu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077212" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388652v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Komm" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gonz&#225;lez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Howe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-006-0106-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J51K5RTH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388612v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hill" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/498642" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388284v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gonz&#225;lez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/432413" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896109v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durney" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gonzalez Hernandez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/382187" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416868v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Garcia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Chaplin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couvidat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eff-Darwich" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:SOLA.0000031395.90891.ce" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L8HGM2H7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896104v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garca" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turck-Chize" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henney" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/379698" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896069v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tomczyk" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pall&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020751" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896080v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mausumi Dikpati" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thompson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gilman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/342555" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896051v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christensen&#8208;dalsgaard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/338665" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896090v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Thompson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014224523374" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896033v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jim&#233;nez-Reyes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roca Cortes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20011374" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896026v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turck&#8208;chieze" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/308875" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896131v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc-Feraud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896124v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896119v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895778v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thompson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toomre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anderson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Antia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.272.5266.1300" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04916064v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174392132300546X" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04954878v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gelly" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Douet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laforgue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04954825v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01841599v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311716" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929248v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger K. Ulrich" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fossat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Provost" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01345798v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232027" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02923724v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Rouillard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Pinto" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Brun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourdarie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01527792v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruty" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111910v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dewitte" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896365v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouz&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-1705" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903750v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745217v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.925712" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745350v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926300" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717046v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1255052" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0RZTQNMF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638534v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.898301" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522900v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgnino" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856264" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896388v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383016v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. von Der L&#252;he" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/118/1/012090" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896413v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondoin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fridlund" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goupil" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samadi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3099253" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436578v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pradels" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guinle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Marcovici" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896428v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914161v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975448v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dikpati" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Gilman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Thompson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914174v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914154v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Hanna" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Haber" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896439v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Jimenez-Reyes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tomoczyk" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896453v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938063v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Di Mauro" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sekii" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934923v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gonczi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938178v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462420v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/univ-cotedazur/docs/livret_academie3_projets_web_v3_light" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107149v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Rozelot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pireaux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315706v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02921925v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NICE5237" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02466222v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-corbard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9615-9619" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/corbard_t_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915685v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Buldgen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coss&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blancard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilleron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54793-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05264686v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Corbard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faurobert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gelly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Douet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laforgue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556102" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04208914v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346610" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03798643v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Malherbe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bual&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Crussaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cornu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.07.058" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03868980v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Barbary" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Collin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09848-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03311549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Harra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Andretta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Appourchaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bellot-Rubio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09769-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927357v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buldgen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eggenberger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Baturin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgen Christensen-Dalsgaard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037980" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894803v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Dalmasse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2020032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02092085v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ikhlef" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Meftah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3391" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105118v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Appourchaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corbard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935196" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462553v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Malherbe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dalmasse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbary" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-019-1569-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01799033v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732159" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boumier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leibacher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833535" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301228v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fossat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Provost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salabert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730460" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01275104v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Ikhlef" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Fodil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw242" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdanour Irbah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Turck-Chi&#232;ze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-015-0655-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/808/1/4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068755v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423598" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846722v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Crepel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-013-0347-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796903v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochedez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boumier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-013-0373-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952233v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Djafer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/785/2/89" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796969v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salabert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/440/1/012025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835418v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/440/1/012003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540499v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Delmas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chauvineau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.10.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630868v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V. D. L&#252;he" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aerts" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christensen-Dalsgaard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201011463" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TJ4TG9S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565371v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Assus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dufour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fodil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565373v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Meissonnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thuillier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457440v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaatri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-009-0191-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457441v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W&#246;hl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brajsa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912130" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382449v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liewer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Watt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alexander" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andretta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9107-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387951v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Jim&#233;nez-Reyes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.200710986" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FHBB0X75-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307143v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourget" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Picard Team" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.200710987" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-594JCF6P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388167v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthomieu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077212" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388652v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Komm" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gonz&#225;lez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Howe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-006-0106-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J51K5RTH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388612v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hill" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/498642" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388284v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gonz&#225;lez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/432413" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896109v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durney" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gonzalez Hernandez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/382187" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416868v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Garcia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Chaplin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couvidat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eff-Darwich" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:SOLA.0000031395.90891.ce" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L8HGM2H7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896104v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garca" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turck-Chize" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henney" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/379698" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896069v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tomczyk" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pall&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020751" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896080v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mausumi Dikpati" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thompson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gilman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/342555" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896051v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christensen&#8208;dalsgaard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/338665" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896090v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Thompson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014224523374" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896033v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jim&#233;nez-Reyes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roca Cortes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20011374" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896026v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turck&#8208;chieze" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/308875" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896131v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc-Feraud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896124v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896119v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895778v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thompson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toomre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anderson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Antia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.272.5266.1300" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04916064v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174392132300546X" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04954878v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gelly" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Douet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laforgue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04954825v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01841599v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311716" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929248v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger K. Ulrich" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fossat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Provost" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01527792v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruty" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02923724v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Rouillard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Pinto" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Brun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourdarie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01345798v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232027" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111910v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dewitte" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896365v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouz&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-1705" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903750v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745350v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926300" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745217v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.925712" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717046v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1255052" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0RZTQNMF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638534v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.898301" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522900v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgnino" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856264" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896388v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383016v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. von Der L&#252;he" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/118/1/012090" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896413v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondoin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fridlund" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goupil" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samadi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3099253" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436578v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pradels" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guinle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Marcovici" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896428v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914161v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975448v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dikpati" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Gilman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Thompson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914174v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914154v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Hanna" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Haber" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896439v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Jimenez-Reyes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tomoczyk" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896453v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938063v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Di Mauro" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sekii" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934923v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gonczi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938178v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462420v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/univ-cotedazur/docs/livret_academie3_projets_web_v3_light" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107149v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Rozelot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pireaux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315706v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02921925v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NICE5237" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02466222v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>