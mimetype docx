--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -991,650 +991,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic solar models from Ledoux discriminant inversions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical instrumentation for chromospheric monitoring during solar cycle 25 at Paris and Côte d'Azur observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Corbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Buldgen</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kévin Dalmasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037980⟩</w:t>
+              <w:t xml:space="preserve">Journal of Space Weather and Space Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Topical Issue - Space Weather Instrumentation, 10, pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/swsc/2020032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927357v1</w:t>
+                <w:t xml:space="preserve">hal-02894803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical instrumentation for chromospheric monitoring during solar cycle 25 at Paris and Côte d'Azur observatories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+                <w:t xml:space="preserve">Seismic solar models from Ledoux discriminant inversions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Buldgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Eggenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Baturin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Dalmasse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jorgen Christensen-Dalsgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Space Weather and Space Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Topical Issue - Space Weather Instrumentation, 10, pp.31. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 642, pp.A36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/swsc/2020032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894803v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the importance of astronomical refraction for modern solar astrometric measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Searching for g modes - II. Unconfirmed g-mode detection in the power spectrum of the time series of round-trip travel time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ikhlef</w:t>
+                <w:t xml:space="preserve">T. Appourchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Morand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Renaud</w:t>
+                <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty3391⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 624, pp.A106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02092085v1</w:t>
+                <w:t xml:space="preserve">hal-02105118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for g modes - II. Unconfirmed g-mode detection in the power spectrum of the time series of round-trip travel time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meteospace, a New Instrument for Solar Survey at the Calern Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Corbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dalmasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Appourchaux</w:t>
+                <w:t xml:space="preserve">G. Barbary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Corbard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 624, pp.A106. </w:t>
+              <w:t xml:space="preserve">Solar Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 294 (12), pp.177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11207-019-1569-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105118v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meteospace, a New Instrument for Solar Survey at the Calern Observatory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the importance of astronomical refraction for modern solar astrometric measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Corbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Malherbe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Corbard</w:t>
+                <w:t xml:space="preserve">R. Ikhlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Dalmasse</w:t>
+                <w:t xml:space="preserve">R. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Barbary</w:t>
+                <w:t xml:space="preserve">Mustapha Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Blanchard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 294 (12), pp.177. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 483 (3), pp.3865-3877. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11207-019-1569-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty3391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02462553v1</w:t>
+                <w:t xml:space="preserve">insu-02092085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar radius determined from PICARD/SODISM observations and extremely weak wavelength dependence in the visible and the near-infrared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1642,51 +1642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ikhlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 616, pp.A64. </w:t>
@@ -1724,90 +1724,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for g modes - I. A new calibration of the GOLF instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Appourchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Leibacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 617, pp.A108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1867,51 +1867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2109,51 +2109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the determination and constancy of the solar oblateness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2243,103 +2243,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Constancy of the Diameter of the Sun during the Rising Phase of Solar Cycle 24</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ikhlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 808 (1), pp.808.4. </w:t>
@@ -2371,563 +2371,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01176338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground-based measurements of the solar diameter during the rising phase of solar cycle 24</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">The Plate Scale of the SODISM Instrument and the Determination of the Solar Radius at 607.1 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Crepel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdanour Irbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 569, A60 (15p.). </w:t>
+              <w:t xml:space="preserve">Solar Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 289 (1), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11207-013-0347-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068755v1</w:t>
+                <w:t xml:space="preserve">hal-00846722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Plate Scale of the SODISM Instrument and the Determination of the Solar Radius at 607.1 nm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">PICARD SODISM, a space telescope to study the Sun from the middle ultraviolet to the near infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hochedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdanour Irbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Corbard</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 289 (1), pp.1-10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11207-013-0347-z⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 289 (3), pp.1043-1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11207-013-0373-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846722v1</w:t>
+                <w:t xml:space="preserve">hal-00796903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PICARD SODISM, a space telescope to study the Sun from the middle ultraviolet to the near infrared</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">New space value of the solar oblateness obtained with PICARD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdanour Irbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Boumier</w:t>
+                <w:t xml:space="preserve">Djelloul Djafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 289 (3), pp.1043-1076. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 785 (2), pp.89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11207-013-0373-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/785/2/89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796903v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New space value of the solar oblateness obtained with PICARD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ground-based measurements of the solar diameter during the rising phase of solar cycle 24</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Corbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ikhlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djelloul Djafer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Corbard</w:t>
+                <w:t xml:space="preserve">F. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 785 (2), pp.89. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 569, A60 (15p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/785/2/89⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952233v1</w:t>
+                <w:t xml:space="preserve">hal-01068755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helioseismology with PICARD</w:t>
               </w:r>
@@ -2939,51 +2939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Appourchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3047,51 +3047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PICARD SOL, a new ground-based facility for long-term solar radius measurements: first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3175,557 +3175,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar radius measurements with the DORAYSOL instrument (1999-2006) at the Calern site of the observatoire de la Côte d'Azur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Morand</w:t>
+                <w:t xml:space="preserve">Solar radius measurements with the SODISM instrument : methods and algorithm developments for the PICARD Payload Data Center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Delmas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Corbard</w:t>
+                <w:t xml:space="preserve">Christophe Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Chauvineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdanour Irbah</w:t>
+                <w:t xml:space="preserve">Mireille Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, AN 331 (9-10), pp.59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540499v1</w:t>
+                <w:t xml:space="preserve">hal-00565373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four years of HELAS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MISOLFA solar monitor for the ground PICARD program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Corbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdanour Irbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Roth</w:t>
+                <w:t xml:space="preserve">P. Assus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. V. D. Lühe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Corbard</w:t>
+                <w:t xml:space="preserve">M. Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 331, pp.1084. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, AN 331 (9-10), pp.58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630868v1</w:t>
+                <w:t xml:space="preserve">hal-00565371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MISOLFA solar monitor for the ground PICARD program</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Corbard</w:t>
+                <w:t xml:space="preserve">Solar radius measurements with the DORAYSOL instrument (1999-2006) at the Calern site of the observatoire de la Côte d'Azur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Corbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chauvineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdanour Irbah</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (9-10), pp.660-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2010.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565371v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar radius measurements with the SODISM instrument : methods and algorithm developments for the PICARD Payload Data Center</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdanour Irbah</w:t>
+                <w:t xml:space="preserve">Four years of HELAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dufour</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gérard Thuillier</w:t>
+                <w:t xml:space="preserve">O. V. D. Lühe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Christensen-Dalsgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, AN 331 (9-10), pp.59</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 331, pp.1084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asna.201011463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565373v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of the sub-photospheric flow fields inferred from ring-diagram analysis to the change on the solar model</w:t>
               </w:r>
@@ -3737,64 +3737,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zaatri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrophysics and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3854,64 +3854,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zaatri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wöhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brajsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3958,51 +3958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POLAR investigation of the Sun---POLARIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Appourchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Liewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4086,315 +4086,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00382449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helioseismology program for the PICARD satellite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Monitoring the scale factor of the PICARD SODISM instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Assus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdanour Irbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Picard Team</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 329, pp.508-516. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asna.200710986⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 329 (5), pp.517-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asna.200710987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00387951v1</w:t>
+                <w:t xml:space="preserve">hal-00307143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the scale factor of the PICARD SODISM instrument</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Helioseismology program for the PICARD satellite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Appourchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Picard Team</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S.J. Jiménez-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 329 (5), pp.517-520. </w:t>
+              <w:t xml:space="preserve">, 2008, 329, pp.508-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asna.200710987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/asna.200710986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307143v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of low degree oscillations to the change in solar abundances</w:t>
               </w:r>
@@ -4432,51 +4432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 469, pp.1145-1149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4562,51 +4562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. González Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Howe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 236, pp.227-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4704,51 +4704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Howe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 638, pp.576-583. </w:t>
@@ -4933,51 +4933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar Subsurface Fluid Dynamics Descriptors Derived from Global Oscillation Network Group and Michelson Doppler Imager Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Komm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Durney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5067,51 +5067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the rotation of the solar radiative interior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.A. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.J. Chaplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5239,51 +5239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Garca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Turck-Chize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Henney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5637,51 +5637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Christensen‐dalsgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 567 (2), pp.1234-1249. </w:t>
@@ -5719,51 +5719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE SUBSURFACE RADIAL GRADIENT OF SOLAR ANGULAR VELOCITY FROM MDI f -MODE OBSERVATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5823,51 +5823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the solar cycle and core rotation using 15 years of Mark-I observations: 1984-1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jiménez-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5992,51 +5992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 535 (2), pp.1078-1084. </w:t>
@@ -6074,51 +6074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non linear regularization for helioseismic inversions. Application for the study of the solar tachocline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Blanc-Feraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6182,51 +6182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring the equatorial solar tachocline from frequency splittings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6290,51 +6290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar internal rotation from LOWL data. A 2D regularized least-squares inversion using B-splines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6705,51 +6705,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational shear in the low solar photosphere</w:t>
+                <w:t xml:space="preserve">DETECTION OF A STEEP HEIGHT GRADIENT OF THE ROTATIONAL VELOCITY IN THE LOW PHOTOSPHERE OF THE SUN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Faurobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corbard</w:t>
@@ -6780,97 +6780,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laforgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical &amp; Astrophysical Fluid Dynamics Experiments and Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">Societe Francaise d’Astronomie et d’Astrophysique (SF2A) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Strasbourg (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954878v1</w:t>
+                <w:t xml:space="preserve">hal-04954825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DETECTION OF A STEEP HEIGHT GRADIENT OF THE ROTATIONAL VELOCITY IN THE LOW PHOTOSPHERE OF THE SUN</w:t>
+                <w:t xml:space="preserve">Rotational shear in the low solar photosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Faurobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corbard</w:t>
@@ -6901,103 +6901,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laforgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Societe Francaise d’Astronomie et d’Astrophysique (SF2A) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Strasbourg (FRANCE), France</w:t>
+              <w:t xml:space="preserve">Geophysical &amp; Astrophysical Fluid Dynamics Experiments and Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954825v1</w:t>
+                <w:t xml:space="preserve">hal-04954878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eight years of solar observations with PICARD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7113,51 +7113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger K. Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7206,670 +7206,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METEOSPACE, solar monitoring and space weather at Calern observatory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Main results of the PICARD mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Ruty</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdanour Irbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2016 de la Société Française d’Astronomie &amp; d’Astrophysique (SF2A)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Space Telescopes and Instrumentation 2016: Optical, Infrared, and Millimeter Wave. Proceedings SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.99040Z, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2232027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01527792v1</w:t>
+                <w:t xml:space="preserve">insu-01345798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-weather assets developed by the French space-physics community</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">METEOSPACE, solar monitoring and space weather at Calern observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Corbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Crussaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. P. Rouillard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Bourdarie</w:t>
+                <w:t xml:space="preserve">François Ruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF2A-2016: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France. pp.297-306</w:t>
+              <w:t xml:space="preserve">Journées 2016 de la Société Française d’Astronomie &amp; d’Astrophysique (SF2A)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France. pp.293-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923724v1</w:t>
+                <w:t xml:space="preserve">insu-01527792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main results of the PICARD mission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Boumier</w:t>
+                <w:t xml:space="preserve">Space-weather assets developed by the French space-physics community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. P. Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. F. Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourdarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Telescopes and Instrumentation 2016: Optical, Infrared, and Millimeter Wave. Proceedings SPIE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SF2A-2016: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France. pp.297-306</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01345798v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picard, a solar mission dedicated to the study of the Sun: current results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">The PICARD Scientific Mission: status of the program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hochedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdanour Irbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Meftah</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th COSPAR Scientific Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SpaceOps 2014 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Pasadena, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2014-1705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111910v1</w:t>
+                <w:t xml:space="preserve">hal-02896365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PICARD Scientific Mission: status of the program</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Rouzé</w:t>
+                <w:t xml:space="preserve">Picard, a solar mission dedicated to the study of the Sun: current results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hochedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdanour Irbah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SpaceOps 2014 Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">40th COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Moscow, Russia. pp.Abstract D2.2-20-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02896365v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Helioseismology with PICARD</w:t>
               </w:r>
@@ -7881,51 +7881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop scientifique PICARD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7950,103 +7950,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric seeing measurements obtained with MISOLFA in the framework of the PICARD Mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ikhlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ground-based and Airborne Telescopes IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands. pp.84446C, </w:t>
@@ -8084,103 +8084,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PICARD SOL mission, a ground-based facility for long-term solar radius measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings SPIE 8446, Ground-based and Airborne Instrumentation for Astronomy IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands. pp.844676, </w:t>
@@ -8218,103 +8218,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MISOLFA : a seeing monitor for daytime turbulence parameters measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ikhlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th French-Chinese Meeting on Solar Physics Understanding Solar Activity: Advances and Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faurobert, M.; Fang, C.; Corbard, T., Nov 2011, Nice, France. pp.369-373, </w:t>
@@ -8377,90 +8377,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground-based solar astrometric measurements during the PICARD mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Ikhlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics in Atmospheric Propagation and Adaptive Systems XIV. Proceedings of the SPIE, Volume 8178</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Prague, Czech Republic. 81780A (12pp), </w:t>
@@ -8511,90 +8511,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The solar seeing monitor MISOLFA: presentation and first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Assus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Borgnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, San Diego, United States. pp.211, </w:t>
@@ -8632,51 +8632,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of ring analysis to near-surface magnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HELAS NA3-4 Workshop The Acoustic Solar Cycle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Birmingham, United Kingdom. pp.P.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8714,64 +8714,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of geometrical mapping for ring diagram analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zaatri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. González Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8825,329 +8825,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoRot observations of active giants: preliminary results</w:t>
+                <w:t xml:space="preserve">The PICARD Payload Data Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gondoin</w:t>
+                <w:t xml:space="preserve">Grégory Pradels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fridlund</w:t>
+                <w:t xml:space="preserve">Thierry Guinle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Goupil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Samadi</w:t>
+                <w:t xml:space="preserve">Jean Pierre Marcovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COOL STARS, STELLAR SYSTEMS AND THE SUN: Proceedings of the 15th Cambridge Workshop on Cool Stars, Stellar Systems and the Sun</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPACEOPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Heildelberg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02896413v1</w:t>
+                <w:t xml:space="preserve">hal-00436578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PICARD Payload Data Centre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CoRot observations of active giants: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gondoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fridlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Pradels</w:t>
+                <w:t xml:space="preserve">F. Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Guinle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Marcovici</w:t>
+                <w:t xml:space="preserve">R. Samadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPACEOPS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COOL STARS, STELLAR SYSTEMS AND THE SUN: Proceedings of the 15th Cambridge Workshop on Cool Stars, Stellar Systems and the Sun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, St. Andrews (Scotland), United Kingdom. pp.864-867, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3099253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436578v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Solar Subsurface Radial Gradient of Angular Velocity as Revealed by Ring Diagram Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zaatri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar-Stellar Dynamos as Revealed by Helio- and Asteroseismology: GONG 2008/SOHO 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Boulder,Co, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9241,51 +9241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jets in the Solar Tachocline as Diagnostics of Global MHD Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Christensen-Dalsgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9431,51 +9431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ring-diagram analysis with GONG++</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Toner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9556,51 +9556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Solar Cycle and the Tachocline: Theories and Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Jimenez-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9671,230 +9671,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Nonlinear Regularization in Inverse Methods for the Solar Tachocline Profile Determination</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Blanc-Feraud</w:t>
+                <w:t xml:space="preserve">The Solar Internal Rotation from GOLF Splittings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Corbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. Di Mauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sekii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure and Dynamics of the Interior of the Sun and Sun-like Stars SOHO 6/GONG 98 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 1998, Boston, Massachusetts, United States</w:t>
+              <w:t xml:space="preserve">, Jun 1998, Boston, Massachusetts, United States. pp.741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02896453v1</w:t>
+                <w:t xml:space="preserve">hal-02938063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Solar Internal Rotation from GOLF Splittings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Sekii</w:t>
+                <w:t xml:space="preserve">On the Use of Nonlinear Regularization in Inverse Methods for the Solar Tachocline Profile Determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Corbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Blanc-Feraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure and Dynamics of the Interior of the Sun and Sun-like Stars SOHO 6/GONG 98 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 1998, Boston, Massachusetts, United States. pp.741</w:t>
+              <w:t xml:space="preserve">, Jun 1998, Boston, Massachusetts, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938063v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar Rotation from 2d Inversion</w:t>
               </w:r>
@@ -10085,51 +10085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Crussaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PNST: colloque à mis parcours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Hendaye, France</w:t>
@@ -10347,51 +10347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pireaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10790,51 +10790,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31861B92"/>
+    <w:nsid w:val="9972C403"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11021,51 +11021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-corbard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9615-9619" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/corbard_t_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915685v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Buldgen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coss&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blancard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilleron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54793-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05264686v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Corbard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faurobert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gelly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Douet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laforgue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556102" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04208914v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346610" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03798643v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Malherbe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bual&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Crussaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cornu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.07.058" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03868980v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Barbary" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Collin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09848-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03311549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Harra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Andretta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Appourchaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bellot-Rubio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09769-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927357v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buldgen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eggenberger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Baturin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgen Christensen-Dalsgaard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037980" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894803v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Dalmasse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2020032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02092085v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ikhlef" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Meftah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3391" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105118v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Appourchaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corbard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935196" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462553v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Malherbe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dalmasse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbary" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-019-1569-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01799033v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732159" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boumier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leibacher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833535" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301228v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fossat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Provost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salabert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730460" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01275104v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Ikhlef" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Fodil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw242" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdanour Irbah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Turck-Chi&#232;ze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-015-0655-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/808/1/4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068755v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423598" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846722v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Crepel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-013-0347-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796903v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochedez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boumier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-013-0373-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952233v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Djafer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/785/2/89" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796969v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salabert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/440/1/012025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835418v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/440/1/012003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540499v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Delmas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chauvineau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.10.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630868v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V. D. L&#252;he" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aerts" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christensen-Dalsgaard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201011463" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TJ4TG9S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565371v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Assus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dufour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fodil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565373v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Meissonnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thuillier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457440v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaatri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-009-0191-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457441v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W&#246;hl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brajsa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912130" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382449v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liewer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Watt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alexander" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andretta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9107-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387951v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Jim&#233;nez-Reyes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.200710986" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FHBB0X75-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307143v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourget" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Picard Team" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.200710987" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-594JCF6P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388167v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthomieu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077212" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388652v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Komm" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gonz&#225;lez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Howe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-006-0106-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J51K5RTH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388612v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hill" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/498642" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388284v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gonz&#225;lez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/432413" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896109v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durney" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gonzalez Hernandez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/382187" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416868v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Garcia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Chaplin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couvidat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eff-Darwich" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:SOLA.0000031395.90891.ce" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L8HGM2H7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896104v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garca" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turck-Chize" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henney" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/379698" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896069v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tomczyk" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pall&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020751" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896080v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mausumi Dikpati" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thompson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gilman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/342555" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896051v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christensen&#8208;dalsgaard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/338665" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896090v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Thompson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014224523374" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896033v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jim&#233;nez-Reyes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roca Cortes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20011374" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896026v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turck&#8208;chieze" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/308875" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896131v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc-Feraud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896124v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896119v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895778v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thompson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toomre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anderson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Antia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.272.5266.1300" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04916064v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174392132300546X" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04954878v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gelly" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Douet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laforgue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04954825v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01841599v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311716" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929248v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger K. Ulrich" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fossat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Provost" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01527792v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruty" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02923724v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Rouillard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Pinto" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Brun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourdarie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01345798v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232027" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111910v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dewitte" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896365v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouz&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-1705" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903750v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745350v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926300" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745217v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.925712" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717046v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1255052" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0RZTQNMF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638534v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.898301" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522900v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgnino" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856264" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896388v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383016v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. von Der L&#252;he" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/118/1/012090" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896413v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondoin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fridlund" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goupil" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samadi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3099253" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436578v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pradels" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guinle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Marcovici" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896428v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914161v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975448v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dikpati" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Gilman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Thompson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914174v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914154v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Hanna" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Haber" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896439v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Jimenez-Reyes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tomoczyk" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896453v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938063v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Di Mauro" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sekii" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934923v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gonczi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938178v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462420v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/univ-cotedazur/docs/livret_academie3_projets_web_v3_light" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107149v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Rozelot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pireaux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315706v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02921925v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NICE5237" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02466222v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-corbard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9615-9619" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/corbard_t_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915685v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Buldgen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coss&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blancard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilleron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54793-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05264686v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Corbard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faurobert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gelly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Douet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laforgue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556102" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04208914v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346610" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03798643v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Malherbe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bual&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Crussaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cornu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.07.058" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03868980v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Barbary" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Collin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09848-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03311549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Harra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Andretta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Appourchaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bellot-Rubio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09769-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Dalmasse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2020032" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buldgen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eggenberger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Baturin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgen Christensen-Dalsgaard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037980" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105118v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Appourchaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corbard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935196" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462553v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Malherbe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dalmasse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbary" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-019-1569-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02092085v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ikhlef" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Meftah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3391" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01799033v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732159" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boumier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leibacher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833535" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301228v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fossat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Provost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salabert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730460" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01275104v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Ikhlef" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Fodil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw242" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdanour Irbah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Turck-Chi&#232;ze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-015-0655-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/808/1/4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846722v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Crepel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-013-0347-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796903v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochedez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boumier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-013-0373-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952233v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Djafer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/785/2/89" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068755v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423598" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796969v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salabert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/440/1/012025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835418v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/440/1/012003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565373v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dufour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Meissonnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thuillier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565371v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Assus" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fodil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540499v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Delmas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chauvineau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.10.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630868v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V. D. L&#252;he" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aerts" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christensen-Dalsgaard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201011463" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TJ4TG9S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457440v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaatri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-009-0191-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457441v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W&#246;hl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brajsa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912130" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382449v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liewer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Watt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alexander" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andretta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9107-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307143v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourget" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Picard Team" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.200710987" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-594JCF6P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387951v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Jim&#233;nez-Reyes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.200710986" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FHBB0X75-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388167v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthomieu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077212" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388652v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Komm" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gonz&#225;lez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Howe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-006-0106-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J51K5RTH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388612v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hill" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/498642" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388284v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gonz&#225;lez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/432413" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896109v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durney" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gonzalez Hernandez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/382187" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416868v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Garcia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Chaplin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couvidat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eff-Darwich" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:SOLA.0000031395.90891.ce" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L8HGM2H7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896104v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garca" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turck-Chize" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henney" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/379698" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896069v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tomczyk" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pall&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020751" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896080v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mausumi Dikpati" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thompson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gilman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/342555" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896051v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christensen&#8208;dalsgaard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/338665" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896090v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Thompson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014224523374" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896033v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jim&#233;nez-Reyes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roca Cortes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20011374" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896026v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turck&#8208;chieze" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/308875" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896131v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc-Feraud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896124v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896119v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895778v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thompson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toomre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anderson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Antia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.272.5266.1300" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04916064v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174392132300546X" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04954825v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gelly" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Douet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laforgue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04954878v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01841599v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311716" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929248v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger K. Ulrich" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fossat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Provost" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01345798v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232027" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01527792v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruty" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02923724v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Rouillard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Pinto" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Brun" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourdarie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896365v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouz&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-1705" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111910v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dewitte" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903750v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745350v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926300" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745217v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.925712" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717046v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1255052" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0RZTQNMF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638534v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.898301" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522900v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgnino" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856264" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896388v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383016v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. von Der L&#252;he" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/118/1/012090" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436578v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pradels" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guinle" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Marcovici" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896413v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondoin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fridlund" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goupil" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samadi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3099253" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896428v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914161v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975448v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dikpati" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Gilman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Thompson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914174v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914154v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Hanna" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Haber" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896439v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Jimenez-Reyes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tomoczyk" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938063v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Di Mauro" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sekii" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896453v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934923v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gonczi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938178v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462420v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/univ-cotedazur/docs/livret_academie3_projets_web_v3_light" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107149v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Rozelot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pireaux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315706v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02921925v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NICE5237" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02466222v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>