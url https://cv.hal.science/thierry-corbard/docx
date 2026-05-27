--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -1229,252 +1229,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for g modes - II. Unconfirmed g-mode detection in the power spectrum of the time series of round-trip travel time</w:t>
+                <w:t xml:space="preserve">Meteospace, a New Instrument for Solar Survey at the Calern Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Appourchaux</w:t>
+                <w:t xml:space="preserve">J.-M. Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Corbard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Dalmasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935196⟩</w:t>
+              <w:t xml:space="preserve">Solar Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 294 (12), pp.177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11207-019-1569-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105118v1</w:t>
+                <w:t xml:space="preserve">hal-02462553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meteospace, a New Instrument for Solar Survey at the Calern Observatory</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Searching for g modes - II. Unconfirmed g-mode detection in the power spectrum of the time series of round-trip travel time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Barbary</w:t>
+                <w:t xml:space="preserve">T. Appourchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Blanchard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Corbard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 294 (12), pp.177. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 624, pp.A106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11207-019-1569-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462553v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the importance of astronomical refraction for modern solar astrometric measurements</w:t>
               </w:r>
@@ -1724,90 +1724,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for g modes - I. A new calibration of the GOLF instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Appourchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Leibacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 617, pp.A108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1867,51 +1867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2282,51 +2282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ikhlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2371,295 +2371,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01176338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Plate Scale of the SODISM Instrument and the Determination of the Solar Radius at 607.1 nm</w:t>
+                <w:t xml:space="preserve">PICARD SODISM, a space telescope to study the Sun from the middle ultraviolet to the near infrared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hochedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdanour Irbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Corbard</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 289 (1), pp.1-10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11207-013-0347-z⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 289 (3), pp.1043-1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11207-013-0373-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846722v1</w:t>
+                <w:t xml:space="preserve">hal-00796903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PICARD SODISM, a space telescope to study the Sun from the middle ultraviolet to the near infrared</w:t>
+                <w:t xml:space="preserve">The Plate Scale of the SODISM Instrument and the Determination of the Solar Radius at 607.1 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hochedez</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Crepel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Boumier</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 289 (3), pp.1043-1076. </w:t>
+              <w:t xml:space="preserve">, 2014, 289 (1), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11207-013-0373-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11207-013-0347-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796903v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New space value of the solar oblateness obtained with PICARD</w:t>
               </w:r>
@@ -2792,51 +2792,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground-based measurements of the solar diameter during the rising phase of solar cycle 24</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2939,51 +2939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Appourchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3175,277 +3175,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar radius measurements with the SODISM instrument : methods and algorithm developments for the PICARD Payload Data Center</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MISOLFA solar monitor for the ground PICARD program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Corbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">P. Assus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Thuillier</w:t>
+                <w:t xml:space="preserve">M. Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, AN 331 (9-10), pp.59</w:t>
+              <w:t xml:space="preserve">, 2010, AN 331 (9-10), pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565373v1</w:t>
+                <w:t xml:space="preserve">hal-00565371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MISOLFA solar monitor for the ground PICARD program</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solar radius measurements with the SODISM instrument : methods and algorithm developments for the PICARD Payload Data Center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Assus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dufour</w:t>
+                <w:t xml:space="preserve">Mireille Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fodil</w:t>
+                <w:t xml:space="preserve">Gérard Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, AN 331 (9-10), pp.58</w:t>
+              <w:t xml:space="preserve">, 2010, AN 331 (9-10), pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565371v1</w:t>
+                <w:t xml:space="preserve">hal-00565373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar radius measurements with the DORAYSOL instrument (1999-2006) at the Calern site of the observatoire de la Côte d'Azur</w:t>
               </w:r>
@@ -3617,51 +3617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Christensen-Dalsgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 331, pp.1084. </w:t>
@@ -3737,51 +3737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zaatri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3867,51 +3867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wöhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brajsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3958,51 +3958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POLAR investigation of the Sun---POLARIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Appourchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Liewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4092,90 +4092,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the scale factor of the PICARD SODISM instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Assus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Picard Team</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4234,77 +4234,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helioseismology program for the PICARD satellite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Appourchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Jiménez-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4432,51 +4432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 469, pp.1145-1149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4562,51 +4562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. González Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Howe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 236, pp.227-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4704,51 +4704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Howe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 638, pp.576-583. </w:t>
@@ -4933,51 +4933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar Subsurface Fluid Dynamics Descriptors Derived from Global Oscillation Network Group and Michelson Doppler Imager Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Komm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Durney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5067,51 +5067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the rotation of the solar radiative interior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.A. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.J. Chaplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5239,51 +5239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Garca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Turck-Chize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Henney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5637,51 +5637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Christensen‐dalsgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 567 (2), pp.1234-1249. </w:t>
@@ -5719,51 +5719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE SUBSURFACE RADIAL GRADIENT OF SOLAR ANGULAR VELOCITY FROM MDI f -MODE OBSERVATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5823,51 +5823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the solar cycle and core rotation using 15 years of Mark-I observations: 1984-1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jiménez-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5992,51 +5992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 535 (2), pp.1078-1084. </w:t>
@@ -6074,51 +6074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non linear regularization for helioseismic inversions. Application for the study of the solar tachocline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Blanc-Feraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6182,51 +6182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring the equatorial solar tachocline from frequency splittings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6290,51 +6290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar internal rotation from LOWL data. A 2D regularized least-squares inversion using B-splines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6705,51 +6705,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DETECTION OF A STEEP HEIGHT GRADIENT OF THE ROTATIONAL VELOCITY IN THE LOW PHOTOSPHERE OF THE SUN</w:t>
+                <w:t xml:space="preserve">Rotational shear in the low solar photosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Faurobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corbard</w:t>
@@ -6780,97 +6780,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laforgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Societe Francaise d’Astronomie et d’Astrophysique (SF2A) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Strasbourg (FRANCE), France</w:t>
+              <w:t xml:space="preserve">Geophysical &amp; Astrophysical Fluid Dynamics Experiments and Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954825v1</w:t>
+                <w:t xml:space="preserve">hal-04954878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational shear in the low solar photosphere</w:t>
+                <w:t xml:space="preserve">DETECTION OF A STEEP HEIGHT GRADIENT OF THE ROTATIONAL VELOCITY IN THE LOW PHOTOSPHERE OF THE SUN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Faurobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corbard</w:t>
@@ -6901,73 +6901,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laforgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical &amp; Astrophysical Fluid Dynamics Experiments and Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">Societe Francaise d’Astronomie et d’Astrophysique (SF2A) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Strasbourg (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954878v1</w:t>
+                <w:t xml:space="preserve">hal-04954825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eight years of solar observations with PICARD</w:t>
               </w:r>
@@ -7113,51 +7113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger K. Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7264,51 +7264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Telescopes and Instrumentation 2016: Optical, Infrared, and Millimeter Wave. Proceedings SPIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.99040Z, </w:t>
@@ -7590,286 +7590,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PICARD Scientific Mission: status of the program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Picard, a solar mission dedicated to the study of the Sun: current results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hochedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Rouzé</w:t>
+                <w:t xml:space="preserve">Steven Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdanour Irbah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SpaceOps 2014 Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">40th COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Moscow, Russia. pp.Abstract D2.2-20-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02896365v1</w:t>
+                <w:t xml:space="preserve">hal-01111910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picard, a solar mission dedicated to the study of the Sun: current results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The PICARD Scientific Mission: status of the program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hochedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdanour Irbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Meftah</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th COSPAR Scientific Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SpaceOps 2014 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Pasadena, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2014-1705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111910v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Helioseismology with PICARD</w:t>
               </w:r>
@@ -7881,51 +7881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop scientifique PICARD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7944,338 +7944,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric seeing measurements obtained with MISOLFA in the framework of the PICARD Mission</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">PICARD SOL mission, a ground-based facility for long-term solar radius measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdanour Irbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fodil</w:t>
+                <w:t xml:space="preserve">Gérard Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ground-based and Airborne Telescopes IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands. pp.84446C, </w:t>
+              <w:t xml:space="preserve">Proceedings SPIE 8446, Ground-based and Airborne Instrumentation for Astronomy IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands. pp.844676, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.926300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.925712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00745350v1</w:t>
+                <w:t xml:space="preserve">hal-00745217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PICARD SOL mission, a ground-based facility for long-term solar radius measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Meftah</w:t>
+                <w:t xml:space="preserve">Atmospheric seeing measurements obtained with MISOLFA in the framework of the PICARD Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ikhlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Thuillier</w:t>
+                <w:t xml:space="preserve">M. Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings SPIE 8446, Ground-based and Airborne Instrumentation for Astronomy IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands. pp.844676, </w:t>
+              <w:t xml:space="preserve">Ground-based and Airborne Telescopes IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands. pp.84446C, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.925712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.926300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00745217v1</w:t>
+                <w:t xml:space="preserve">hal-00745350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MISOLFA : a seeing monitor for daytime turbulence parameters measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ikhlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8390,51 +8390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Ikhlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8511,90 +8511,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The solar seeing monitor MISOLFA: presentation and first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Assus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Borgnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, San Diego, United States. pp.211, </w:t>
@@ -8632,51 +8632,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of ring analysis to near-surface magnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HELAS NA3-4 Workshop The Acoustic Solar Cycle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Birmingham, United Kingdom. pp.P.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8695,459 +8695,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of geometrical mapping for ring diagram analysis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CoRot observations of active giants: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. von Der Lühe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Gondoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fridlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Samadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second HELAS International Conference: HELIOSEISMOLOGY, ASTEROSEISMOLOGY AND MHD CONNECTIONS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/118/1/012090⟩</w:t>
+              <w:t xml:space="preserve">COOL STARS, STELLAR SYSTEMS AND THE SUN: Proceedings of the 15th Cambridge Workshop on Cool Stars, Stellar Systems and the Sun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, St. Andrews (Scotland), United Kingdom. pp.864-867, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3099253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00383016v1</w:t>
+                <w:t xml:space="preserve">hal-02896413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PICARD Payload Data Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pradels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guinle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdanour Irbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Marcovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPACEOPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Heildelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoRot observations of active giants: preliminary results</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Baudin</w:t>
+                <w:t xml:space="preserve">Comparison of geometrical mapping for ring diagram analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zaatri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Corbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. González Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Samadi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. von Der Lühe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COOL STARS, STELLAR SYSTEMS AND THE SUN: Proceedings of the 15th Cambridge Workshop on Cool Stars, Stellar Systems and the Sun</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, St. Andrews (Scotland), United Kingdom. pp.864-867, </w:t>
+              <w:t xml:space="preserve">Second HELAS International Conference: HELIOSEISMOLOGY, ASTEROSEISMOLOGY AND MHD CONNECTIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Göttingen, Germany. pp.012090, </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3099253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/118/1/012090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02896413v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Solar Subsurface Radial Gradient of Angular Velocity as Revealed by Ring Diagram Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zaatri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar-Stellar Dynamos as Revealed by Helio- and Asteroseismology: GONG 2008/SOHO 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Boulder,Co, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9431,51 +9431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ring-diagram analysis with GONG++</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Toner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9556,51 +9556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Solar Cycle and the Tachocline: Theories and Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Jimenez-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9671,230 +9671,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Solar Internal Rotation from GOLF Splittings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Sekii</w:t>
+                <w:t xml:space="preserve">On the Use of Nonlinear Regularization in Inverse Methods for the Solar Tachocline Profile Determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Corbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Blanc-Feraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure and Dynamics of the Interior of the Sun and Sun-like Stars SOHO 6/GONG 98 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 1998, Boston, Massachusetts, United States. pp.741</w:t>
+              <w:t xml:space="preserve">, Jun 1998, Boston, Massachusetts, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938063v1</w:t>
+                <w:t xml:space="preserve">hal-02896453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Nonlinear Regularization in Inverse Methods for the Solar Tachocline Profile Determination</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Blanc-Feraud</w:t>
+                <w:t xml:space="preserve">The Solar Internal Rotation from GOLF Splittings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Corbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. Di Mauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sekii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure and Dynamics of the Interior of the Sun and Sun-like Stars SOHO 6/GONG 98 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 1998, Boston, Massachusetts, United States</w:t>
+              <w:t xml:space="preserve">, Jun 1998, Boston, Massachusetts, United States. pp.741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02896453v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar Rotation from 2d Inversion</w:t>
               </w:r>
@@ -10347,51 +10347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pireaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Corbard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10790,51 +10790,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9972C403"/>
+    <w:nsid w:val="ADEF82B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11021,51 +11021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-corbard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9615-9619" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/corbard_t_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915685v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Buldgen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coss&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blancard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilleron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54793-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05264686v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Corbard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faurobert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gelly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Douet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laforgue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556102" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04208914v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346610" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03798643v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Malherbe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bual&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Crussaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cornu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.07.058" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03868980v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Barbary" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Collin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09848-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03311549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Harra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Andretta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Appourchaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bellot-Rubio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09769-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Dalmasse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2020032" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buldgen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eggenberger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Baturin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgen Christensen-Dalsgaard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037980" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105118v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Appourchaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corbard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935196" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462553v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Malherbe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dalmasse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbary" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-019-1569-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02092085v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ikhlef" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Meftah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3391" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01799033v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732159" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boumier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leibacher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833535" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301228v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fossat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Provost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salabert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730460" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01275104v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Ikhlef" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Fodil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw242" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdanour Irbah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Turck-Chi&#232;ze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-015-0655-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/808/1/4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846722v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Crepel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-013-0347-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796903v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochedez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boumier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-013-0373-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952233v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Djafer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/785/2/89" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068755v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423598" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796969v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salabert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/440/1/012025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835418v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/440/1/012003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565373v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dufour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Meissonnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thuillier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565371v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Assus" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fodil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540499v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Delmas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chauvineau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.10.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630868v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V. D. L&#252;he" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aerts" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christensen-Dalsgaard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201011463" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TJ4TG9S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457440v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaatri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-009-0191-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457441v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W&#246;hl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brajsa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912130" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382449v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liewer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Watt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alexander" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andretta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9107-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307143v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourget" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Picard Team" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.200710987" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-594JCF6P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387951v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Jim&#233;nez-Reyes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.200710986" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FHBB0X75-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388167v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthomieu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077212" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388652v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Komm" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gonz&#225;lez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Howe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-006-0106-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J51K5RTH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388612v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hill" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/498642" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388284v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gonz&#225;lez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/432413" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896109v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durney" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gonzalez Hernandez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/382187" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416868v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Garcia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Chaplin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couvidat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eff-Darwich" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:SOLA.0000031395.90891.ce" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L8HGM2H7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896104v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garca" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turck-Chize" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henney" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/379698" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896069v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tomczyk" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pall&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020751" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896080v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mausumi Dikpati" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thompson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gilman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/342555" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896051v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christensen&#8208;dalsgaard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/338665" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896090v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Thompson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014224523374" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896033v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jim&#233;nez-Reyes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roca Cortes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20011374" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896026v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turck&#8208;chieze" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/308875" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896131v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc-Feraud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896124v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896119v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895778v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thompson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toomre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anderson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Antia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.272.5266.1300" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04916064v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174392132300546X" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04954825v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gelly" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Douet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laforgue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04954878v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01841599v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311716" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929248v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger K. Ulrich" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fossat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Provost" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01345798v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232027" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01527792v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruty" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02923724v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Rouillard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Pinto" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Brun" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourdarie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896365v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouz&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-1705" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111910v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dewitte" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903750v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745350v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926300" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745217v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.925712" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717046v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1255052" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0RZTQNMF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638534v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.898301" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522900v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgnino" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856264" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896388v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383016v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. von Der L&#252;he" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/118/1/012090" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436578v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pradels" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guinle" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Marcovici" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896413v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondoin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fridlund" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goupil" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samadi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3099253" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896428v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914161v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975448v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dikpati" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Gilman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Thompson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914174v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914154v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Hanna" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Haber" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896439v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Jimenez-Reyes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tomoczyk" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938063v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Di Mauro" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sekii" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896453v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934923v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gonczi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938178v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462420v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/univ-cotedazur/docs/livret_academie3_projets_web_v3_light" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107149v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Rozelot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pireaux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315706v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02921925v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NICE5237" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02466222v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-corbard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9615-9619" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/corbard_t_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915685v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Buldgen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coss&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blancard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilleron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54793-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05264686v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Corbard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faurobert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gelly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Douet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laforgue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556102" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04208914v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346610" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03798643v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Malherbe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bual&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Crussaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cornu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.07.058" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03868980v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Barbary" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Collin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09848-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03311549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Harra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Andretta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Appourchaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bellot-Rubio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09769-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Dalmasse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2020032" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buldgen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eggenberger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Baturin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgen Christensen-Dalsgaard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037980" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462553v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Malherbe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dalmasse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbary" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-019-1569-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105118v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Appourchaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corbard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935196" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02092085v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ikhlef" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Meftah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3391" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01799033v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732159" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boumier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leibacher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833535" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301228v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fossat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Provost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salabert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730460" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01275104v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Ikhlef" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Fodil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw242" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdanour Irbah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Turck-Chi&#232;ze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-015-0655-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/808/1/4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796903v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochedez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boumier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-013-0373-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846722v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Crepel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-013-0347-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952233v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Djafer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/785/2/89" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068755v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423598" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796969v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salabert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/440/1/012025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835418v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/440/1/012003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565371v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Assus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dufour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fodil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565373v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Meissonnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thuillier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540499v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Delmas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chauvineau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.10.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630868v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V. D. L&#252;he" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aerts" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christensen-Dalsgaard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201011463" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TJ4TG9S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457440v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaatri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-009-0191-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457441v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W&#246;hl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brajsa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912130" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382449v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liewer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Watt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alexander" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andretta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9107-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307143v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourget" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Picard Team" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.200710987" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-594JCF6P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387951v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Jim&#233;nez-Reyes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.200710986" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FHBB0X75-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388167v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthomieu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077212" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388652v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Komm" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gonz&#225;lez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Howe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-006-0106-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J51K5RTH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388612v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hill" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/498642" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388284v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gonz&#225;lez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/432413" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896109v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durney" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gonzalez Hernandez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/382187" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416868v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Garcia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Chaplin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couvidat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eff-Darwich" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:SOLA.0000031395.90891.ce" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L8HGM2H7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896104v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garca" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turck-Chize" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henney" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/379698" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896069v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tomczyk" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pall&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020751" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896080v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mausumi Dikpati" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thompson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gilman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/342555" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896051v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christensen&#8208;dalsgaard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/338665" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896090v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Thompson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014224523374" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896033v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jim&#233;nez-Reyes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roca Cortes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20011374" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896026v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turck&#8208;chieze" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/308875" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896131v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc-Feraud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896124v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896119v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895778v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thompson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toomre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anderson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Antia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.272.5266.1300" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04916064v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174392132300546X" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04954878v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gelly" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Douet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laforgue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04954825v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01841599v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311716" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929248v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger K. Ulrich" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fossat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Provost" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01345798v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232027" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01527792v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruty" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02923724v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Rouillard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Pinto" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Brun" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourdarie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111910v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dewitte" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896365v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouz&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-1705" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903750v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745217v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.925712" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745350v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926300" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717046v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1255052" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0RZTQNMF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638534v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.898301" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522900v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgnino" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856264" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896388v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896413v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondoin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fridlund" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goupil" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samadi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3099253" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436578v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pradels" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guinle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Marcovici" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383016v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. von Der L&#252;he" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/118/1/012090" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896428v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914161v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975448v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dikpati" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Gilman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Thompson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914174v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914154v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Hanna" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Haber" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896439v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Jimenez-Reyes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tomoczyk" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896453v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938063v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Di Mauro" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sekii" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934923v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gonczi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938178v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462420v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/univ-cotedazur/docs/livret_academie3_projets_web_v3_light" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107149v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Rozelot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pireaux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315706v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02921925v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NICE5237" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02466222v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>