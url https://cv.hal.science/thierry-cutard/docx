--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -2507,248 +2507,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of heat treatment on the microstructure of a clay ceramic and its thermal and mechanical properties</w:t>
+                <w:t xml:space="preserve">Modeling of the thermal and mechanical properties of clay ceramics incorporating organic additives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Nigay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rababe Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.10.084⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 708, p.375-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2017.09.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619238v1</w:t>
+                <w:t xml:space="preserve">hal-01617979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the thermal and mechanical properties of clay ceramics incorporating organic additives</w:t>
+                <w:t xml:space="preserve">The impact of heat treatment on the microstructure of a clay ceramic and its thermal and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Nigay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rababe Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 708, p.375-382. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (2), p.1747-1754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2017.09.131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.10.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617979v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New advances in the laboratory characterization of refractories : testing and modelling</w:t>
               </w:r>
@@ -4763,377 +4763,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to determine the Young's modulus of refractory materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Blond</w:t>
+                <w:t xml:space="preserve">Thermomechanical characterization of monolithic refractory castables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Donval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interceram</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 70, p.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.70.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00567765v1</w:t>
+                <w:t xml:space="preserve">hal-01847795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizing of refractory castable gas-burner using thermomechanical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 70, p.173-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical characterization of monolithic refractory castables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new method to determine the Young's modulus of refractory materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interceram</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59 (1), pp.34-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847795v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation modeling of a Si3N4-TiN composite : Comparison between experiment and kinetic models</w:t>
               </w:r>
@@ -6856,248 +6856,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of a silicon nitride-titanium nitride composite: Microstructural investigations and phenomenological modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Deschaux-Beaume</w:t>
+                <w:t xml:space="preserve">Pullout of metallic fibres from a ceramic refractory matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Levaillant</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1151-2916.2002.tb00365.x⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 33 (10), p.1461-1466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-835X(02)00146-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714942v1</w:t>
+                <w:t xml:space="preserve">hal-01714943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pullout of metallic fibres from a ceramic refractory matrix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
+                <w:t xml:space="preserve">Oxidation of a silicon nitride-titanium nitride composite: Microstructural investigations and phenomenological modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Deschaux-Beaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Frety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 33 (10), p.1461-1466. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 85 (7), pp.1860-1866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1359-835X(02)00146-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1151-2916.2002.tb00365.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714943v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances of metallic and ceramic tools for superplastic forming</w:t>
               </w:r>
@@ -7122,51 +7122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Materials and Product Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 2, pp.445-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7185,269 +7185,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of failure prediction for ceramic tools: comparison with forging test results</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and mechanical properties of a refractory concrete for superplastic forming tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industrial Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 19 (2), pp.100-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050668v1</w:t>
+                <w:t xml:space="preserve">hal-01714947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and mechanical properties of a refractory concrete for superplastic forming tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of failure prediction for ceramic tools: comparison with forging test results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fréty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Ceramics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 92-93, pp.502-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-0136(99)00225-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714947v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing and characterization of aluminium-based MMCs produced by gas pressure infiltration</w:t>
               </w:r>
@@ -8210,51 +8210,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing on the Moon with Selective Laser Melting: mechanical properties and microstructure of printed small objects</w:t>
+                <w:t xml:space="preserve">Selective laser melting of regolith for optimized small objects manufacturing in a lunar ISRU context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
@@ -8289,97 +8289,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Lunar Symposium (ELS) 12th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dumfries, United Kingdom. pp.195-196</w:t>
+              <w:t xml:space="preserve">Lunar and Planetary Science Conference (LPSC) 55th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Houston (Texas), United States. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791828v1</w:t>
+                <w:t xml:space="preserve">hal-04791909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective laser melting of regolith for optimized small objects manufacturing in a lunar ISRU context</w:t>
+                <w:t xml:space="preserve">Additive manufacturing on the Moon with Selective Laser Melting: mechanical properties and microstructure of printed small objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
@@ -8414,73 +8414,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lunar and Planetary Science Conference (LPSC) 55th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Houston (Texas), United States. 3 p</w:t>
+              <w:t xml:space="preserve">European Lunar Symposium (ELS) 12th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dumfries, United Kingdom. pp.195-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791909v1</w:t>
+                <w:t xml:space="preserve">hal-04791828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural analysis and mechanical behaviour of oxide/oxide cmcs prepared by continuous tow impregnation</w:t>
               </w:r>
@@ -9190,273 +9190,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of a NextelTM 610/alumina-silica, oxide/oxide ceramic matrix composite</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isru taskforce in Toulouse toward in situ autonomous electrochemical and additive manufacturing processes of lunar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gibilaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chamelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT 2021 - European Congress and Exhibition on Advanced Materials and Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Conférence donnée en virtuel, Austria</w:t>
+              <w:t xml:space="preserve">2021 NESF &amp; ELS - 2021 NASA Exploration Science Forum &amp; European Lunar Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352321v1</w:t>
+                <w:t xml:space="preserve">hal-03441756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isru taskforce in Toulouse toward in situ autonomous electrochemical and additive manufacturing processes of lunar</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical behavior of a NextelTM 610/alumina-silica, oxide/oxide ceramic matrix composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boutenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aimable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 NESF &amp; ELS - 2021 NASA Exploration Science Forum &amp; European Lunar Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">EUROMAT 2021 - European Congress and Exhibition on Advanced Materials and Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Conférence donnée en virtuel, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441756v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of additive manufacturing processes for lunar soil simulants</w:t>
               </w:r>
@@ -11056,721 +11056,704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the oxidation induced strain of silicon-carbide-based refractories castables</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Blond</w:t>
+                <w:t xml:space="preserve">New coatings for SPF tools made of a metallic fibre reinforced refractory castable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gasser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
+                <w:t xml:space="preserve">G. Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nazaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HTCPM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Les Embiez, France. pp.Electronic file</w:t>
+              <w:t xml:space="preserve">ICSAM2012, International Conference on Superplasticity of Advanced Materials ICSAM 2003, Albi (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073056v1</w:t>
+                <w:t xml:space="preserve">hal-02187239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical engineering simulation of asymmetric creep for ceramic materials with the Drucker-Prager model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fibre reinforced refractory concrete as a tooling material for organic matrix composite processing routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Nazaret</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Donval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROGRESS - 55th International Colloquium Refractories, Aachen (Germany)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">ECCM 15 -15th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Venice, Italy. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187106v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New coatings for SPF tools made of a metallic fibre reinforced refractory castable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of the oxidation induced strain of silicon-carbide-based refractories castables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Nazaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSAM2012, International Conference on Superplasticity of Advanced Materials ICSAM 2003, Albi (France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Albi, France</w:t>
+              <w:t xml:space="preserve">HTCPM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Les Embiez, France. pp.Electronic file</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187239v1</w:t>
+                <w:t xml:space="preserve">hal-01073056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibre reinforced refractory concrete as a tooling material for organic matrix composite processing routes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical engineering simulation of asymmetric creep for ceramic materials with the Drucker-Prager model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nazaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 15 -15th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Venice, Italy. 10 p</w:t>
+              <w:t xml:space="preserve">EUROGRESS - 55th International Colloquium Refractories, Aachen (Germany)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760267v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing glass-ceramic matrix composites by liquid moulding : characterisation of the rheology of a resin derived from a geopolymeric system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Farrugia</w:t>
+                <w:t xml:space="preserve">Characterisation of an inorganic based resin for the liquid moulding processing of composites for intermediate temperature applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Beneditti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Rollin</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Huez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 15 -15th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Venice, Italy. 7 p</w:t>
+              <w:t xml:space="preserve">FPCM 11 -11th International conference on Flow Processes in Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Auckland, New Zealand. p.180-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764776v1</w:t>
+                <w:t xml:space="preserve">hal-01760270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELLING OF THE SWELLING OF SIC-BASED REFRACTORY LINING USED IN WASTE-TO-ENERGY PLANTS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+                <w:t xml:space="preserve">Processing glass-ceramic matrix composites by liquid moulding : characterisation of the rheology of a resin derived from a geopolymeric system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference On Engineering Systems&amp; Design And Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.82101</w:t>
+              <w:t xml:space="preserve">ECCM 15 -15th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Venice, Italy. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836144v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement non-linéaire de bétons réfractaires renforcés de fibres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11786,165 +11769,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées spécialisées « Céramiques réfractaires », Mons (Belgique), 2012.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Mons, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of an inorganic based resin for the liquid moulding processing of composites for intermediate temperature applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+                <w:t xml:space="preserve">MODELLING OF THE SWELLING OF SIC-BASED REFRACTORY LINING USED IN WASTE-TO-ENERGY PLANTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPCM 11 -11th International conference on Flow Processes in Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Auckland, New Zealand. p.180-187</w:t>
+              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference On Engineering Systems&amp; Design And Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.82101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760270v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement mécanique de bétons réfractaires fibrés</w:t>
               </w:r>
@@ -11969,51 +11969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12090,51 +12090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.CD</w:t>
@@ -12314,51 +12314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COM 2010 - 49th Annual Conference of Metallurgists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Vancouver, Canada. p. 397-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12377,299 +12377,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural design and study of fibre reinforced refractory concretes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Mazzoni</w:t>
+                <w:t xml:space="preserve">Ceramic die technology for superplastic forming : state of the art and recent improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 14 -14th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Budapest, Hungary. 8 p</w:t>
+              <w:t xml:space="preserve">International symposium on superplasticity and its related areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hitachi, Japan. p.76-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764790v1</w:t>
+                <w:t xml:space="preserve">hal-01760279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement thermomécanique de bétons réfractaires renforcés de fibres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructural design and study of fibre reinforced refractory concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Donval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mazzoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010 Nantes, FRANCE 18-22 octobre 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">ECCM 14 -14th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Budapest, Hungary. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193841v1</w:t>
+                <w:t xml:space="preserve">hal-01764790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramic die technology for superplastic forming : state of the art and recent improvements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+                <w:t xml:space="preserve">Comportement thermomécanique de bétons réfractaires renforcés de fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on superplasticity and its related areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Hitachi, Japan. p.76-85</w:t>
+              <w:t xml:space="preserve">Matériaux 2010 Nantes, FRANCE 18-22 octobre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760279v1</w:t>
+                <w:t xml:space="preserve">hal-02193841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramic Fibre Reinforced Refractory Castables for Very High Temperature Superplastic forming</w:t>
               </w:r>
@@ -12858,51 +12858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and thermomechanical behaviour of a SiC-based refractory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12966,51 +12966,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage modelling in a fiber reinforced refractory castable.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13061,51 +13061,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative SPF toolings based on reinforced refractory concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13290,51 +13290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Arcens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13493,51 +13493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13750,273 +13750,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'endommagement d'un béton réfractaire dans une structure modèle constituée d'un disque de béton muni d'un ancrage métallique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hicham Marzagui</w:t>
+                <w:t xml:space="preserve">Wear mechanism of WC-Co cutting tool from turning experiments and high speed tribological tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchadja Kagnaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">HSIMP 2007 -High Speed Industrial Manufacturing Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Senlis, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362012v1</w:t>
+                <w:t xml:space="preserve">hal-01764802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wear mechanism of WC-Co cutting tool from turning experiments and high speed tribological tests</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Myriam Lazard</w:t>
+                <w:t xml:space="preserve">Modélisation de l'endommagement d'un béton réfractaire dans une structure modèle constituée d'un disque de béton muni d'un ancrage métallique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Roosefid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evariste Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Marzagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prompt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSIMP 2007 -High Speed Industrial Manufacturing Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Senlis, France. 8 p</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764802v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibre reinforced refractory castables : an alternative solution for SPF die manufacturing</w:t>
               </w:r>
@@ -14119,51 +14119,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement thermomécanique de deux bétons réfractaires jusqu'à 1200°C : caractérisations et liens avec les évolutions microstructurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Marzagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Yeugo Fogaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14257,51 +14257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Marzagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14352,103 +14352,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical behaviour of two refractory castables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Roosefid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evariste Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Marzagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Prompt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNITECR'05 -Unified international technical conference on refractories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Orlando, United States. p.1003-1007</w:t>
@@ -14471,459 +14471,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of SPF dies based on advanced material behaviour models</w:t>
+                <w:t xml:space="preserve">Preface of the proceedings of Euro SPF 2004 : 3rd european conference on super plastic forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Superplasticity in Advanced Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Euro-SPF 2004 -3rd European conference on superplastic forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Albi, France. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714941v1</w:t>
+                <w:t xml:space="preserve">hal-01788429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic fiber reinforced refractory concretes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
+                <w:t xml:space="preserve">Design of SPF dies based on advanced material behaviour models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Martinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Garriga-Majo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International symposium on advances in refractories for the metallurgical industries</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Superplasticity in Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Oxford, United Kingdom. pp.123-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.447-448.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714939v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des fibres métalliques dans le comportement mécanique à haute température d'un béton réfractaire renforcé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metallic fiber reinforced refractory concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECAMAT 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, Aussois, France. p.445-448</w:t>
+              <w:t xml:space="preserve">4th International symposium on advances in refractories for the metallurgical industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Hamilton, Ontario, Canada. pp.293-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798902v1</w:t>
+                <w:t xml:space="preserve">hal-01714939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical behaviour of a fibre-reinforced refractory concrete : tests and fe analysis</w:t>
+                <w:t xml:space="preserve">Influence des fibres métalliques dans le comportement mécanique à haute température d'un béton réfractaire renforcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th RILEM symposium on fibre-reinforced concretes (FRC) -BEFIB 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Varenna, Italy. p.689-698</w:t>
+              <w:t xml:space="preserve">MECAMAT 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Aussois, France. p.445-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788425v1</w:t>
+                <w:t xml:space="preserve">hal-01798902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural changes and high temperature mechanical behavior of an andalusite based low cement refractory castable</w:t>
               </w:r>
@@ -15028,122 +15028,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface of the proceedings of Euro SPF 2004 : 3rd european conference on super plastic forming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermomechanical behaviour of a fibre-reinforced refractory concrete : tests and fe analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-SPF 2004 -3rd European conference on superplastic forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Albi, France. 1 p</w:t>
+              <w:t xml:space="preserve">6th RILEM symposium on fibre-reinforced concretes (FRC) -BEFIB 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Varenna, Italy. p.689-698</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788429v1</w:t>
+                <w:t xml:space="preserve">hal-01788425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature mechanical behavior of two refractory castables</w:t>
               </w:r>
@@ -15343,800 +15343,800 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation relation between Ni and NiO and its evolution during oxide growth</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Monceau</w:t>
+                <w:t xml:space="preserve">Study of a ceramic refractory reinforced with metallic fibres : from the microstructure to the mechanical behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Pieraggi</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemical Society symposium on High-Temperature Corrosion and Materials Chemistry IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Paris, France. p.189-199</w:t>
+              <w:t xml:space="preserve">3rd forum on new materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Florence, Italy. p.53-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788435v1</w:t>
+                <w:t xml:space="preserve">hal-01788434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of microstructural evolutions in refractory castables by in situ-high temperature ESEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Marzagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMPT 2003 -International conference on advances in materials and processing technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Dublin, Ireland. p.1477-1480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a ceramic refractory reinforced with metallic fibres : from the microstructure to the mechanical behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
+                <w:t xml:space="preserve">Orientation relation between Ni and NiO and its evolution during oxide growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Blachere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Peraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pieraggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd forum on new materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Florence, Italy. p.53-60</w:t>
+              <w:t xml:space="preserve">Electrochemical Society symposium on High-Temperature Corrosion and Materials Chemistry IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Paris, France. p.189-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788434v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pullout of metallic fibres in a ceramic refractory matrix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of stereovision to the mechanical characterization of refractory ceramics reinforced with metallic fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPCM7 - 7th international conference on interfacial phenomena in composite materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Arcachon, France. 5 p</w:t>
+              <w:t xml:space="preserve">2002 SEM annual conference and exposition on experimental and applied mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Milwaukee, United States. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847826v1</w:t>
+                <w:t xml:space="preserve">hal-01796852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of stereovision to the mechanical characterization of refractory ceramics reinforced with metallic fibers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+                <w:t xml:space="preserve">Pullout of metallic fibres in a ceramic refractory matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2002 SEM annual conference and exposition on experimental and applied mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Milwaukee, United States. 4p</w:t>
+              <w:t xml:space="preserve">IPCM7 - 7th international conference on interfacial phenomena in composite materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Arcachon, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796852v1</w:t>
+                <w:t xml:space="preserve">hal-01847826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'approche probabiliste de la rupture en dimensionnement de structures fragiles : application à la conception d'outils de mise en forme en céramique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application de la stéréovision à l'étude du comportement de bétons réfractaires renforcés de fibres métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Deschaux Beaume</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECAMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, Aussois, France. p.151-154</w:t>
+              <w:t xml:space="preserve">Photomécanique 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, Poitiers, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798920v1</w:t>
+                <w:t xml:space="preserve">hal-01798923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la stéréovision à l'étude du comportement de bétons réfractaires renforcés de fibres métalliques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorian Garcia</w:t>
+                <w:t xml:space="preserve">L'approche probabiliste de la rupture en dimensionnement de structures fragiles : application à la conception d'outils de mise en forme en céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deschaux Beaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+                <w:t xml:space="preserve">Nicole Frety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomécanique 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2001, Poitiers, France. 8 p</w:t>
+              <w:t xml:space="preserve">MECAMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Aussois, France. p.151-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798923v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phenomenological model for high temperature oxidation of Si3N4-TiN composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Deschaux-Beaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Frety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16190,277 +16190,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Failure Prediction for Ceramics Tools: Comparison with Forging Test Results</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructure and mechanical properties of Ti(C,N)-Mo2C-(Ni,Co) cermets as a function of their initial chemical composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.C. Boyer</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bolognini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Feusier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Viatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Materials and Processing Technologies (AMPT) 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1997, Guimarães, Portugal</w:t>
+              <w:t xml:space="preserve">ECERS V - 5th conference and exhibition of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Versailles, France. p.747-750</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053574v1</w:t>
+                <w:t xml:space="preserve">hal-01847836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and mechanical properties of Ti(C,N)-Mo2C-(Ni,Co) cermets as a function of their initial chemical composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Simulation of Failure Prediction for Ceramics Tools: Comparison with Forging Test Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fréty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">T. Viatte</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECERS V - 5th conference and exhibition of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Versailles, France. p.747-750</w:t>
+              <w:t xml:space="preserve">Advances in Materials and Processing Technologies (AMPT) 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1997, Guimarães, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847836v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17742,51 +17742,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05338491v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Borius" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D&#233;barre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Singlard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.113133" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04882712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Canet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105561" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04745909v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Granier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D. Chevrel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2024.10.024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04677458v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok &#352;e&#353;ko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Lamboley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grill" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Reiss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2024.08.009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04563801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Julian-Jankowiak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108238" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04081911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Le" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivallant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.27374" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03918326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Ndong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Piotte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cadot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2022.100326" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04038875v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42823-023-00495-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04230095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231207441" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04192708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100425" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03781511v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Stupar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chabrol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Razak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tessier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24867/ATM-2022-1-007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03754008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bonmatin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Djilali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107074" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03328692v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boutenel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.08.016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03272163v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Farrugia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100156" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869475v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delomenie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Cerbelaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Videcoq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chartier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125350" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02944406v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.303-401" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02517041v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.13508" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02007761v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mauduit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.01.018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701896v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Nigay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0002221" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01700705v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D&#8217;elia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie del Confetto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eberling-Fux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Descamps" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24638" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619238v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.10.084" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617979v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rababe Sani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.09.131" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01617365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Michel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coulon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2017068" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599984v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Korah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.094" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609115v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Elia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Descarnps" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.01.025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01336747v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.01.125" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609021v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valentin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.03.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609028v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouke Hijlkema" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2016.04.034" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01679861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290215v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.09.027" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995670v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchadja Kagnaya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lambert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lazard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2013.08.017" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916918v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merzouki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchetou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.09.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612002v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2013.12.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01178155v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peraudeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J.H. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2014.02.027" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687319v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nazaret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.09.011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426239v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Haddag" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-012-1069-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687323v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guegan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201200045" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687324v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazzoni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201200032" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847794v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567765v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847796v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barrau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Donval" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.70.37" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390747v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fr&#233;ty" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2008.09.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194286v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tata" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miroud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebaili" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/ajsr.2009.76.86" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714930v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lambert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2008.12.035" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851419v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/175095409788837793" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714931v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.200800297" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF01D50D17EA37FD2D68A26B773E3A0AB8E5FFF2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170659v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2006.04.016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644896v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Garcia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cailleux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00322.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840004v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9062-8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714933v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nazaret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Marzagui" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.231" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714934v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714935v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2004.02.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714937v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2004.04.365" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714940v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egle Conforto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430310001659516" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847821v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mari" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bolognini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feusier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Viatte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847823v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Mari" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bolognini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feusier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verdon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-4368(03)00010-6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06PJBFNJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714942v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Frety" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2002.tb00365.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714943v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-835X(02)00146-X" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714944v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050668v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boyer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(99)00225-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714947v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847833v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carreno Morelli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schaller" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonjour" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)00649-2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9RGH0W8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714948v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Bouchetou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(97)00214-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTZ8QWVJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254598v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benoit" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19968163" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254596v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19968161" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360180v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Latour" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005042v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791828v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Pinet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791909v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696536v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singlard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04360033v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281461v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Pinet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009051v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Razak Ibrahim Baraze" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2622108" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009039v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kyunghwan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendl&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840543v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Granier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03352321v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441756v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chiron" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Favier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03714081v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975020v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lamic" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032103025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02274445v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Patou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265265v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424001v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sangar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulanger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01822896v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034822" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901684v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466783v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01713954v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01745311v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rollin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouquet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01761629v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731501v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01763651v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181538v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073056v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gasser" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187106v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valentin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187239v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Th&#233;venin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barrau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760267v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764776v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836144v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187243v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760270v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beneditti" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Huez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597761v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Donval" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600493v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771345v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193656v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764790v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193841v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760279v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193830v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193842v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. His" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Champion" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764794v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194560v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194600v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764798v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057069v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Arcens" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771376v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771381v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gault" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771374v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348613v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362012v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Roosefid" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Ouedraogo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Marzagui" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prompt" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764802v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714932v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.551-552.37" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798894v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yeugo Fogaing" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huger" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798899v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788418v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714941v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martinier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gao" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garriga-Majo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.447-448.123" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714939v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798902v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788425v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714938v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ey Fogaing" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788429v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714936v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roosefid" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ouedraogo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Prompt" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788426v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788435v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blachere" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Peraldi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pieraggi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796847v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788434v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847826v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796852v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798920v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux Beaume" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Frety" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798923v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714945v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.369-372.403" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02053574v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Boyer" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847836v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02445529v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02300057v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02316066v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185703v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farrugia" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rollin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185704v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peraudeau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194636v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01809803v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01816506v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ni&#232;pce" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04808322v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729123v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857092779.1.49" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05338491v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Borius" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D&#233;barre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Singlard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.113133" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04882712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Canet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105561" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04745909v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Granier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D. Chevrel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2024.10.024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04677458v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok &#352;e&#353;ko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Lamboley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grill" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Reiss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2024.08.009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04563801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Julian-Jankowiak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108238" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04081911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Le" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivallant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.27374" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03918326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Ndong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Piotte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cadot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2022.100326" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04038875v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42823-023-00495-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04230095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231207441" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04192708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100425" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03781511v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Stupar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chabrol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Razak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tessier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24867/ATM-2022-1-007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03754008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bonmatin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Djilali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107074" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03328692v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boutenel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.08.016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03272163v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Farrugia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100156" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869475v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delomenie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Cerbelaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Videcoq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chartier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125350" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02944406v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.303-401" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02517041v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.13508" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02007761v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mauduit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.01.018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701896v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Nigay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0002221" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01700705v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D&#8217;elia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie del Confetto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eberling-Fux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Descamps" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24638" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617979v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rababe Sani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.09.131" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619238v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.10.084" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01617365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Michel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coulon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2017068" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599984v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Korah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.094" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609115v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Elia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Descarnps" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.01.025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01336747v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.01.125" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609021v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valentin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.03.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609028v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouke Hijlkema" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2016.04.034" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01679861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290215v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.09.027" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995670v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchadja Kagnaya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lambert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lazard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2013.08.017" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916918v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merzouki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchetou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.09.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612002v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2013.12.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01178155v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peraudeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J.H. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2014.02.027" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687319v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nazaret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.09.011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426239v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Haddag" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-012-1069-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687323v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guegan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201200045" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687324v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazzoni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201200032" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847794v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847795v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Donval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.70.37" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847796v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barrau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567765v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390747v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fr&#233;ty" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2008.09.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194286v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tata" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miroud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebaili" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/ajsr.2009.76.86" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714930v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lambert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2008.12.035" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851419v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/175095409788837793" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714931v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.200800297" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF01D50D17EA37FD2D68A26B773E3A0AB8E5FFF2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170659v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2006.04.016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644896v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Garcia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cailleux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00322.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840004v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9062-8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714933v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nazaret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Marzagui" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.231" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714934v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714935v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2004.02.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714937v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2004.04.365" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714940v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egle Conforto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430310001659516" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847821v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mari" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bolognini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feusier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Viatte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847823v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Mari" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bolognini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feusier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verdon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-4368(03)00010-6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06PJBFNJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714943v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-835X(02)00146-X" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714942v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Frety" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2002.tb00365.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714944v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714947v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050668v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boyer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(99)00225-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847833v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carreno Morelli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schaller" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonjour" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)00649-2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9RGH0W8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714948v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Bouchetou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(97)00214-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTZ8QWVJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254598v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benoit" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19968163" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254596v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19968161" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360180v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Latour" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005042v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791909v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Pinet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791828v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696536v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singlard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04360033v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281461v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Pinet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009051v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Razak Ibrahim Baraze" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2622108" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009039v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kyunghwan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendl&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840543v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Granier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441756v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chiron" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Favier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03352321v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03714081v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975020v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lamic" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032103025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02274445v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Patou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265265v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424001v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sangar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulanger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01822896v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034822" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901684v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466783v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01713954v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01745311v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rollin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouquet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01761629v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731501v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01763651v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181538v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187239v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Th&#233;venin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barrau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760267v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073056v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gasser" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187106v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valentin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760270v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beneditti" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Huez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764776v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187243v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836144v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597761v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Donval" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600493v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771345v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193656v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760279v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764790v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193841v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193830v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193842v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. His" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Champion" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764794v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194560v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194600v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764798v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057069v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Arcens" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771376v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771381v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gault" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771374v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348613v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764802v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362012v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Roosefid" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Ouedraogo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Marzagui" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prompt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714932v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.551-552.37" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798894v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yeugo Fogaing" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huger" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798899v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788418v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788429v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714941v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martinier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gao" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garriga-Majo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.447-448.123" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714939v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798902v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714938v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ey Fogaing" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788425v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714936v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roosefid" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ouedraogo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Prompt" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788426v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788434v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796847v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788435v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blachere" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Peraldi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pieraggi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796852v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847826v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798923v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798920v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux Beaume" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Frety" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714945v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.369-372.403" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847836v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02053574v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Boyer" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02445529v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02300057v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02316066v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185703v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farrugia" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rollin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185704v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peraudeau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194636v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01809803v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01816506v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ni&#232;pce" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04808322v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729123v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857092779.1.49" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>