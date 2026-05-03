--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -1823,265 +1823,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and simulation study of heteroaggregation in a binary mixture of alumina and silica colloids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strength Loss of Basalt-Based Mineral Fibers after Thermal Desizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boutenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125350⟩</w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (3-4), pp.115-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/rcma.303-401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02869475v1</w:t>
+                <w:t xml:space="preserve">hal-02944406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength Loss of Basalt-Based Mineral Fibers after Thermal Desizing</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An experimental and simulation study of heteroaggregation in a binary mixture of alumina and silica colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aimable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Delomenie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Videcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (3-4), pp.115-122. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 605, pp.1-10/125350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18280/rcma.303-401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944406v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology evolution of a geopolymer precursor aqueous suspension during aging</w:t>
               </w:r>
@@ -2507,248 +2507,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the thermal and mechanical properties of clay ceramics incorporating organic additives</w:t>
+                <w:t xml:space="preserve">The impact of heat treatment on the microstructure of a clay ceramic and its thermal and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Nigay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rababe Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2017.09.131⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (2), p.1747-1754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.10.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617979v1</w:t>
+                <w:t xml:space="preserve">hal-01619238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of heat treatment on the microstructure of a clay ceramic and its thermal and mechanical properties</w:t>
+                <w:t xml:space="preserve">Modeling of the thermal and mechanical properties of clay ceramics incorporating organic additives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Nigay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rababe Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43 (2), p.1747-1754. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 708, p.375-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.10.084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2017.09.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619238v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New advances in the laboratory characterization of refractories : testing and modelling</w:t>
               </w:r>
@@ -2862,395 +2862,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the particle shape of organic additives on the anisotropy of a clay ceramic and its thermal and mechanical properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Nigay</w:t>
+                <w:t xml:space="preserve">Probabilistic rupture analysis of a brittle spray deposited Si–Al alloy under thermal gradient: Characterization and thermoelastic sizing guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.08.094⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95, p. 441-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2016.01.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599984v1</w:t>
+                <w:t xml:space="preserve">hal-01336747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cure kinetics of a polysilazane system: Experimental characterization and numerical modelling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of the particle shape of organic additives on the anisotropy of a clay ceramic and its thermal and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. V. Korah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Nigay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.01.025⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 125, p. 654-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.08.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609115v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic rupture analysis of a brittle spray deposited Si–Al alloy under thermal gradient: Characterization and thermoelastic sizing guidelines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Mauduit</w:t>
+                <w:t xml:space="preserve">Cure kinetics of a polysilazane system: Experimental characterization and numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele d'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie del Confetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eberling-Fux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Descarnps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 95, p. 441-421. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76, p. 40-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2016.01.125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336747v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of the asymmetric primary creep of a fibre reinforced refractory concrete at 1200 degrees C</w:t>
               </w:r>
@@ -4076,51 +4076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary tests of silicon carbide based concretes for hybrid rocket nozzles in a solar furnace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele d'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4763,377 +4763,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical characterization of monolithic refractory castables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new method to determine the Young's modulus of refractory materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Michel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interceram</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59 (1), pp.34-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847795v1</w:t>
+                <w:t xml:space="preserve">hal-00567765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizing of refractory castable gas-burner using thermomechanical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 70, p.173-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to determine the Young's modulus of refractory materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Thermomechanical characterization of monolithic refractory castables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Donval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interceram</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 70, p.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.70.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00567765v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation modeling of a Si3N4-TiN composite : Comparison between experiment and kinetic models</w:t>
               </w:r>
@@ -5347,287 +5347,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wear mechanisms of WC-Co cutting tools from high-speed tribological tests</w:t>
+                <w:t xml:space="preserve">Friction at high sliding speed of WC-6Co pin versus steel disc AISI 1045 : estimation of the contact temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tchadja Kagnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Lazard</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2008.12.035⟩</w:t>
+              <w:t xml:space="preserve">The international journal of multiphysics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (2), pp.141-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1260/175095409788837793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714930v1</w:t>
+                <w:t xml:space="preserve">hal-01851419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction at high sliding speed of WC-6Co pin versus steel disc AISI 1045 : estimation of the contact temperature</w:t>
+                <w:t xml:space="preserve">Wear mechanisms of WC-Co cutting tools from high-speed tribological tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tchadja Kagnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Myriam Lazard</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The international journal of multiphysics.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 3 (2), pp.141-153. </w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 267 (5-8, 2, SI), pp.890-897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1260/175095409788837793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2008.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851419v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber reinforced refractory castables for SPF toolings</w:t>
               </w:r>
@@ -5723,391 +5723,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation modelling of a Si3N4–TiN ceramic: microstructure and kinetic laws</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Fréty</w:t>
+                <w:t xml:space="preserve">Use of 3-D Digital Image Correlation to characterize the mechanical behavior of a Fiber Reinforced Refractory Castable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Colin</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2006.04.016⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 47, pp.761-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-007-9062-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170659v1</w:t>
+                <w:t xml:space="preserve">hal-00840004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of stereovision to the mechanical characterisation of ceramic refractories reinforced with metallic fibres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+                <w:t xml:space="preserve">Oxidation modelling of a Si3N4–TiN ceramic: microstructure and kinetic laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fréty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Robert</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00322.x⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 33 (7), pp.1331-1339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2006.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644896v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of 3-D Digital Image Correlation to characterize the mechanical behavior of a Fiber Reinforced Refractory Castable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of stereovision to the mechanical characterisation of ceramic refractories reinforced with metallic fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 47, pp.761-773. </w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43 (2), pp.96-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-007-9062-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00322.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840004v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the mechanical behaviour specificities of damaged refractory castables on the Young's modulus determination</w:t>
               </w:r>
@@ -6197,51 +6197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a ceramic refractory reinforced with metallic fibres: from the microstructure to the mechanical behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6292,51 +6292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pullout of steel fibres from a refractory castable: experiment and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6856,248 +6856,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pullout of metallic fibres from a ceramic refractory matrix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
+                <w:t xml:space="preserve">Oxidation of a silicon nitride-titanium nitride composite: Microstructural investigations and phenomenological modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Deschaux-Beaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Frety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1359-835X(02)00146-X⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 85 (7), pp.1860-1866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1151-2916.2002.tb00365.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714943v1</w:t>
+                <w:t xml:space="preserve">hal-01714942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of a silicon nitride-titanium nitride composite: Microstructural investigations and phenomenological modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Deschaux-Beaume</w:t>
+                <w:t xml:space="preserve">Pullout of metallic fibres from a ceramic refractory matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Levaillant</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 85 (7), pp.1860-1866. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 33 (10), p.1461-1466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1151-2916.2002.tb00365.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1359-835X(02)00146-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714942v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances of metallic and ceramic tools for superplastic forming</w:t>
               </w:r>
@@ -7122,51 +7122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Materials and Product Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 2, pp.445-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7185,269 +7185,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and mechanical properties of a refractory concrete for superplastic forming tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of failure prediction for ceramic tools: comparison with forging test results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fréty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Ceramics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 92-93, pp.502-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-0136(99)00225-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714947v1</w:t>
+                <w:t xml:space="preserve">hal-02050668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of failure prediction for ceramic tools: comparison with forging test results</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and mechanical properties of a refractory concrete for superplastic forming tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 19 (2), pp.100-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0924-0136(99)00225-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02050668v1</w:t>
+                <w:t xml:space="preserve">hal-01714947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing and characterization of aluminium-based MMCs produced by gas pressure infiltration</w:t>
               </w:r>
@@ -8210,51 +8210,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective laser melting of regolith for optimized small objects manufacturing in a lunar ISRU context</w:t>
+                <w:t xml:space="preserve">Additive manufacturing on the Moon with Selective Laser Melting: mechanical properties and microstructure of printed small objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
@@ -8289,97 +8289,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lunar and Planetary Science Conference (LPSC) 55th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Houston (Texas), United States. 3 p</w:t>
+              <w:t xml:space="preserve">European Lunar Symposium (ELS) 12th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dumfries, United Kingdom. pp.195-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791909v1</w:t>
+                <w:t xml:space="preserve">hal-04791828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing on the Moon with Selective Laser Melting: mechanical properties and microstructure of printed small objects</w:t>
+                <w:t xml:space="preserve">Selective laser melting of regolith for optimized small objects manufacturing in a lunar ISRU context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
@@ -8414,73 +8414,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Lunar Symposium (ELS) 12th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dumfries, United Kingdom. pp.195-196</w:t>
+              <w:t xml:space="preserve">Lunar and Planetary Science Conference (LPSC) 55th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Houston (Texas), United States. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791828v1</w:t>
+                <w:t xml:space="preserve">hal-04791909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural analysis and mechanical behaviour of oxide/oxide cmcs prepared by continuous tow impregnation</w:t>
               </w:r>
@@ -9190,273 +9190,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isru taskforce in Toulouse toward in situ autonomous electrochemical and additive manufacturing processes of lunar</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical behavior of a NextelTM 610/alumina-silica, oxide/oxide ceramic matrix composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boutenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aimable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 NESF &amp; ELS - 2021 NASA Exploration Science Forum &amp; European Lunar Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">EUROMAT 2021 - European Congress and Exhibition on Advanced Materials and Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Conférence donnée en virtuel, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03441756v1</w:t>
+                <w:t xml:space="preserve">hal-03352321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of a NextelTM 610/alumina-silica, oxide/oxide ceramic matrix composite</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isru taskforce in Toulouse toward in situ autonomous electrochemical and additive manufacturing processes of lunar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gibilaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chamelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT 2021 - European Congress and Exhibition on Advanced Materials and Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Conférence donnée en virtuel, Austria</w:t>
+              <w:t xml:space="preserve">2021 NESF &amp; ELS - 2021 NASA Exploration Science Forum &amp; European Lunar Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352321v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of additive manufacturing processes for lunar soil simulants</w:t>
               </w:r>
@@ -10604,51 +10604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the thermo-mechanical and ablative behaviour of silicon carbide based concretes exposed to hybrid propulsion environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele d'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11056,472 +11056,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New coatings for SPF tools made of a metallic fibre reinforced refractory castable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of the oxidation induced strain of silicon-carbide-based refractories castables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Nazaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSAM2012, International Conference on Superplasticity of Advanced Materials ICSAM 2003, Albi (France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Albi, France</w:t>
+              <w:t xml:space="preserve">HTCPM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Les Embiez, France. pp.Electronic file</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187239v1</w:t>
+                <w:t xml:space="preserve">hal-01073056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibre reinforced refractory concrete as a tooling material for organic matrix composite processing routes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical engineering simulation of asymmetric creep for ceramic materials with the Drucker-Prager model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nazaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 15 -15th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Venice, Italy. 10 p</w:t>
+              <w:t xml:space="preserve">EUROGRESS - 55th International Colloquium Refractories, Aachen (Germany)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760267v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the oxidation induced strain of silicon-carbide-based refractories castables</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Blond</w:t>
+                <w:t xml:space="preserve">New coatings for SPF tools made of a metallic fibre reinforced refractory castable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gasser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
+                <w:t xml:space="preserve">G. Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nazaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HTCPM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Les Embiez, France. pp.Electronic file</w:t>
+              <w:t xml:space="preserve">ICSAM2012, International Conference on Superplasticity of Advanced Materials ICSAM 2003, Albi (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073056v1</w:t>
+                <w:t xml:space="preserve">hal-02187239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical engineering simulation of asymmetric creep for ceramic materials with the Drucker-Prager model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fibre reinforced refractory concrete as a tooling material for organic matrix composite processing routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Nazaret</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Donval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROGRESS - 55th International Colloquium Refractories, Aachen (Germany)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">ECCM 15 -15th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Venice, Italy. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187106v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of an inorganic based resin for the liquid moulding processing of composites for intermediate temperature applications</w:t>
               </w:r>
@@ -11857,51 +11857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2012 11th Biennial Conference On Engineering Systems&amp; Design And Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.82101</w:t>
@@ -11969,51 +11969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12032,277 +12032,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du module d'Young de matériaux réfractaires à base SiC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Michel</w:t>
+                <w:t xml:space="preserve">Endommagement du WC-Co en usinage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchadja Kagnaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Schmitt</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.CD</w:t>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00600493v1</w:t>
+                <w:t xml:space="preserve">hal-01771345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endommagement du WC-Co en usinage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Boher</w:t>
+                <w:t xml:space="preserve">Identification du module d'Young de matériaux réfractaires à base SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Myriam Lazard</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 11 p</w:t>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771345v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage and creep modelling for refractory structure sizing</w:t>
               </w:r>
@@ -12314,51 +12314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COM 2010 - 49th Annual Conference of Metallurgists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Vancouver, Canada. p. 397-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12465,51 +12465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural design and study of fibre reinforced refractory concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Donval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mazzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12858,51 +12858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and thermomechanical behaviour of a SiC-based refractory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12966,51 +12966,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage modelling in a fiber reinforced refractory castable.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13061,51 +13061,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative SPF toolings based on reinforced refractory concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13290,51 +13290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Arcens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13493,51 +13493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13750,273 +13750,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wear mechanism of WC-Co cutting tool from turning experiments and high speed tribological tests</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Myriam Lazard</w:t>
+                <w:t xml:space="preserve">Modélisation de l'endommagement d'un béton réfractaire dans une structure modèle constituée d'un disque de béton muni d'un ancrage métallique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Roosefid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evariste Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Marzagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prompt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSIMP 2007 -High Speed Industrial Manufacturing Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Senlis, France. 8 p</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764802v1</w:t>
+                <w:t xml:space="preserve">hal-03362012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'endommagement d'un béton réfractaire dans une structure modèle constituée d'un disque de béton muni d'un ancrage métallique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hicham Marzagui</w:t>
+                <w:t xml:space="preserve">Wear mechanism of WC-Co cutting tool from turning experiments and high speed tribological tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchadja Kagnaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">HSIMP 2007 -High Speed Industrial Manufacturing Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Senlis, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362012v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibre reinforced refractory castables : an alternative solution for SPF die manufacturing</w:t>
               </w:r>
@@ -14119,51 +14119,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement thermomécanique de deux bétons réfractaires jusqu'à 1200°C : caractérisations et liens avec les évolutions microstructurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Marzagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Yeugo Fogaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14257,77 +14257,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Marzagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14352,103 +14352,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical behaviour of two refractory castables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Roosefid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohsen Roosefid</w:t>
+                <w:t xml:space="preserve">Evariste Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evariste Ouedraogo</w:t>
+                <w:t xml:space="preserve">Hicham Marzagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Prompt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNITECR'05 -Unified international technical conference on refractories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Orlando, United States. p.1003-1007</w:t>
@@ -14471,122 +14471,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface of the proceedings of Euro SPF 2004 : 3rd european conference on super plastic forming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermomechanical behaviour of a fibre-reinforced refractory concrete : tests and fe analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-SPF 2004 -3rd European conference on superplastic forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Albi, France. 1 p</w:t>
+              <w:t xml:space="preserve">6th RILEM symposium on fibre-reinforced concretes (FRC) -BEFIB 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Varenna, Italy. p.689-698</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788429v1</w:t>
+                <w:t xml:space="preserve">hal-01788425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of SPF dies based on advanced material behaviour models</w:t>
               </w:r>
@@ -14719,51 +14719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallic fiber reinforced refractory concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15028,122 +15028,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical behaviour of a fibre-reinforced refractory concrete : tests and fe analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Nazaret</w:t>
+                <w:t xml:space="preserve">Preface of the proceedings of Euro SPF 2004 : 3rd european conference on super plastic forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th RILEM symposium on fibre-reinforced concretes (FRC) -BEFIB 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Varenna, Italy. p.689-698</w:t>
+              <w:t xml:space="preserve">Euro-SPF 2004 -3rd European conference on superplastic forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Albi, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788425v1</w:t>
+                <w:t xml:space="preserve">hal-01788429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature mechanical behavior of two refractory castables</w:t>
               </w:r>
@@ -15343,800 +15343,800 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a ceramic refractory reinforced with metallic fibres : from the microstructure to the mechanical behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
+                <w:t xml:space="preserve">Orientation relation between Ni and NiO and its evolution during oxide growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Blachere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Peraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pieraggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd forum on new materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Florence, Italy. p.53-60</w:t>
+              <w:t xml:space="preserve">Electrochemical Society symposium on High-Temperature Corrosion and Materials Chemistry IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Paris, France. p.189-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788434v1</w:t>
+                <w:t xml:space="preserve">hal-01788435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of microstructural evolutions in refractory castables by in situ-high temperature ESEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Marzagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMPT 2003 -International conference on advances in materials and processing technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Dublin, Ireland. p.1477-1480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation relation between Ni and NiO and its evolution during oxide growth</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Monceau</w:t>
+                <w:t xml:space="preserve">Study of a ceramic refractory reinforced with metallic fibres : from the microstructure to the mechanical behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Pieraggi</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemical Society symposium on High-Temperature Corrosion and Materials Chemistry IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Paris, France. p.189-199</w:t>
+              <w:t xml:space="preserve">3rd forum on new materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Florence, Italy. p.53-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788435v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of stereovision to the mechanical characterization of refractory ceramics reinforced with metallic fibers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+                <w:t xml:space="preserve">Pullout of metallic fibres in a ceramic refractory matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2002 SEM annual conference and exposition on experimental and applied mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Milwaukee, United States. 4p</w:t>
+              <w:t xml:space="preserve">IPCM7 - 7th international conference on interfacial phenomena in composite materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Arcachon, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796852v1</w:t>
+                <w:t xml:space="preserve">hal-01847826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pullout of metallic fibres in a ceramic refractory matrix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Application of stereovision to the mechanical characterization of refractory ceramics reinforced with metallic fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPCM7 - 7th international conference on interfacial phenomena in composite materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Arcachon, France. 5 p</w:t>
+              <w:t xml:space="preserve">2002 SEM annual conference and exposition on experimental and applied mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Milwaukee, United States. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847826v1</w:t>
+                <w:t xml:space="preserve">hal-01796852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la stéréovision à l'étude du comportement de bétons réfractaires renforcés de fibres métalliques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'approche probabiliste de la rupture en dimensionnement de structures fragiles : application à la conception d'outils de mise en forme en céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+                <w:t xml:space="preserve">Frédéric Deschaux Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Frety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomécanique 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2001, Poitiers, France. 8 p</w:t>
+              <w:t xml:space="preserve">MECAMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Aussois, France. p.151-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798923v1</w:t>
+                <w:t xml:space="preserve">hal-01798920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'approche probabiliste de la rupture en dimensionnement de structures fragiles : application à la conception d'outils de mise en forme en céramique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Deschaux Beaume</w:t>
+                <w:t xml:space="preserve">Application de la stéréovision à l'étude du comportement de bétons réfractaires renforcés de fibres métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Frety</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECAMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, Aussois, France. p.151-154</w:t>
+              <w:t xml:space="preserve">Photomécanique 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, Poitiers, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798920v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phenomenological model for high temperature oxidation of Si3N4-TiN composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Deschaux-Beaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Frety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16334,51 +16334,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of Failure Prediction for Ceramics Tools: Comparison with Forging Test Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fréty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17742,51 +17742,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05338491v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Borius" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D&#233;barre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Singlard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.113133" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04882712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Canet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105561" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04745909v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Granier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D. Chevrel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2024.10.024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04677458v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok &#352;e&#353;ko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Lamboley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grill" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Reiss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2024.08.009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04563801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Julian-Jankowiak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108238" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04081911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Le" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivallant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.27374" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03918326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Ndong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Piotte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cadot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2022.100326" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04038875v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42823-023-00495-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04230095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231207441" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04192708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100425" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03781511v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Stupar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chabrol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Razak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tessier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24867/ATM-2022-1-007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03754008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bonmatin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Djilali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107074" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03328692v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boutenel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.08.016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03272163v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Farrugia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100156" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869475v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delomenie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Cerbelaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Videcoq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chartier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125350" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02944406v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.303-401" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02517041v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.13508" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02007761v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mauduit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.01.018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701896v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Nigay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0002221" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01700705v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D&#8217;elia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie del Confetto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eberling-Fux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Descamps" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24638" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617979v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rababe Sani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.09.131" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619238v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.10.084" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01617365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Michel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coulon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2017068" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599984v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Korah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.094" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609115v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Elia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Descarnps" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.01.025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01336747v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.01.125" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609021v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valentin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.03.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609028v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouke Hijlkema" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2016.04.034" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01679861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290215v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.09.027" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995670v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchadja Kagnaya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lambert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lazard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2013.08.017" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916918v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merzouki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchetou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.09.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612002v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2013.12.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01178155v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peraudeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J.H. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2014.02.027" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687319v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nazaret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.09.011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426239v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Haddag" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-012-1069-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687323v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guegan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201200045" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687324v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazzoni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201200032" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847794v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847795v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Donval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.70.37" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847796v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barrau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567765v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390747v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fr&#233;ty" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2008.09.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194286v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tata" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miroud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebaili" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/ajsr.2009.76.86" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714930v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lambert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2008.12.035" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851419v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/175095409788837793" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714931v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.200800297" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF01D50D17EA37FD2D68A26B773E3A0AB8E5FFF2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170659v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2006.04.016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644896v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Garcia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cailleux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00322.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840004v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9062-8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714933v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nazaret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Marzagui" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.231" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714934v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714935v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2004.02.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714937v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2004.04.365" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714940v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egle Conforto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430310001659516" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847821v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mari" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bolognini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feusier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Viatte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847823v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Mari" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bolognini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feusier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verdon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-4368(03)00010-6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06PJBFNJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714943v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-835X(02)00146-X" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714942v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Frety" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2002.tb00365.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714944v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714947v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050668v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boyer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(99)00225-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847833v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carreno Morelli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schaller" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonjour" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)00649-2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9RGH0W8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714948v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Bouchetou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(97)00214-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTZ8QWVJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254598v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benoit" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19968163" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254596v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19968161" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360180v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Latour" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005042v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791909v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Pinet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791828v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696536v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singlard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04360033v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281461v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Pinet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009051v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Razak Ibrahim Baraze" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2622108" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009039v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kyunghwan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendl&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840543v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Granier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441756v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chiron" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Favier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03352321v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03714081v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975020v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lamic" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032103025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02274445v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Patou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265265v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424001v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sangar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulanger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01822896v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034822" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901684v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466783v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01713954v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01745311v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rollin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouquet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01761629v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731501v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01763651v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181538v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187239v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Th&#233;venin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barrau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760267v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073056v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gasser" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187106v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valentin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760270v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beneditti" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Huez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764776v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187243v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836144v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597761v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Donval" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600493v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771345v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193656v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760279v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764790v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193841v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193830v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193842v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. His" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Champion" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764794v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194560v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194600v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764798v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057069v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Arcens" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771376v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771381v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gault" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771374v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348613v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764802v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362012v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Roosefid" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Ouedraogo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Marzagui" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prompt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714932v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.551-552.37" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798894v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yeugo Fogaing" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huger" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798899v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788418v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788429v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714941v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martinier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gao" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garriga-Majo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.447-448.123" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714939v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798902v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714938v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ey Fogaing" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788425v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714936v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roosefid" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ouedraogo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Prompt" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788426v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788434v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796847v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788435v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blachere" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Peraldi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pieraggi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796852v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847826v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798923v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798920v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux Beaume" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Frety" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714945v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.369-372.403" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847836v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02053574v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Boyer" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02445529v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02300057v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02316066v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185703v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farrugia" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rollin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185704v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peraudeau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194636v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01809803v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01816506v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ni&#232;pce" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04808322v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729123v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857092779.1.49" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05338491v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Borius" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D&#233;barre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Singlard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.113133" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04882712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Canet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105561" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04745909v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Granier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D. Chevrel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2024.10.024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04677458v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok &#352;e&#353;ko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Lamboley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grill" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Reiss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2024.08.009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04563801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Julian-Jankowiak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108238" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04081911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Le" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivallant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.27374" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03918326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Ndong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Piotte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cadot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2022.100326" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04038875v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42823-023-00495-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04230095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231207441" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04192708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100425" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03781511v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Stupar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chabrol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Razak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tessier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24867/ATM-2022-1-007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03754008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bonmatin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Djilali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107074" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03328692v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boutenel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.08.016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03272163v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Farrugia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100156" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02944406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.303-401" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869475v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delomenie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Cerbelaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Videcoq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chartier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125350" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02517041v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.13508" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02007761v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mauduit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.01.018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701896v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Nigay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0002221" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01700705v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D&#8217;elia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie del Confetto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eberling-Fux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Descamps" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24638" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619238v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.10.084" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617979v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rababe Sani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.09.131" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01617365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Michel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coulon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2017068" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01336747v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.01.125" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599984v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Korah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.094" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609115v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Elia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Descarnps" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.01.025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609021v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valentin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.03.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609028v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouke Hijlkema" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2016.04.034" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01679861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290215v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.09.027" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995670v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchadja Kagnaya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lambert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lazard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2013.08.017" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916918v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merzouki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchetou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.09.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612002v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2013.12.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01178155v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peraudeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J.H. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2014.02.027" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687319v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nazaret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.09.011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426239v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Haddag" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-012-1069-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687323v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guegan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201200045" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687324v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazzoni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201200032" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847794v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567765v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847796v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barrau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Donval" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.70.37" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390747v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fr&#233;ty" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2008.09.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194286v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tata" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miroud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebaili" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/ajsr.2009.76.86" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851419v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/175095409788837793" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714930v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lambert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2008.12.035" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714931v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.200800297" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF01D50D17EA37FD2D68A26B773E3A0AB8E5FFF2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840004v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9062-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170659v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2006.04.016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644896v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Garcia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cailleux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00322.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714933v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nazaret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Marzagui" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.231" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714934v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714935v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2004.02.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714937v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2004.04.365" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714940v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egle Conforto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430310001659516" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847821v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mari" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bolognini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feusier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Viatte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847823v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Mari" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bolognini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feusier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verdon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-4368(03)00010-6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06PJBFNJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714942v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Frety" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2002.tb00365.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714943v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-835X(02)00146-X" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714944v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050668v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boyer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(99)00225-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714947v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847833v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carreno Morelli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schaller" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonjour" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)00649-2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9RGH0W8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714948v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Bouchetou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(97)00214-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTZ8QWVJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254598v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benoit" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19968163" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254596v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19968161" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360180v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Latour" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005042v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791828v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Pinet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791909v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696536v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singlard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04360033v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281461v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Pinet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009051v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Razak Ibrahim Baraze" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2622108" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009039v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kyunghwan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendl&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840543v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Granier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03352321v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441756v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chiron" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Favier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03714081v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975020v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lamic" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032103025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02274445v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Patou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265265v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424001v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sangar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulanger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01822896v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034822" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901684v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466783v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01713954v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01745311v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rollin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouquet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01761629v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731501v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01763651v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181538v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073056v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gasser" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187106v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valentin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187239v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Th&#233;venin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barrau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760267v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760270v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beneditti" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Huez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764776v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187243v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836144v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597761v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Donval" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771345v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600493v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193656v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760279v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764790v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193841v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193830v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193842v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. His" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Champion" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764794v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194560v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194600v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764798v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057069v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Arcens" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771376v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771381v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gault" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771374v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348613v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362012v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Roosefid" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Ouedraogo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Marzagui" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prompt" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764802v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714932v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.551-552.37" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798894v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yeugo Fogaing" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huger" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798899v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788418v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788425v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714941v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martinier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gao" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garriga-Majo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.447-448.123" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714939v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798902v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714938v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ey Fogaing" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788429v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714936v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roosefid" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ouedraogo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Prompt" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788426v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788435v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blachere" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Peraldi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pieraggi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796847v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788434v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847826v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796852v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798920v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux Beaume" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Frety" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798923v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714945v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.369-372.403" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847836v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02053574v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Boyer" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02445529v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02300057v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02316066v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185703v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farrugia" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rollin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185704v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peraudeau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194636v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01809803v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01816506v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ni&#232;pce" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04808322v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729123v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857092779.1.49" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>