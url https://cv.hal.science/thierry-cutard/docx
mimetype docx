--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1823,265 +1823,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength Loss of Basalt-Based Mineral Fibers after Thermal Desizing</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An experimental and simulation study of heteroaggregation in a binary mixture of alumina and silica colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aimable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Delomenie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Videcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/rcma.303-401⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 605, pp.1-10/125350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944406v1</w:t>
+                <w:t xml:space="preserve">hal-02869475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and simulation study of heteroaggregation in a binary mixture of alumina and silica colloids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strength Loss of Basalt-Based Mineral Fibers after Thermal Desizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boutenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 605, pp.1-10/125350. </w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (3-4), pp.115-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18280/rcma.303-401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869475v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology evolution of a geopolymer precursor aqueous suspension during aging</w:t>
               </w:r>
@@ -2507,248 +2507,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of heat treatment on the microstructure of a clay ceramic and its thermal and mechanical properties</w:t>
+                <w:t xml:space="preserve">Modeling of the thermal and mechanical properties of clay ceramics incorporating organic additives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Nigay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rababe Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.10.084⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 708, p.375-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2017.09.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619238v1</w:t>
+                <w:t xml:space="preserve">hal-01617979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the thermal and mechanical properties of clay ceramics incorporating organic additives</w:t>
+                <w:t xml:space="preserve">The impact of heat treatment on the microstructure of a clay ceramic and its thermal and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Nigay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rababe Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 708, p.375-382. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (2), p.1747-1754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2017.09.131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.10.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617979v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New advances in the laboratory characterization of refractories : testing and modelling</w:t>
               </w:r>
@@ -2862,395 +2862,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic rupture analysis of a brittle spray deposited Si–Al alloy under thermal gradient: Characterization and thermoelastic sizing guidelines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+                <w:t xml:space="preserve">The impact of the particle shape of organic additives on the anisotropy of a clay ceramic and its thermal and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. V. Korah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2016.01.125⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 125, p. 654-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.08.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336747v1</w:t>
+                <w:t xml:space="preserve">hal-01599984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the particle shape of organic additives on the anisotropy of a clay ceramic and its thermal and mechanical properties</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cure kinetics of a polysilazane system: Experimental characterization and numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele d'Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie del Confetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eberling-Fux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Descarnps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.08.094⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76, p. 40-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599984v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cure kinetics of a polysilazane system: Experimental characterization and numerical modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raffaele d'Elia</w:t>
+                <w:t xml:space="preserve">Probabilistic rupture analysis of a brittle spray deposited Si–Al alloy under thermal gradient: Characterization and thermoelastic sizing guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 76, p. 40-52. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95, p. 441-421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.01.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2016.01.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609115v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of the asymmetric primary creep of a fibre reinforced refractory concrete at 1200 degrees C</w:t>
               </w:r>
@@ -4076,51 +4076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary tests of silicon carbide based concretes for hybrid rocket nozzles in a solar furnace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele d'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4763,377 +4763,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to determine the Young's modulus of refractory materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Blond</w:t>
+                <w:t xml:space="preserve">Sizing of refractory castable gas-burner using thermomechanical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Michel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interceram</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 59 (1), pp.34-38</w:t>
+              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 70, p.173-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00567765v1</w:t>
+                <w:t xml:space="preserve">hal-01847796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sizing of refractory castable gas-burner using thermomechanical simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermomechanical characterization of monolithic refractory castables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Donval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Nazaret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 70, p.173-178</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 70, p.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.70.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847796v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical characterization of monolithic refractory castables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new method to determine the Young's modulus of refractory materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interceram</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59 (1), pp.34-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847795v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation modeling of a Si3N4-TiN composite : Comparison between experiment and kinetic models</w:t>
               </w:r>
@@ -5723,391 +5723,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of 3-D Digital Image Correlation to characterize the mechanical behavior of a Fiber Reinforced Refractory Castable</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Nazaret</w:t>
+                <w:t xml:space="preserve">Oxidation modelling of a Si3N4–TiN ceramic: microstructure and kinetic laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fréty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-007-9062-8⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 33 (7), pp.1331-1339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2006.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840004v1</w:t>
+                <w:t xml:space="preserve">hal-00170659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation modelling of a Si3N4–TiN ceramic: microstructure and kinetic laws</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Fréty</w:t>
+                <w:t xml:space="preserve">Application of stereovision to the mechanical characterisation of ceramic refractories reinforced with metallic fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Colin</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2006.04.016⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43 (2), pp.96-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00322.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170659v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of stereovision to the mechanical characterisation of ceramic refractories reinforced with metallic fibres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Use of 3-D Digital Image Correlation to characterize the mechanical behavior of a Fiber Reinforced Refractory Castable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 43 (2), pp.96-108. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 47, pp.761-773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00322.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-007-9062-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644896v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the mechanical behaviour specificities of damaged refractory castables on the Young's modulus determination</w:t>
               </w:r>
@@ -6197,51 +6197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a ceramic refractory reinforced with metallic fibres: from the microstructure to the mechanical behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6292,51 +6292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pullout of steel fibres from a refractory castable: experiment and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6856,248 +6856,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of a silicon nitride-titanium nitride composite: Microstructural investigations and phenomenological modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Deschaux-Beaume</w:t>
+                <w:t xml:space="preserve">Pullout of metallic fibres from a ceramic refractory matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Levaillant</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1151-2916.2002.tb00365.x⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 33 (10), p.1461-1466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-835X(02)00146-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714942v1</w:t>
+                <w:t xml:space="preserve">hal-01714943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pullout of metallic fibres from a ceramic refractory matrix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
+                <w:t xml:space="preserve">Oxidation of a silicon nitride-titanium nitride composite: Microstructural investigations and phenomenological modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Deschaux-Beaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Frety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 33 (10), p.1461-1466. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 85 (7), pp.1860-1866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1359-835X(02)00146-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1151-2916.2002.tb00365.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714943v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances of metallic and ceramic tools for superplastic forming</w:t>
               </w:r>
@@ -7122,51 +7122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Materials and Product Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 2, pp.445-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7185,269 +7185,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of failure prediction for ceramic tools: comparison with forging test results</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and mechanical properties of a refractory concrete for superplastic forming tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industrial Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 19 (2), pp.100-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050668v1</w:t>
+                <w:t xml:space="preserve">hal-01714947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and mechanical properties of a refractory concrete for superplastic forming tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of failure prediction for ceramic tools: comparison with forging test results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fréty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Ceramics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 92-93, pp.502-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-0136(99)00225-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714947v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing and characterization of aluminium-based MMCs produced by gas pressure infiltration</w:t>
               </w:r>
@@ -8210,51 +8210,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing on the Moon with Selective Laser Melting: mechanical properties and microstructure of printed small objects</w:t>
+                <w:t xml:space="preserve">Selective laser melting of regolith for optimized small objects manufacturing in a lunar ISRU context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
@@ -8289,97 +8289,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Lunar Symposium (ELS) 12th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dumfries, United Kingdom. pp.195-196</w:t>
+              <w:t xml:space="preserve">Lunar and Planetary Science Conference (LPSC) 55th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Houston (Texas), United States. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791828v1</w:t>
+                <w:t xml:space="preserve">hal-04791909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective laser melting of regolith for optimized small objects manufacturing in a lunar ISRU context</w:t>
+                <w:t xml:space="preserve">Additive manufacturing on the Moon with Selective Laser Melting: mechanical properties and microstructure of printed small objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
@@ -8414,73 +8414,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lunar and Planetary Science Conference (LPSC) 55th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Houston (Texas), United States. 3 p</w:t>
+              <w:t xml:space="preserve">European Lunar Symposium (ELS) 12th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dumfries, United Kingdom. pp.195-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791909v1</w:t>
+                <w:t xml:space="preserve">hal-04791828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural analysis and mechanical behaviour of oxide/oxide cmcs prepared by continuous tow impregnation</w:t>
               </w:r>
@@ -9190,273 +9190,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of a NextelTM 610/alumina-silica, oxide/oxide ceramic matrix composite</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isru taskforce in Toulouse toward in situ autonomous electrochemical and additive manufacturing processes of lunar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gibilaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chamelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT 2021 - European Congress and Exhibition on Advanced Materials and Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Conférence donnée en virtuel, Austria</w:t>
+              <w:t xml:space="preserve">2021 NESF &amp; ELS - 2021 NASA Exploration Science Forum &amp; European Lunar Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352321v1</w:t>
+                <w:t xml:space="preserve">hal-03441756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isru taskforce in Toulouse toward in situ autonomous electrochemical and additive manufacturing processes of lunar</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical behavior of a NextelTM 610/alumina-silica, oxide/oxide ceramic matrix composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boutenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aimable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 NESF &amp; ELS - 2021 NASA Exploration Science Forum &amp; European Lunar Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">EUROMAT 2021 - European Congress and Exhibition on Advanced Materials and Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Conférence donnée en virtuel, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441756v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of additive manufacturing processes for lunar soil simulants</w:t>
               </w:r>
@@ -9695,424 +9695,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using X-Ray tomography to evaluate porosities in composite parts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+                <w:t xml:space="preserve">Influence du désensimage par traitement thermique sur les propriétés mécaniques de fibres de basalte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boutenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Congrès Français de Mécanique (CFM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">JNC 21 : Journées Nationales sur les Composites 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274445v1</w:t>
+                <w:t xml:space="preserve">hal-02265265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du désensimage par traitement thermique sur les propriétés mécaniques de fibres de basalte</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imprégnation et transfert de tapis de Nanotubes de Carbone Alignés Verticalement sur du préimprégné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Govignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sangar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 21 : Journées Nationales sur les Composites 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France. 9 p</w:t>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265265v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imprégnation et transfert de tapis de Nanotubes de Carbone Alignés Verticalement sur du préimprégné</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using X-Ray tomography to evaluate porosities in composite parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Olivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Govignon</w:t>
+                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Sangar</w:t>
+                <w:t xml:space="preserve">Julien Patou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Boulanger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 21 : Journées Nationales sur les Composites 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. 9 p</w:t>
+              <w:t xml:space="preserve">24e Congrès Français de Mécanique (CFM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424001v1</w:t>
+                <w:t xml:space="preserve">hal-02274445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the forming process on the mechanical behavior of a commingled carbon PPS composite part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Patou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10172,77 +10172,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la corrélation d'images pour le suivi de la mise en forme de renfort textile dans le cadre de la fabrication de pièces composites pour l'aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Patou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10604,51 +10604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the thermo-mechanical and ablative behaviour of silicon carbide based concretes exposed to hybrid propulsion environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele d'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11056,472 +11056,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the oxidation induced strain of silicon-carbide-based refractories castables</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Blond</w:t>
+                <w:t xml:space="preserve">New coatings for SPF tools made of a metallic fibre reinforced refractory castable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gasser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
+                <w:t xml:space="preserve">G. Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nazaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HTCPM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Les Embiez, France. pp.Electronic file</w:t>
+              <w:t xml:space="preserve">ICSAM2012, International Conference on Superplasticity of Advanced Materials ICSAM 2003, Albi (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073056v1</w:t>
+                <w:t xml:space="preserve">hal-02187239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical engineering simulation of asymmetric creep for ceramic materials with the Drucker-Prager model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fibre reinforced refractory concrete as a tooling material for organic matrix composite processing routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Nazaret</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Donval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROGRESS - 55th International Colloquium Refractories, Aachen (Germany)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">ECCM 15 -15th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Venice, Italy. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187106v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New coatings for SPF tools made of a metallic fibre reinforced refractory castable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical engineering simulation of asymmetric creep for ceramic materials with the Drucker-Prager model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nazaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSAM2012, International Conference on Superplasticity of Advanced Materials ICSAM 2003, Albi (France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Albi, France</w:t>
+              <w:t xml:space="preserve">EUROGRESS - 55th International Colloquium Refractories, Aachen (Germany)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187239v1</w:t>
+                <w:t xml:space="preserve">hal-02187106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibre reinforced refractory concrete as a tooling material for organic matrix composite processing routes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of the oxidation induced strain of silicon-carbide-based refractories castables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 15 -15th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Venice, Italy. 10 p</w:t>
+              <w:t xml:space="preserve">HTCPM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Les Embiez, France. pp.Electronic file</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760267v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of an inorganic based resin for the liquid moulding processing of composites for intermediate temperature applications</w:t>
               </w:r>
@@ -11857,51 +11857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2012 11th Biennial Conference On Engineering Systems&amp; Design And Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.82101</w:t>
@@ -11969,51 +11969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12032,372 +12032,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endommagement du WC-Co en usinage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Boher</w:t>
+                <w:t xml:space="preserve">Damage and creep modelling for refractory structure sizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 11 p</w:t>
+              <w:t xml:space="preserve">COM 2010 - 49th Annual Conference of Metallurgists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Vancouver, Canada. p. 397-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771345v1</w:t>
+                <w:t xml:space="preserve">hal-02193656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du module d'Young de matériaux réfractaires à base SiC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Michel</w:t>
+                <w:t xml:space="preserve">Endommagement du WC-Co en usinage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchadja Kagnaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Schmitt</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.CD</w:t>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00600493v1</w:t>
+                <w:t xml:space="preserve">hal-01771345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage and creep modelling for refractory structure sizing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Nazaret</w:t>
+                <w:t xml:space="preserve">Identification du module d'Young de matériaux réfractaires à base SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COM 2010 - 49th Annual Conference of Metallurgists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Vancouver, Canada. p. 397-410</w:t>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193656v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramic die technology for superplastic forming : state of the art and recent improvements</w:t>
               </w:r>
@@ -12465,51 +12465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural design and study of fibre reinforced refractory concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Donval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mazzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12858,51 +12858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and thermomechanical behaviour of a SiC-based refractory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12966,51 +12966,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage modelling in a fiber reinforced refractory castable.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13061,51 +13061,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative SPF toolings based on reinforced refractory concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13290,51 +13290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Arcens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13448,575 +13448,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme DRuIDe : présentation et premiers résultats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Gault</w:t>
+                <w:t xml:space="preserve">Comportement thermomécanique de bétons réfractaires : effet du renforcement par des fibres minérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mazzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées spécialisées réfractaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2008, Lunéville, France. p.13-16</w:t>
+              <w:t xml:space="preserve">, Sep 2008, Lunéville, France. p.79-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771381v1</w:t>
+                <w:t xml:space="preserve">hal-01771374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement thermomécanique de bétons réfractaires : effet du renforcement par des fibres minérales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Mazzoni</w:t>
+                <w:t xml:space="preserve">Thermal behaviour modelling of superplastic forming tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées spécialisées réfractaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Lunéville, France. p.79-82</w:t>
+              <w:t xml:space="preserve">EuroSPF08 - 6th EUROSPF Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Carcassonne, France. p. 1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771374v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal behaviour modelling of superplastic forming tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Velay</w:t>
+                <w:t xml:space="preserve">Le programme DRuIDe : présentation et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroSPF08 - 6th EUROSPF Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Carcassonne, France. p. 1-9</w:t>
+              <w:t xml:space="preserve">Journées spécialisées réfractaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lunéville, France. p.13-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348613v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'endommagement d'un béton réfractaire dans une structure modèle constituée d'un disque de béton muni d'un ancrage métallique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hicham Marzagui</w:t>
+                <w:t xml:space="preserve">Wear mechanism of WC-Co cutting tool from turning experiments and high speed tribological tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchadja Kagnaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">HSIMP 2007 -High Speed Industrial Manufacturing Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Senlis, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362012v1</w:t>
+                <w:t xml:space="preserve">hal-01764802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wear mechanism of WC-Co cutting tool from turning experiments and high speed tribological tests</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Myriam Lazard</w:t>
+                <w:t xml:space="preserve">Modélisation de l'endommagement d'un béton réfractaire dans une structure modèle constituée d'un disque de béton muni d'un ancrage métallique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Roosefid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evariste Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Marzagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prompt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSIMP 2007 -High Speed Industrial Manufacturing Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Senlis, France. 8 p</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764802v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibre reinforced refractory castables : an alternative solution for SPF die manufacturing</w:t>
               </w:r>
@@ -14119,90 +14119,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement thermomécanique de deux bétons réfractaires jusqu'à 1200°C : caractérisations et liens avec les évolutions microstructurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Marzagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Yeugo Fogaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Huger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Dijon, France. 12 p</w:t>
@@ -14257,77 +14257,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Marzagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14352,103 +14352,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical behaviour of two refractory castables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Roosefid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evariste Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Marzagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Prompt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNITECR'05 -Unified international technical conference on refractories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Orlando, United States. p.1003-1007</w:t>
@@ -14471,679 +14471,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical behaviour of a fibre-reinforced refractory concrete : tests and fe analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Nazaret</w:t>
+                <w:t xml:space="preserve">Preface of the proceedings of Euro SPF 2004 : 3rd european conference on super plastic forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th RILEM symposium on fibre-reinforced concretes (FRC) -BEFIB 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Varenna, Italy. p.689-698</w:t>
+              <w:t xml:space="preserve">Euro-SPF 2004 -3rd European conference on superplastic forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Albi, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788425v1</w:t>
+                <w:t xml:space="preserve">hal-01788429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of SPF dies based on advanced material behaviour models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F Nazaret</w:t>
+                <w:t xml:space="preserve">Microstructural changes and high temperature mechanical behavior of an andalusite based low cement refractory castable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Marzagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Martinier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D Garriga-Majo</w:t>
+                <w:t xml:space="preserve">Ey Fogaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Huger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Superplasticity in Advanced Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th International symposium on advances in refractories for the metallurgical industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Hamilton, Ontario, Canada. pp.331-345</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714941v1</w:t>
+                <w:t xml:space="preserve">hal-01714938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic fiber reinforced refractory concretes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
+                <w:t xml:space="preserve">Design of SPF dies based on advanced material behaviour models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Martinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Garriga-Majo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International symposium on advances in refractories for the metallurgical industries</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Superplasticity in Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Oxford, United Kingdom. pp.123-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.447-448.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714939v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des fibres métalliques dans le comportement mécanique à haute température d'un béton réfractaire renforcé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metallic fiber reinforced refractory concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECAMAT 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, Aussois, France. p.445-448</w:t>
+              <w:t xml:space="preserve">4th International symposium on advances in refractories for the metallurgical industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Hamilton, Ontario, Canada. pp.293-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798902v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural changes and high temperature mechanical behavior of an andalusite based low cement refractory castable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H Marzagui</w:t>
+                <w:t xml:space="preserve">Influence des fibres métalliques dans le comportement mécanique à haute température d'un béton réfractaire renforcé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International symposium on advances in refractories for the metallurgical industries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Hamilton, Ontario, Canada. pp.331-345</w:t>
+              <w:t xml:space="preserve">MECAMAT 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Aussois, France. p.445-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714938v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface of the proceedings of Euro SPF 2004 : 3rd european conference on super plastic forming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermomechanical behaviour of a fibre-reinforced refractory concrete : tests and fe analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-SPF 2004 -3rd European conference on superplastic forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Albi, France. 1 p</w:t>
+              <w:t xml:space="preserve">6th RILEM symposium on fibre-reinforced concretes (FRC) -BEFIB 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Varenna, Italy. p.689-698</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788429v1</w:t>
+                <w:t xml:space="preserve">hal-01788425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature mechanical behavior of two refractory castables</w:t>
               </w:r>
@@ -15343,800 +15343,800 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation relation between Ni and NiO and its evolution during oxide growth</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Monceau</w:t>
+                <w:t xml:space="preserve">Study of a ceramic refractory reinforced with metallic fibres : from the microstructure to the mechanical behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Pieraggi</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemical Society symposium on High-Temperature Corrosion and Materials Chemistry IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Paris, France. p.189-199</w:t>
+              <w:t xml:space="preserve">3rd forum on new materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Florence, Italy. p.53-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788435v1</w:t>
+                <w:t xml:space="preserve">hal-01788434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of microstructural evolutions in refractory castables by in situ-high temperature ESEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Marzagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMPT 2003 -International conference on advances in materials and processing technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Dublin, Ireland. p.1477-1480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a ceramic refractory reinforced with metallic fibres : from the microstructure to the mechanical behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
+                <w:t xml:space="preserve">Orientation relation between Ni and NiO and its evolution during oxide growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Blachere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Peraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pieraggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd forum on new materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Florence, Italy. p.53-60</w:t>
+              <w:t xml:space="preserve">Electrochemical Society symposium on High-Temperature Corrosion and Materials Chemistry IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Paris, France. p.189-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788434v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pullout of metallic fibres in a ceramic refractory matrix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Application of stereovision to the mechanical characterization of refractory ceramics reinforced with metallic fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPCM7 - 7th international conference on interfacial phenomena in composite materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Arcachon, France. 5 p</w:t>
+              <w:t xml:space="preserve">2002 SEM annual conference and exposition on experimental and applied mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Milwaukee, United States. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847826v1</w:t>
+                <w:t xml:space="preserve">hal-01796852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of stereovision to the mechanical characterization of refractory ceramics reinforced with metallic fibers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+                <w:t xml:space="preserve">Pullout of metallic fibres in a ceramic refractory matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2002 SEM annual conference and exposition on experimental and applied mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Milwaukee, United States. 4p</w:t>
+              <w:t xml:space="preserve">IPCM7 - 7th international conference on interfacial phenomena in composite materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Arcachon, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796852v1</w:t>
+                <w:t xml:space="preserve">hal-01847826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'approche probabiliste de la rupture en dimensionnement de structures fragiles : application à la conception d'outils de mise en forme en céramique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application de la stéréovision à l'étude du comportement de bétons réfractaires renforcés de fibres métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Deschaux Beaume</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECAMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, Aussois, France. p.151-154</w:t>
+              <w:t xml:space="preserve">Photomécanique 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, Poitiers, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798920v1</w:t>
+                <w:t xml:space="preserve">hal-01798923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la stéréovision à l'étude du comportement de bétons réfractaires renforcés de fibres métalliques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorian Garcia</w:t>
+                <w:t xml:space="preserve">L'approche probabiliste de la rupture en dimensionnement de structures fragiles : application à la conception d'outils de mise en forme en céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deschaux Beaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+                <w:t xml:space="preserve">Nicole Frety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cailleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomécanique 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2001, Poitiers, France. 8 p</w:t>
+              <w:t xml:space="preserve">MECAMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Aussois, France. p.151-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798923v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phenomenological model for high temperature oxidation of Si3N4-TiN composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Deschaux-Beaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Frety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16334,51 +16334,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of Failure Prediction for Ceramics Tools: Comparison with Forging Test Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fréty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17742,51 +17742,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05338491v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Borius" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D&#233;barre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Singlard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.113133" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04882712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Canet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105561" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04745909v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Granier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D. Chevrel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2024.10.024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04677458v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok &#352;e&#353;ko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Lamboley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grill" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Reiss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2024.08.009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04563801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Julian-Jankowiak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108238" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04081911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Le" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivallant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.27374" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03918326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Ndong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Piotte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cadot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2022.100326" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04038875v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42823-023-00495-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04230095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231207441" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04192708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100425" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03781511v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Stupar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chabrol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Razak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tessier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24867/ATM-2022-1-007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03754008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bonmatin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Djilali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107074" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03328692v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boutenel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.08.016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03272163v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Farrugia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100156" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02944406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.303-401" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869475v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delomenie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Cerbelaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Videcoq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chartier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125350" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02517041v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.13508" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02007761v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mauduit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.01.018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701896v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Nigay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0002221" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01700705v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D&#8217;elia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie del Confetto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eberling-Fux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Descamps" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24638" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619238v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.10.084" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617979v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rababe Sani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.09.131" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01617365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Michel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coulon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2017068" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01336747v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.01.125" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599984v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Korah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.094" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609115v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Elia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Descarnps" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.01.025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609021v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valentin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.03.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609028v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouke Hijlkema" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2016.04.034" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01679861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290215v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.09.027" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995670v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchadja Kagnaya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lambert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lazard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2013.08.017" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916918v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merzouki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchetou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.09.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612002v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2013.12.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01178155v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peraudeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J.H. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2014.02.027" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687319v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nazaret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.09.011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426239v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Haddag" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-012-1069-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687323v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guegan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201200045" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687324v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazzoni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201200032" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847794v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567765v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847796v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barrau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Donval" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.70.37" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390747v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fr&#233;ty" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2008.09.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194286v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tata" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miroud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebaili" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/ajsr.2009.76.86" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851419v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/175095409788837793" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714930v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lambert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2008.12.035" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714931v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.200800297" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF01D50D17EA37FD2D68A26B773E3A0AB8E5FFF2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840004v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9062-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170659v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2006.04.016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644896v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Garcia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cailleux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00322.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714933v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nazaret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Marzagui" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.231" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714934v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714935v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2004.02.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714937v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2004.04.365" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714940v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egle Conforto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430310001659516" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847821v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mari" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bolognini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feusier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Viatte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847823v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Mari" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bolognini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feusier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verdon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-4368(03)00010-6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06PJBFNJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714942v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Frety" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2002.tb00365.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714943v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-835X(02)00146-X" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714944v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050668v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boyer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(99)00225-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714947v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847833v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carreno Morelli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schaller" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonjour" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)00649-2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9RGH0W8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714948v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Bouchetou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(97)00214-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTZ8QWVJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254598v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benoit" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19968163" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254596v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19968161" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360180v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Latour" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005042v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791828v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Pinet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791909v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696536v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singlard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04360033v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281461v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Pinet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009051v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Razak Ibrahim Baraze" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2622108" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009039v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kyunghwan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendl&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840543v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Granier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03352321v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441756v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chiron" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Favier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03714081v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975020v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lamic" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032103025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02274445v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Patou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265265v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424001v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sangar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulanger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01822896v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034822" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901684v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466783v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01713954v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01745311v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rollin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouquet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01761629v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731501v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01763651v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181538v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073056v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gasser" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187106v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valentin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187239v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Th&#233;venin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barrau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760267v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760270v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beneditti" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Huez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764776v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187243v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836144v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597761v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Donval" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771345v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600493v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193656v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760279v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764790v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193841v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193830v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193842v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. His" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Champion" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764794v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194560v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194600v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764798v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057069v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Arcens" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771376v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771381v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gault" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771374v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348613v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362012v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Roosefid" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Ouedraogo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Marzagui" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prompt" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764802v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714932v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.551-552.37" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798894v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yeugo Fogaing" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huger" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798899v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788418v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788425v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714941v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martinier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gao" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garriga-Majo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.447-448.123" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714939v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798902v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714938v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ey Fogaing" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788429v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714936v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roosefid" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ouedraogo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Prompt" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788426v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788435v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blachere" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Peraldi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pieraggi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796847v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788434v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847826v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796852v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798920v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux Beaume" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Frety" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798923v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714945v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.369-372.403" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847836v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02053574v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Boyer" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02445529v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02300057v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02316066v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185703v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farrugia" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rollin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185704v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peraudeau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194636v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01809803v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01816506v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ni&#232;pce" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04808322v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729123v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857092779.1.49" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05338491v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Borius" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D&#233;barre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Singlard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.113133" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04882712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Canet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105561" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04745909v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Granier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D. Chevrel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2024.10.024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04677458v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok &#352;e&#353;ko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Lamboley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grill" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Reiss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2024.08.009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04563801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Julian-Jankowiak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108238" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04081911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Le" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivallant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.27374" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03918326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Ndong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Piotte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cadot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2022.100326" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04038875v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42823-023-00495-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04230095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231207441" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04192708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100425" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03781511v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Stupar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chabrol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Razak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tessier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24867/ATM-2022-1-007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03754008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bonmatin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Djilali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107074" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03328692v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boutenel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.08.016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03272163v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Farrugia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100156" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869475v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delomenie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Cerbelaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Videcoq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chartier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125350" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02944406v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.303-401" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02517041v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.13508" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02007761v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mauduit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.01.018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701896v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Nigay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0002221" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01700705v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D&#8217;elia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie del Confetto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eberling-Fux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Descamps" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24638" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617979v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rababe Sani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.09.131" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619238v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.10.084" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01617365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Michel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coulon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2017068" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599984v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Korah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.094" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609115v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Elia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Descarnps" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.01.025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01336747v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.01.125" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609021v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valentin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.03.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609028v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouke Hijlkema" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2016.04.034" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01679861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290215v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.09.027" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995670v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchadja Kagnaya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lambert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lazard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2013.08.017" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916918v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merzouki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchetou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.09.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612002v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2013.12.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01178155v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peraudeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J.H. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2014.02.027" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687319v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nazaret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.09.011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426239v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Haddag" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-012-1069-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687323v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guegan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201200045" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687324v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazzoni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201200032" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847794v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847796v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barrau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847795v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Donval" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.70.37" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567765v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390747v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fr&#233;ty" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2008.09.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194286v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tata" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miroud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebaili" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/ajsr.2009.76.86" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851419v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/175095409788837793" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714930v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lambert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2008.12.035" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714931v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.200800297" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF01D50D17EA37FD2D68A26B773E3A0AB8E5FFF2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170659v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2006.04.016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644896v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Garcia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cailleux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00322.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840004v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9062-8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714933v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nazaret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Marzagui" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.231" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714934v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714935v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2004.02.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714937v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2004.04.365" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714940v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egle Conforto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430310001659516" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847821v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mari" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bolognini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feusier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Viatte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847823v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Mari" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bolognini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feusier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verdon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-4368(03)00010-6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06PJBFNJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714943v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-835X(02)00146-X" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714942v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Frety" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2002.tb00365.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714944v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714947v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050668v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boyer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(99)00225-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847833v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carreno Morelli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schaller" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonjour" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)00649-2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9RGH0W8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714948v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Bouchetou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(97)00214-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTZ8QWVJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254598v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benoit" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19968163" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254596v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19968161" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360180v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Latour" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005042v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791909v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Pinet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791828v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696536v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singlard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04360033v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281461v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Pinet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009051v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Razak Ibrahim Baraze" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2622108" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009039v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kyunghwan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendl&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840543v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Granier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441756v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chiron" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Favier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03352321v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03714081v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975020v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lamic" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032103025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265265v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424001v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sangar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulanger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02274445v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Patou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01822896v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034822" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901684v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466783v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01713954v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01745311v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rollin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouquet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01761629v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731501v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01763651v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181538v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187239v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Th&#233;venin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barrau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760267v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187106v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valentin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073056v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gasser" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760270v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beneditti" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Huez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764776v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187243v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836144v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597761v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Donval" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193656v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771345v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600493v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760279v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764790v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193841v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193830v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193842v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. His" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Champion" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764794v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194560v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194600v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764798v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057069v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Arcens" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771376v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771374v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348613v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771381v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gault" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764802v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362012v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Roosefid" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Ouedraogo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Marzagui" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prompt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714932v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.551-552.37" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798894v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yeugo Fogaing" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huger" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798899v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788418v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788429v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714938v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ey Fogaing" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714941v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martinier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gao" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garriga-Majo" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.447-448.123" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714939v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798902v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788425v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714936v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roosefid" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ouedraogo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Prompt" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788426v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788434v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796847v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788435v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blachere" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Peraldi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pieraggi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796852v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847826v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798923v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798920v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux Beaume" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Frety" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714945v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.369-372.403" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847836v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02053574v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Boyer" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02445529v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02300057v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02316066v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185703v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farrugia" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rollin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185704v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peraudeau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194636v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01809803v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01816506v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ni&#232;pce" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04808322v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729123v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857092779.1.49" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>