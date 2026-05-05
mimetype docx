--- v0 (2026-03-21)
+++ v1 (2026-05-05)
@@ -217,265 +217,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilities in internal gravity waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dheeraj Varma</w:t>
+                <w:t xml:space="preserve">Observation of inertia-gravity wave attractors in an axisymmetric enclosed basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Pacary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manikandan Mathur</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evgeny Ermanyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/mine.2023016⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (10), pp.104802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.104802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854701v1</w:t>
+                <w:t xml:space="preserve">hal-04270711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of inertia-gravity wave attractors in an axisymmetric enclosed basin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Pacary</w:t>
+                <w:t xml:space="preserve">Instabilities in internal gravity waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dheeraj Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manikandan Mathur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (10), pp.104802. </w:t>
+              <w:t xml:space="preserve">Mathematics in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.104802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/mine.2023016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270711v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaking of Internal Waves Parametrically Excited by Ageostrophic Anticyclonic Instability</w:t>
               </w:r>
@@ -693,278 +693,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-time dynamics of internal wave</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confronting Grand Challenges in environmental fluid mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dauxois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Jamin</w:t>
+                <w:t xml:space="preserve">T Peacock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takeshi Kataoka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dauxois</w:t>
+                <w:t xml:space="preserve">P Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T R Akylas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C P Caulfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cenedese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.806⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevfluids.6.020501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03381656v1</w:t>
+                <w:t xml:space="preserve">hal-03381624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confronting Grand Challenges in environmental fluid mechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-time dynamics of internal wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Kataoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Cenedese</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T R Akylas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6, </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevfluids.6.020501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03381624v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensionality of the triadic resonance instability of a plane inertial wave</w:t>
               </w:r>
@@ -1074,295 +1074,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03302727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plumes in rotating fluid and their transformation into tornados</w:t>
+                <w:t xml:space="preserve">Vortex cluster arising from an axisymmetric inertial wave attractor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.R. Sutherland</w:t>
+                <w:t xml:space="preserve">Samuel Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ma</w:t>
+                <w:t xml:space="preserve">I Sibgatullin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.R. Flynn</w:t>
+                <w:t xml:space="preserve">E Ermanyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Frank</w:t>
+                <w:t xml:space="preserve">N Shmakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.F. Linden</w:t>
+                <w:t xml:space="preserve">P Odier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 924, </w:t>
+              <w:t xml:space="preserve">, 2021, 926, pp.A12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357211v1</w:t>
+                <w:t xml:space="preserve">hal-03381648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex cluster arising from an axisymmetric inertial wave attractor</w:t>
+                <w:t xml:space="preserve">Plumes in rotating fluid and their transformation into tornados</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Boury</w:t>
+                <w:t xml:space="preserve">B.R. Sutherland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Sibgatullin</w:t>
+                <w:t xml:space="preserve">Y. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Ermanyuk</w:t>
+                <w:t xml:space="preserve">M.R. Flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Shmakova</w:t>
+                <w:t xml:space="preserve">D. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Odier</w:t>
+                <w:t xml:space="preserve">P.F. Linden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 926, pp.A12. </w:t>
+              <w:t xml:space="preserve">, 2021, 924, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03381648v1</w:t>
+                <w:t xml:space="preserve">hal-03357211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating turbulent mixing caused by local instability of internal gravity waves</w:t>
               </w:r>
@@ -1465,51 +1465,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Succession of Resonances to Achieve Internal Wave Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2205,51 +2205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2745,261 +2745,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing and Formation of Layers by Internal Wave Forcing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instabilities of Internal Gravity Wave Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dauxois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Odier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Dossmann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dauxois</w:t>
+                <w:t xml:space="preserve">Antoine Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017JC013309⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (1), pp.131 - 156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-fluid-122316-044539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678878v1</w:t>
+                <w:t xml:space="preserve">hal-01900293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilities of Internal Gravity Wave Beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixing and Formation of Layers by Internal Wave Forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Dossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Odier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 50 (1), pp.131 - 156. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (12), pp.9906 - 9917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-fluid-122316-044539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017JC013309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900293v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi-Pasta-Ulam chains with harmonic and anharmonic long-range interactions</w:t>
               </w:r>
@@ -3266,51 +3266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ermanyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3879,252 +3879,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy cascade in internal wave attractors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Out-of-equilibrium fluctuations in stochastic long-range interacting systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeny V Ermanyuk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ilias Sibgatullin</w:t>
+                <w:t xml:space="preserve">Shamik Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 113, pp.60008</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 113 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/113/60008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276711v1</w:t>
+                <w:t xml:space="preserve">hal-01900299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-equilibrium fluctuations in stochastic long-range interacting systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shamik Gupta</w:t>
+                <w:t xml:space="preserve">Energy cascade in internal wave attractors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Brouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny V Ermanyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Sibgatullin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 113 (6), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 113, pp.60008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900299v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear internal wave penetration via parametric subharmonic instability</w:t>
               </w:r>
@@ -4459,278 +4459,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-01136811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-size effects in parametric subharmonic instability</w:t>
+                <w:t xml:space="preserve">Validity conditions of the hydrostatic approach for self-gravitating systems: a microcanonical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Bourget</w:t>
+                <w:t xml:space="preserve">M Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Scolan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dauxois</w:t>
+                <w:t xml:space="preserve">S. Ruffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Le Bars</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angel Alastuey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics Digital Archive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 759, pp.739-750. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (22), </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2014.550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/47/22/225001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-01064683v1</w:t>
+                <w:t xml:space="preserve">hal-01900298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity conditions of the hydrostatic approach for self-gravitating systems: a microcanonical analysis</w:t>
+                <w:t xml:space="preserve">Finite-size effects in parametric subharmonic instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Champion</w:t>
+                <w:t xml:space="preserve">Baptiste Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Scolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Alastuey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Odier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 47 (22), </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics Digital Archive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 759, pp.739-750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/47/22/225001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2014.550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900298v1</w:t>
+                <w:t xml:space="preserve">ensl-01064683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we model DNA at the mesoscale ? Comment on: Fluctuations in the DNA double helix: A critical review</w:t>
               </w:r>
@@ -4954,51 +4954,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity conditions of the hydrostatic approach for self-gravitating systems: a microcanonical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Alastuey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5043,230 +5043,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00750487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipolar needles in the microcanonical ensemble: evidence of spontaneous magnetization and ergodicity breaking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">George Miloshevich</w:t>
+                <w:t xml:space="preserve">Non-linear fate of internal wave attractors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Scolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. V. Ermanyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 104, pp.17011</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (23), pp.234501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825128v2</w:t>
+                <w:t xml:space="preserve">hal-00821714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear fate of internal wave attractors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dipolar needles in the microcanonical ensemble: evidence of spontaneous magnetization and ergodicity breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Miloshevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dauxois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramaz Khomeriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Scolan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dauxois</w:t>
+                <w:t xml:space="preserve">S. Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (23), pp.234501</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104, pp.17011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821714v1</w:t>
+                <w:t xml:space="preserve">hal-00825128v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale, realistic laboratory modeling of M2 internal tide generation at the Luzon Strait</w:t>
               </w:r>
@@ -5386,51 +5386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of parametric subharmonic instability for internal plane waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5503,51 +5503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stochastic model of long-range interacting particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shamik Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5737,51 +5737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic theory of nonequilibrium stochastic long-range systems: Phase transition and bistability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Nardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shamik Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ruffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5858,51 +5858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soliton generation by internal tidal beams impinging on a pycnocline: laboratory experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu J. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manikandan Mathur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5992,51 +5992,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental observation of a strong mean flow induced by internal gravity waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Venaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Joubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6239,51 +6239,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic theory for non-equilibrium stationary states in long-range interacting systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Nardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shamik Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ruffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6633,51 +6633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Ninno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.03022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6858,51 +6858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu J. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Martinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manikandan Mathur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7068,265 +7068,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced stochastic oscillations in autocatalytic reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A laboratory study of low-mode internal tide scattering by finite-amplitude topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Peacock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu J. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Didelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Viboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alan Mckane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21, pp.121702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3267096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00530807v1</w:t>
+                <w:t xml:space="preserve">hal-00530812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A laboratory study of low-mode internal tide scattering by finite-amplitude topography</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced stochastic oscillations in autocatalytic reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Patti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duccio Fanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Mckane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79, pp.036112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00530812v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical mechanics and dynamics of solvable models with long-range interactions</w:t>
               </w:r>
@@ -7338,51 +7338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Campa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 480, pp.57-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7401,222 +7401,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi, Pasta, Ulam and a mysterious lady</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase space gaps and ergodicity breaking in systems with long range interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mukamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2835154⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.011125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.77.011125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00202296v1</w:t>
+                <w:t xml:space="preserve">ensl-00184817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase space gaps and ergodicity breaking in systems with long range interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fermi, Pasta, Ulam and a mysterious lady</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefano Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 77, pp.011125. </w:t>
+              <w:t xml:space="preserve">Physics today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 61, 1, pp.55-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.77.011125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2835154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00184817v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00202296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflection and Diffraction of Internal Waves analyzed with the Hilbert Transform</w:t>
               </w:r>
@@ -7773,265 +7773,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulational instability in isolated and driven Fermi–Pasta–Ulam lattices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laboratory experiments on the generation of internal tidal beams over steep slopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gostiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00200-2⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (2), pp.028102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2472511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139473v1</w:t>
+                <w:t xml:space="preserve">ensl-00122943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory experiments on the generation of internal tidal beams over steep slopes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulational instability in isolated and driven Fermi–Pasta–Ulam lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Khomeriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 19 (2), pp.028102. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 147, pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2472511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00200-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00122943v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel internal waves generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Didelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8307,51 +8307,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of path integrals at low temperature : Box formula, occupation time and ergodic approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Alastuey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8591,252 +8591,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00123263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controversy about the applicability of Tsallis statistics to the HMF model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Vlasov equation and the Hamiltonian mean-field model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ruffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiyuki Y. Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europhysics News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 365, pp.177-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2006.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00069490v1</w:t>
+                <w:t xml:space="preserve">hal-00018773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Vlasov equation and the Hamiltonian mean-field model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controversy about the applicability of Tsallis statistics to the HMF model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ruffo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoshiyuki Y. Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Europhysics News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (2), pp.9-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2006.01.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00018773v1</w:t>
+                <w:t xml:space="preserve">hal-00069490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative laboratory observations of internal wave reflection on ascending slopes</w:t>
               </w:r>
@@ -8848,51 +8848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Didelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9032,243 +9032,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00179881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Anti-FPU Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamics of the self-gravitating ring model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Tatekawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 15 (1), pp.015110</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (5), pp.056111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00179880v1</w:t>
+                <w:t xml:space="preserve">ensl-00179879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of the self-gravitating ring model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Anti-FPU Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dauxois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramaz Khomeriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takayuki Tatekawa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dauxois</w:t>
+                <w:t xml:space="preserve">Francesco Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 71 (5), pp.056111</w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (1), pp.015110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00179879v1</w:t>
+                <w:t xml:space="preserve">ensl-00179880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archimède m'a tromper</w:t>
               </w:r>
@@ -9578,51 +9578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 337, pp.36-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11172,73 +11172,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bifurcations and Instabilities in Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Limerick, Ireland</w:t>
+              <w:t xml:space="preserve">Instabilities and Turbulence in StratoRotational Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Cottbus, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399245v1</w:t>
+                <w:t xml:space="preserve">hal-04399263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear and nonlinear regimes of an inertial wave attractor</w:t>
               </w:r>
@@ -11267,73 +11267,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instabilities and Turbulence in StratoRotational Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Cottbus, Germany</w:t>
+              <w:t xml:space="preserve">Bifurcations and Instabilities in Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399263v1</w:t>
+                <w:t xml:space="preserve">hal-04399245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linéarités d'un attracteur d'ondes d'inertie</w:t>
               </w:r>
@@ -11643,51 +11643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale de l'instabilité paramétrique subharmonique des ondes internes de gravité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11898,51 +11898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sasan Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Viboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Didelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Stratified Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Rome, Italy. pp.1054</w:t>
@@ -12898,51 +12898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04775152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dheeraj Varma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pacary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joubaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.094806" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854701v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manikandan Mathur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mine.2023016" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04270711v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Ermanyuk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Metz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moulin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.104802" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04270713v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Onuki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-22-0152.1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883481v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Youwa Mbetkwe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Nguenang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andr&#233; Paglan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Trombettoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2022.106917" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381656v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jamin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kataoka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T R Akylas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.806" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381624v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Peacock" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bauer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C P Caulfield" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cenedese" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.6.020501" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302727v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Odens Mora" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Monsalve Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brunet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.074801" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357211v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Sutherland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Flynn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frank" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Linden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.618" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381648v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sibgatullin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ermanyuk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Shmakova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Odier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.703" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381643v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.119" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994113v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Davis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deleuze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.124.204502" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381660v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202067026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994117v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazha Loladze" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaz Khomeriki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ruffo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.101.030102" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994107v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Husseini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.5.074804" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02655327v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Biswas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Winkelmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Courtois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillol Biswas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.024501" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343966v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Nazaire Beukam Chendjou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab47fd" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343973v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.741" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343982v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimaud Pillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo R.M. Maas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.01.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104703v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.034801" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343976v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Staniscia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Ninno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/126/17001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900289v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ermanyuk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sibgatullin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.236" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678878v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Dossmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pollet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013309" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900293v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Venaille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-122316-044539" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900292v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2018.01.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425834v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brouzet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Ermanyuk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900295v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouzet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.616" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900294v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joubaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.114803" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900301v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Miloshevich" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa5fcf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276713v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Sibgatullin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Scolan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900297v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dossmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourget" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2212-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276711v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V Ermanyuk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900299v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamik Gupta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/60008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276118v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Ghaemsaidi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Odier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peacock" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136122v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venaille" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ruffo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01136811v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nguenang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.032927" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01064683v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bourget" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Scolan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.550" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900298v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Champion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Alastuey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/47/22/225001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01136808v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peyrard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2014.03.008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478849v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caussin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Solon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Peshkov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chat&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.148102" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00750487v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Champion" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825128v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821714v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880555v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu J. Mercier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gostiaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Helfrich" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Viboud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058064" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139422v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.78" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904713v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/11/P11003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653091v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bordes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675627" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00750488v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Nardini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Bouchet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139440v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Gerkema" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge M. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.191" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678777v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745880" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00616454v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Munroe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4706183" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00750490v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/01/L01002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00573543v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mercier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vasseur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562245v4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Ninno" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.061132" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527431v3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/03/P03022" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530805v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro de Anna" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Patti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Fanelli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan J. Mckane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139500v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martinand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peacock" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010002454" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530804v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Buyl" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lori" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530807v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mckane" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530812v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Didelle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3267096" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530806v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00202296v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2835154" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00184817v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mukamel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.011125" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00294000v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530815v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139473v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Khomeriki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00200-2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00122943v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2472511" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00102139v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mercier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00199375v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/08/N08001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169663v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antoniazzi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barr&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Chavanis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.01112" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00102965v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paulin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-007-9346-5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530813v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00123263v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Yamaguchi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/01/P01020" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069490v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018773v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Y. Yamaguchi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2006.01.005" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021558v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179881v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179880v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piazza" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179879v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Tatekawa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530810v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raynal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014129v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179877v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008414v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Yamaguchi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014128v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.045501" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000882v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Didier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Falcon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1711814" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140179v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciliberto" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2003-00211-7" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140182v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lepri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1007-5704(03)00055-8" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140180v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Theodorakopoulos" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014546415934" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014133v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00342-3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014126v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.110601" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014131v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00396-3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014130v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396255v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Monsalve" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399047v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399205v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400346v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399245v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399263v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398302v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711783v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913496v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Voisin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848511v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744304v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616843v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasan Saidi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583424v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698831v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365684v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136005v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Qasmi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372828v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=CNRS Physique" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Rafa&#239;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800073v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745319v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102055v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rastello" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04775152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dheeraj Varma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pacary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joubaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.094806" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04270711v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Ermanyuk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Metz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moulin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.104802" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854701v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manikandan Mathur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mine.2023016" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04270713v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Onuki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-22-0152.1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883481v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Youwa Mbetkwe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Nguenang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andr&#233; Paglan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Trombettoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2022.106917" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381624v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Peacock" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bauer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C P Caulfield" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cenedese" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.6.020501" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381656v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jamin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kataoka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T R Akylas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.806" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302727v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Odens Mora" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Monsalve Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brunet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.074801" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381648v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sibgatullin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ermanyuk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Shmakova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Odier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.703" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357211v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Sutherland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Flynn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frank" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Linden" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.618" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381643v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.119" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994113v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Davis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deleuze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.124.204502" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381660v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202067026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994117v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazha Loladze" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaz Khomeriki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ruffo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.101.030102" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994107v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Husseini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.5.074804" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02655327v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Biswas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Winkelmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Courtois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillol Biswas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.024501" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343966v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Nazaire Beukam Chendjou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab47fd" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343973v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.741" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343982v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimaud Pillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo R.M. Maas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.01.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104703v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.034801" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343976v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Staniscia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Ninno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/126/17001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900289v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ermanyuk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sibgatullin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.236" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900293v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Venaille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-122316-044539" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678878v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Dossmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pollet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013309" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900292v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2018.01.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425834v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brouzet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Ermanyuk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900295v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouzet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.616" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900294v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joubaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.114803" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900301v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Miloshevich" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa5fcf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276713v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Sibgatullin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Scolan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900297v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dossmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourget" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2212-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900299v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamik Gupta" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/60008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276711v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V Ermanyuk" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276118v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Ghaemsaidi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Odier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peacock" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136122v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venaille" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ruffo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01136811v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nguenang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.032927" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900298v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Champion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Alastuey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/47/22/225001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01064683v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bourget" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Scolan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.550" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01136808v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peyrard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2014.03.008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478849v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caussin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Solon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Peshkov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chat&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.148102" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00750487v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Champion" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821714v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825128v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880555v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu J. Mercier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gostiaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Helfrich" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Viboud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058064" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139422v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.78" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904713v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/11/P11003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653091v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bordes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675627" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00750488v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Nardini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Bouchet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139440v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Gerkema" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge M. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.191" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678777v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745880" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00616454v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Munroe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4706183" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00750490v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/01/L01002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00573543v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mercier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vasseur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562245v4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Ninno" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.061132" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527431v3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/03/P03022" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530805v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro de Anna" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Patti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Fanelli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan J. Mckane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139500v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martinand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peacock" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010002454" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530804v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Buyl" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lori" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530812v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Didelle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3267096" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530807v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mckane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530806v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00184817v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mukamel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.011125" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00202296v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2835154" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00294000v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530815v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00122943v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2472511" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139473v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Khomeriki" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00200-2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00102139v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mercier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00199375v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/08/N08001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169663v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antoniazzi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barr&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Chavanis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.01112" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00102965v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paulin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-007-9346-5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530813v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00123263v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Yamaguchi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/01/P01020" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018773v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Y. Yamaguchi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2006.01.005" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069490v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021558v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179881v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179879v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Tatekawa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179880v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piazza" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530810v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raynal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014129v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179877v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008414v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Yamaguchi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014128v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.045501" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000882v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Didier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Falcon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1711814" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140179v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciliberto" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2003-00211-7" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140182v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lepri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1007-5704(03)00055-8" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140180v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Theodorakopoulos" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014546415934" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014133v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00342-3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014126v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.110601" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014131v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00396-3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014130v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396255v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Monsalve" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399047v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399205v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400346v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399263v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399245v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398302v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711783v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913496v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Voisin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848511v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744304v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616843v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasan Saidi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583424v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698831v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365684v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136005v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Qasmi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372828v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=CNRS Physique" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Rafa&#239;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800073v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745319v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102055v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rastello" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>