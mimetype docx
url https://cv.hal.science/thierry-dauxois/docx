--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -693,823 +693,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confronting Grand Challenges in environmental fluid mechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulating turbulent mixing caused by local instability of internal gravity waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohei Onuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevfluids.6.020501⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 915, pp.A77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03381624v1</w:t>
+                <w:t xml:space="preserve">hal-03381643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-time dynamics of internal wave</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confronting Grand Challenges in environmental fluid mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Peacock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C P Caulfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cenedese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.806⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevfluids.6.020501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03381656v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensionality of the triadic resonance instability of a plane inertial wave</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Brunet</w:t>
+                <w:t xml:space="preserve">Long-time dynamics of internal wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Kataoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T R Akylas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.074801⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03302727v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex cluster arising from an axisymmetric inertial wave attractor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-dimensionality of the triadic resonance instability of a plane inertial wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Odens Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Monsalve Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dauxois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.703⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (7), pp.074801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.074801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03381648v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03302727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plumes in rotating fluid and their transformation into tornados</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P.F. Linden</w:t>
+                <w:t xml:space="preserve">Vortex cluster arising from an axisymmetric inertial wave attractor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Sibgatullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Ermanyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Shmakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Odier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 924, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.618⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 926, pp.A12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357211v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating turbulent mixing caused by local instability of internal gravity waves</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plumes in rotating fluid and their transformation into tornados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.R. Sutherland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.F. Linden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 915, pp.A77. </w:t>
+              <w:t xml:space="preserve">, 2021, 924, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03381643v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Succession of Resonances to Achieve Internal Wave Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2173,304 +2173,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy budget in internal wave attractor experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Davis</w:t>
+                <w:t xml:space="preserve">Internal wave attractors in 3D geometries : A dynamical systems approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grimaud Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo R.M. Maas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.741⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2019.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343973v1</w:t>
+                <w:t xml:space="preserve">hal-02343982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal wave attractors in 3D geometries : A dynamical systems approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leo R.M. Maas</w:t>
+                <w:t xml:space="preserve">Energy budget in internal wave attractor experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 77 (1), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 880, pp.743-763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2019.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343982v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear and nonlinear regimes of an inertial wave attractor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2621,51 +2621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal wave attractors in three-dimensional geometries: trapping by oblique reflection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grimaud Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ermanyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3113,1148 +3113,1148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal wave attractors: different scenarios of instability</w:t>
+                <w:t xml:space="preserve">Traveling solitons in long-range oscillator chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Brouzet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Grimaud Pillet</w:t>
+                <w:t xml:space="preserve">George Miloshevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Nguenang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramaz Khomeriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aa5fcf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425834v1</w:t>
+                <w:t xml:space="preserve">hal-01900301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Added mass: a complex facet of tidal conversion at finite depth</w:t>
+                <w:t xml:space="preserve">Internal wave attractors: different scenarios of instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brouzet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Moulin</w:t>
+                <w:t xml:space="preserve">Christophe Brouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. V. Ermanyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grimaud Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grimaud Pillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 831, pp.101 - 127. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 811, pp.544-568</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900295v1</w:t>
+                <w:t xml:space="preserve">hal-01425834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale effects in internal wave attractors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Added mass: a complex facet of tidal conversion at finite depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ermanyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Joubaud</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grimaud Pillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2 (11), </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 831, pp.101 - 127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.114803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900294v1</w:t>
+                <w:t xml:space="preserve">hal-01900295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traveling solitons in long-range oscillator chains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scale effects in internal wave attractors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sibgatullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ermanyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Miloshevich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Nguenang</w:t>
+                <w:t xml:space="preserve">S. Joubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefano Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50 (12), </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/aa5fcf⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.114803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900301v1</w:t>
+                <w:t xml:space="preserve">hal-01900294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal wave attractors examined using laboratory experiments and 3D numerical simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear internal wave penetration via parametric subharmonic instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilias Sibgatullin</w:t>
+                <w:t xml:space="preserve">S. J. Ghaemsaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Scolan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dauxois</w:t>
+                <w:t xml:space="preserve">P. Odier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Peacock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28, pp.011703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4939001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276713v1</w:t>
+                <w:t xml:space="preserve">hal-01276118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing by internal waves quantified using combined PIV/PLIF technique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internal wave attractors examined using laboratory experiments and 3D numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brouzet</w:t>
+                <w:t xml:space="preserve">Christophe Brouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Sibgatullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Scolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. V. Ermanyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 793, pp.109-131</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900297v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-equilibrium fluctuations in stochastic long-range interacting systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shamik Gupta</w:t>
+                <w:t xml:space="preserve">Mixing by internal waves quantified using combined PIV/PLIF technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/113/60008⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-016-2212-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900299v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy cascade in internal wave attractors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Brouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny V Ermanyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Joubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Sibgatullin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 113, pp.60008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear internal wave penetration via parametric subharmonic instability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Joubaud</w:t>
+                <w:t xml:space="preserve">Out-of-equilibrium fluctuations in stochastic long-range interacting systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamik Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Peacock</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28, pp.011703. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4939001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/113/60008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276118v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violent relaxation in two-dimensional flows with varying interaction range</w:t>
               </w:r>
@@ -4335,51 +4335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilities and relaxation to equilibrium in long-range oscillator chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Miloshevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Nguenang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4471,1906 +4471,1906 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity conditions of the hydrostatic approach for self-gravitating systems: a microcanonical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Champion</w:t>
+                <w:t xml:space="preserve">Maxime Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Alastuey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Angel Alastuey</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics A General Physics (1968-1972)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, pp.225001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900298v1</w:t>
+                <w:t xml:space="preserve">ensl-00750487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-size effects in parametric subharmonic instability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Scolan</w:t>
+                <w:t xml:space="preserve">Validity conditions of the hydrostatic approach for self-gravitating systems: a microcanonical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Alastuey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics Digital Archive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2014.550⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/47/22/225001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-01064683v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we model DNA at the mesoscale ? Comment on: Fluctuations in the DNA double helix: A critical review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Peyrard</w:t>
+                <w:t xml:space="preserve">Finite-size effects in parametric subharmonic instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Scolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Odier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Life Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plrev.2014.03.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics Digital Archive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 759, pp.739-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2014.550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-01136808v2</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-01064683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent Spatial Structures in Flocking Models: A Dynamical System Insight</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hugues Chaté</w:t>
+                <w:t xml:space="preserve">Can we model DNA at the mesoscale ? Comment on: Fluctuations in the DNA double helix: A critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.148102⟩</w:t>
+              <w:t xml:space="preserve">Physics of Life Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plrev.2014.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01478849v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-01136808v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity conditions of the hydrostatic approach for self-gravitating systems: a microcanonical analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angel Alastuey</w:t>
+                <w:t xml:space="preserve">Emergent Spatial Structures in Flocking Models: A Dynamical System Insight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Caussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Solon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Peshkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Chaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A General Physics (1968-1972)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.148102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00750487v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01478849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear fate of internal wave attractors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. V. Ermanyuk</w:t>
+                <w:t xml:space="preserve">A stochastic model of long-range interacting particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamik Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.P11003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2013/11/P11003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821714v1</w:t>
+                <w:t xml:space="preserve">hal-00904713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipolar needles in the microcanonical ensemble: evidence of spontaneous magnetization and ergodicity breaking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">George Miloshevich</w:t>
+                <w:t xml:space="preserve">Non-linear fate of internal wave attractors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Scolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. V. Ermanyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 104, pp.17011</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (23), pp.234501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825128v2</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale, realistic laboratory modeling of M2 internal tide generation at the Luzon Strait</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dipolar needles in the microcanonical ensemble: evidence of spontaneous magnetization and ergodicity breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Miloshevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dauxois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramaz Khomeriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruffo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104, pp.17011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880555v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825128v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of parametric subharmonic instability for internal plane waves</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Large-scale, realistic laboratory modeling of M2 internal tide generation at the Luzon Strait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu J. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gostiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Helfrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Sommeria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Viboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics Digital Archive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 723, pp.1-20. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.5704-5709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2013.78⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2013GL058064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139422v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic model of long-range interacting particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shamik Gupta</w:t>
+                <w:t xml:space="preserve">Experimental study of parametric subharmonic instability for internal plane waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefano Ruffo</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Odier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.P11003. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics Digital Archive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 723, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2013/11/P11003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2013.78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904713v1</w:t>
+                <w:t xml:space="preserve">hal-01139422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of a triadic resonance of plane inertial waves in a rotating fluid</w:t>
+                <w:t xml:space="preserve">Kinetic theory for non-equilibrium stationary states in long-range interacting systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Bordes</w:t>
+                <w:t xml:space="preserve">Cesare Nardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamik Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Ruffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Moisy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
+                <w:t xml:space="preserve">Freddy Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24, pp.014105. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.L01002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3675627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2012/01/L01002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653091v1</w:t>
+                <w:t xml:space="preserve">ensl-00750490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic theory of nonequilibrium stochastic long-range systems: Phase transition and bistability</w:t>
+                <w:t xml:space="preserve">Experimental evidence of a triadic resonance of plane inertial waves in a rotating fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesare Nardini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stefano Ruffo</w:t>
+                <w:t xml:space="preserve">Guilhem Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Freddy Bouchet</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, pp.014105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3675627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00750488v1</w:t>
+                <w:t xml:space="preserve">hal-00653091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soliton generation by internal tidal beams impinging on a pycnocline: laboratory experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic theory of nonequilibrium stochastic long-range systems: Phase transition and bistability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Nardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamik Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Ruffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dauxois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.P12010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139440v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00750488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation of a strong mean flow induced by internal gravity waves</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soliton generation by internal tidal beams impinging on a pycnocline: laboratory experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu J. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manikandan Mathur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gostiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Gerkema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge M. Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24 (8), pp.086602. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 704, pp.37-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4745880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2012.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678777v3</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant Triad Instability in Stratified Fluids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental observation of a strong mean flow induced by internal gravity waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Venaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Joubaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James Munroe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Odier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 24, pp.041703. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4706183⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 24 (8), pp.086602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4745880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00616454v2</w:t>
+                <w:t xml:space="preserve">hal-00678777v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic theory for non-equilibrium stationary states in long-range interacting systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefano Ruffo</w:t>
+                <w:t xml:space="preserve">Resonant Triad Instability in Stratified Fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Munroe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Odier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Freddy Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.L01002. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, pp.041703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2012/01/L01002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4706183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00750490v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00616454v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resurrecting Dead-water Phenomenon</w:t>
               </w:r>
@@ -6633,51 +6633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Ninno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.03022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6832,90 +6832,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New wave generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu J. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Martinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manikandan Mathur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Peacock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7087,77 +7087,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A laboratory study of low-mode internal tide scattering by finite-amplitude topography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Peacock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu J. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Didelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Viboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7338,51 +7338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Campa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 480, pp.57-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7401,222 +7401,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase space gaps and ergodicity breaking in systems with long range interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fermi, Pasta, Ulam and a mysterious lady</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefano Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.77.011125⟩</w:t>
+              <w:t xml:space="preserve">Physics today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 61, 1, pp.55-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2835154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00184817v1</w:t>
+                <w:t xml:space="preserve">ensl-00202296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi, Pasta, Ulam and a mysterious lady</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase space gaps and ergodicity breaking in systems with long range interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mukamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 61, 1, pp.55-57. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.011125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2835154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.77.011125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00202296v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00184817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflection and Diffraction of Internal Waves analyzed with the Hilbert Transform</w:t>
               </w:r>
@@ -7773,252 +7773,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory experiments on the generation of internal tidal beams over steep slopes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulational instability in isolated and driven Fermi–Pasta–Ulam lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Khomeriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2472511⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 147, pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00200-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00122943v1</w:t>
+                <w:t xml:space="preserve">hal-01139473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulational instability in isolated and driven Fermi–Pasta–Ulam lattices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laboratory experiments on the generation of internal tidal beams over steep slopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gostiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 147, pp.3. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (2), pp.028102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00200-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2472511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139473v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00122943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel internal waves generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Didelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8307,51 +8307,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of path integrals at low temperature : Box formula, occupation time and ergodic approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Alastuey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8506,51 +8506,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic Correlation Function and Anomalous Diffusion in the HMF model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiyuki Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8591,416 +8591,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00123263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Vlasov equation and the Hamiltonian mean-field model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Freddy Bouchet</w:t>
+                <w:t xml:space="preserve">Quantitative laboratory observations of internal wave reflection on ascending slopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yoshiyuki Y. Yamaguchi</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Didelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Sommeria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Viboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18, pp.056602</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018773v1</w:t>
+                <w:t xml:space="preserve">hal-00021558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controversy about the applicability of Tsallis statistics to the HMF model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">The Vlasov equation and the Hamiltonian mean-field model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ruffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiyuki Y. Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europhysics News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 365, pp.177-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2006.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00069490v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative laboratory observations of internal wave reflection on ascending slopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Gostiaux</w:t>
+                <w:t xml:space="preserve">Controversy about the applicability of Tsallis statistics to the HMF model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Samuel Viboud</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 18, pp.056602</w:t>
+              <w:t xml:space="preserve">Europhysics News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (2), pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021558v1</w:t>
+                <w:t xml:space="preserve">hal-00069490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fermi-Pasta-Ulam &amp;quot;numerical experiment&amp;quot;: history and pedagogical perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9051,51 +9051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics of the self-gravitating ring model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takayuki Tatekawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9349,51 +9349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large deviation techniques applied to systems with long-range interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9444,51 +9444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of anomalous diffusion and algebraic relaxations for long-range interacting systems, using classical statistical mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9520,382 +9520,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00179877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability criteria of the Vlasov equation and quasi-stationary states of the HMF model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical theory of high-gain free-electron laser saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Ruffo</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Ninno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duccio Fanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69, pp.045501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.69.045501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00008414v1</w:t>
+                <w:t xml:space="preserve">hal-00014128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical theory of high-gain free-electron laser saturation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of near-critical reflection of internal waves in a stably stratified fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stefano Ruffo</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Falcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.69.045501⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16, pp.1936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1711814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00014128v1</w:t>
+                <w:t xml:space="preserve">hal-00000882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of near-critical reflection of internal waves in a stably stratified fluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability criteria of the Vlasov equation and quasi-stationary states of the HMF model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Y. Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Falcon</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 337, pp.36-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00000882v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging phenomena in nonlinear dissipative chains</w:t>
               </w:r>
@@ -10083,365 +10083,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Instabilities in One Dimension: Correlations, Scaling and Solitons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Out-of-equilibrium states as statistical equilibria of an effective dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Peyrard</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1014546415934⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 89, pp.110601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.110601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01140180v1</w:t>
+                <w:t xml:space="preserve">hal-00014126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birth and long-time stabilization of out-of-equilibrium coherent structures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic Instabilities in One Dimension: Correlations, Scaling and Solitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefano Ruffo</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Theodorakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 29, pp.577-591. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 107 (3/4), pp.869-891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2002-00342-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/A:1014546415934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00014133v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-equilibrium states as statistical equilibria of an effective dynamics</w:t>
+                <w:t xml:space="preserve">Birth and long-time stabilization of out-of-equilibrium coherent structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 89, pp.110601. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29, pp.577-591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.110601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2002-00342-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00014126v1</w:t>
+                <w:t xml:space="preserve">hal-00014133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyapunov exponents as a dynamical indicator of a phase transition</w:t>
               </w:r>
@@ -10645,561 +10645,561 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensionality of the triadic resonance instability of a plane inertial wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Odens Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Monsalve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dauxois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves, Instabilities and Mixing in Rotating and Stratified Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Scheduled in Bangalore, finally online, India</w:t>
+              <w:t xml:space="preserve">Bifurcations and Instabilities in Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396255v1</w:t>
+                <w:t xml:space="preserve">hal-04399047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensionality of the triadic resonance instability of a plane inertial wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Odens Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Monsalve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bifurcations and Instabilities in Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Waves, Instabilities and Mixing in Rotating and Stratified Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Scheduled in Bangalore, finally online, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399047v1</w:t>
+                <w:t xml:space="preserve">hal-04396255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensionality of the triadic resonance instability of a plane inertial wave</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Tridimensionnalité de l'instabilité par résonance triadique d'une onde d'inertie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Odens Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Monsalve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">Réunion 2021 du GDR Navier-Stokes 2.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399205v1</w:t>
+                <w:t xml:space="preserve">hal-04400346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tridimensionnalité de l'instabilité par résonance triadique d'une onde d'inertie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Three-dimensionality of the triadic resonance instability of a plane inertial wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Odens Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Monsalve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion 2021 du GDR Navier-Stokes 2.00</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Orsay, France</w:t>
+              <w:t xml:space="preserve">74th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400346v1</w:t>
+                <w:t xml:space="preserve">hal-04399205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear and nonlinear regimes of an inertial wave attractor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instabilities and Turbulence in StratoRotational Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Cottbus, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11224,77 +11224,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear and nonlinear regimes of an inertial wave attractor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bifurcations and Instabilities in Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11319,64 +11319,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linéarités d'un attracteur d'ondes d'inertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11408,394 +11408,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Tide Generation in a large-scale Laboratory Experimental Study of the Luzon Strait</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude expérimentale de l'instabilité paramétrique subharmonique des ondes internes de gravité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dauxois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Odier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium OGOA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711783v1</w:t>
+                <w:t xml:space="preserve">hal-00848511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal waves and boundary layer for an oscillating disc in a stratified fluid</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Internal Tide Generation in a large-scale Laboratory Experimental Study of the Luzon Strait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu J. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gostiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Helfrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Sommeria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Viboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop / Winterschool on Waves and Instabilities in Geophysical and Astrophysical Flows</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Salt Lake City, United States. pp.5704-5709, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013GL058064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00913496v1</w:t>
+                <w:t xml:space="preserve">hal-00711783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale de l'instabilité paramétrique subharmonique des ondes internes de gravité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Bourget</w:t>
+                <w:t xml:space="preserve">Internal waves and boundary layer for an oscillating disc in a stratified fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Joubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Joubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium OGOA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Workshop / Winterschool on Waves and Instabilities in Geophysical and Astrophysical Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848511v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal waves and boundary layers in a density-stratified fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Joubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11840,385 +11840,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Luzon Strait experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internal wave-vorticity coupling for an oscillating disk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dauxois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Stratified Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Rome, Italy. pp.1054</w:t>
+              <w:t xml:space="preserve">64th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616843v1</w:t>
+                <w:t xml:space="preserve">hal-00698831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangential oscillations of a disk in a stratified fluid</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Luzon Strait experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu J. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Peacock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasan Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Viboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Didelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical and Astrophysical Internal Waves Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Les Houches, France</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Stratified Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Rome, Italy. pp.1054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00583424v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal wave-vorticity coupling for an oscillating disk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+                <w:t xml:space="preserve">Tangential oscillations of a disk in a stratified fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Voisin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Joubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">Geophysical and Astrophysical Internal Waves Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698831v1</w:t>
+                <w:t xml:space="preserve">hal-00583424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal gravity waves and topography: emission, propagation and reflection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12898,51 +12898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04775152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dheeraj Varma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pacary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joubaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.094806" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04270711v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Ermanyuk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Metz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moulin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.104802" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854701v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manikandan Mathur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mine.2023016" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04270713v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Onuki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-22-0152.1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883481v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Youwa Mbetkwe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Nguenang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andr&#233; Paglan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Trombettoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2022.106917" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381624v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Peacock" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bauer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C P Caulfield" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cenedese" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.6.020501" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381656v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jamin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kataoka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T R Akylas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.806" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302727v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Odens Mora" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Monsalve Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brunet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.074801" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381648v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sibgatullin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ermanyuk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Shmakova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Odier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.703" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357211v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Sutherland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Flynn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frank" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Linden" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.618" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381643v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.119" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994113v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Davis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deleuze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.124.204502" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381660v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202067026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994117v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazha Loladze" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaz Khomeriki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ruffo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.101.030102" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994107v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Husseini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.5.074804" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02655327v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Biswas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Winkelmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Courtois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillol Biswas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.024501" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343966v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Nazaire Beukam Chendjou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab47fd" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343973v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.741" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343982v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimaud Pillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo R.M. Maas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.01.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104703v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.034801" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343976v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Staniscia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Ninno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/126/17001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900289v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ermanyuk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sibgatullin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.236" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900293v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Venaille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-122316-044539" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678878v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Dossmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pollet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013309" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900292v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2018.01.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425834v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brouzet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Ermanyuk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900295v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouzet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.616" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900294v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joubaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.114803" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900301v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Miloshevich" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa5fcf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276713v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Sibgatullin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Scolan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900297v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dossmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourget" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2212-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900299v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamik Gupta" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/60008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276711v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V Ermanyuk" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276118v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Ghaemsaidi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Odier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peacock" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136122v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venaille" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ruffo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01136811v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nguenang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.032927" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900298v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Champion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Alastuey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/47/22/225001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01064683v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bourget" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Scolan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.550" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01136808v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peyrard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2014.03.008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478849v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caussin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Solon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Peshkov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chat&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.148102" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00750487v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Champion" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821714v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825128v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880555v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu J. Mercier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gostiaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Helfrich" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Viboud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058064" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139422v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.78" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904713v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/11/P11003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653091v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bordes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675627" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00750488v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Nardini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Bouchet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139440v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Gerkema" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge M. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.191" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678777v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745880" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00616454v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Munroe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4706183" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00750490v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/01/L01002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00573543v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mercier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vasseur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562245v4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Ninno" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.061132" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527431v3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/03/P03022" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530805v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro de Anna" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Patti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Fanelli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan J. Mckane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139500v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martinand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peacock" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010002454" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530804v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Buyl" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lori" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530812v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Didelle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3267096" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530807v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mckane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530806v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00184817v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mukamel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.011125" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00202296v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2835154" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00294000v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530815v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00122943v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2472511" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139473v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Khomeriki" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00200-2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00102139v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mercier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00199375v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/08/N08001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169663v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antoniazzi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barr&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Chavanis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.01112" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00102965v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paulin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-007-9346-5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530813v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00123263v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Yamaguchi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/01/P01020" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018773v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Y. Yamaguchi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2006.01.005" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069490v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021558v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179881v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179879v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Tatekawa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179880v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piazza" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530810v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raynal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014129v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179877v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008414v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Yamaguchi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014128v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.045501" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000882v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Didier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Falcon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1711814" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140179v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciliberto" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2003-00211-7" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140182v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lepri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1007-5704(03)00055-8" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140180v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Theodorakopoulos" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014546415934" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014133v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00342-3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014126v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.110601" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014131v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00396-3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014130v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396255v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Monsalve" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399047v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399205v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400346v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399263v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399245v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398302v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711783v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913496v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Voisin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848511v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744304v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616843v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasan Saidi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583424v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698831v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365684v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136005v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Qasmi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372828v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=CNRS Physique" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Rafa&#239;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800073v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745319v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102055v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rastello" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04775152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dheeraj Varma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pacary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joubaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.094806" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04270711v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Ermanyuk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Metz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moulin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.104802" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854701v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manikandan Mathur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mine.2023016" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04270713v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Onuki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-22-0152.1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883481v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Youwa Mbetkwe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Nguenang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andr&#233; Paglan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Trombettoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2022.106917" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381643v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381624v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Peacock" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bauer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C P Caulfield" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cenedese" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.6.020501" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381656v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jamin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kataoka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T R Akylas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.806" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302727v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Odens Mora" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Monsalve Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brunet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.074801" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381648v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sibgatullin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ermanyuk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Shmakova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Odier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.703" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357211v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Sutherland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Flynn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frank" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Linden" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.618" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994113v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Davis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deleuze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.124.204502" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381660v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202067026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994117v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazha Loladze" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaz Khomeriki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ruffo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.101.030102" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994107v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Husseini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.5.074804" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02655327v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Biswas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Winkelmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Courtois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillol Biswas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.024501" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343966v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Nazaire Beukam Chendjou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab47fd" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343982v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimaud Pillet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo R.M. Maas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.01.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343973v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.741" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104703v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.034801" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343976v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Staniscia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Ninno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/126/17001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900289v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ermanyuk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sibgatullin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.236" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900293v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Venaille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-122316-044539" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678878v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Dossmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pollet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013309" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900292v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2018.01.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900301v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Miloshevich" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa5fcf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425834v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brouzet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Ermanyuk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900295v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouzet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.616" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900294v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joubaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.114803" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276118v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Ghaemsaidi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Odier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peacock" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276713v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Sibgatullin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Scolan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900297v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dossmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourget" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2212-y" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276711v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V Ermanyuk" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900299v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamik Gupta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/60008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136122v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venaille" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ruffo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01136811v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nguenang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.032927" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00750487v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Champion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Alastuey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900298v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Champion" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/47/22/225001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01064683v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bourget" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Scolan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.550" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01136808v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peyrard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2014.03.008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478849v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caussin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Solon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Peshkov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chat&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.148102" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904713v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/11/P11003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821714v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825128v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880555v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu J. Mercier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gostiaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Helfrich" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Viboud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058064" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139422v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.78" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00750490v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Nardini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Bouchet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/01/L01002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653091v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bordes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675627" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00750488v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139440v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Gerkema" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge M. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.191" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678777v3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745880" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00616454v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Munroe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4706183" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00573543v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mercier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vasseur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562245v4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Ninno" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.061132" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527431v3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/03/P03022" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530805v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro de Anna" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Patti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Fanelli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan J. Mckane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139500v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martinand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peacock" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010002454" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530804v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Buyl" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lori" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530812v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Didelle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3267096" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530807v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mckane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530806v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00202296v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2835154" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00184817v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mukamel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.011125" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00294000v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530815v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139473v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Khomeriki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00200-2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00122943v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2472511" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00102139v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mercier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00199375v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/08/N08001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169663v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antoniazzi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barr&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Chavanis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.01112" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00102965v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paulin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-007-9346-5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530813v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00123263v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Yamaguchi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/01/P01020" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021558v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018773v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Y. Yamaguchi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2006.01.005" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069490v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179881v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179879v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Tatekawa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179880v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piazza" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530810v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raynal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014129v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179877v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014128v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.045501" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000882v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Didier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Falcon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1711814" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008414v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Yamaguchi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140179v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciliberto" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2003-00211-7" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140182v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lepri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1007-5704(03)00055-8" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014126v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.110601" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140180v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Theodorakopoulos" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014546415934" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014133v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00342-3" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014131v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00396-3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014130v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399047v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Monsalve" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396255v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400346v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399205v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399263v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399245v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398302v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848511v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711783v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913496v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Voisin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744304v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698831v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616843v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasan Saidi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583424v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365684v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136005v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Qasmi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372828v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=CNRS Physique" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Rafa&#239;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800073v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745319v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102055v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rastello" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>