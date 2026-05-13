--- v0 (2026-03-09)
+++ v1 (2026-05-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry DEVARS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MObyGaze: a film dataset of multimodal objectification densely annotated by experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ancarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sassatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Yin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les héritiers contemporains du pastiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier "Pastiches de presse"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esprit numérique du journalisme [Éditorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.5-9. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.2434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03877770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couverture de l’événement sur les chaînes d’information en continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S’informer. Les médias, hier et aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : souveraineté et biopolitique [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Taïeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106, pp.5-10. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.2294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les foudres de Jupiter : une médiatique de la colère présidentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.29-48. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.2132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aventure Le Média : un projet éditorial en quête de reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vassor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (1), pp.157-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colères politiques [Avant-propos]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.9-16. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.2102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#LigueDuLol : les infortunes du rire numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effeuillage : la revue qui met les médias à nu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 8 (1), pp.10-15. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eff.008.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations télévisées de la communication politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Journal for Media Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élections présidentielles et information en continu : les mutations télévisées du récit de campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.77-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">franceinfo : un modèle d’information en continu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ina global.fr </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vidéos politiques au prisme de la trivialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 185, pp.89-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satire & politique : les vertus démocratiques du rire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effeuillage : la revue qui met les médias à nu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.76-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces mots qui résonnent&amp;quot; : médiagénie du clash politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Persistances benjaminiennes, 21, pp.41-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une poétique de l'&amp;quot;audiovitie&amp;quot; : l'impensé de la culture audiovisuelle. Le cas des vidéos politiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 167, pp.123-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux éducatifs des classes mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ronds-points au Capitole : narratogénie des colères politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Gerwig-Kirèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violences et médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe de recherche "Médias, Images et Technologies" de l'ICP, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement de l’actualité politique sur les chaînes d’information en continu : rhétorique de l’événement et passions politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation des idées d'extrême-droite [Journée d'études]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nelly Quéméner; Virginie Julliard, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parti-pris du rire : éthique et esthétique des mèmes politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pouvoir du rire – Rire du pouvoir : humour, discours et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Craiova; INALCO; Université Louis Lumière Lyon 2, May 2022, Craiova, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et écritures médiatiques actuelles : les médias audiovisuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation aux médias et à l’information au prisme de formes et écritures médiatiques renouvelées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique symbolique de l’objet Europe : enjeux communicationnels et médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication européenne : vers un tournant agonistique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bruxelles, Belgique. pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps du mannequin et sa figuration sur la scène de l’écran : une hyper-représentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Gerwig-Kirèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC « Interactions Multimodales par Par Ecran »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partis politiques et candidatures citoyennes sous le radar des médias de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présidente-toi !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Étudiants de Sciences politiques de l’Université de Nantes (AESP), Mar 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les Youtubeurs s’engagent dans le débat public. Médiations et médiatisations numériques du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Youtubeurs, Youtubeuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRIM, Université de Tours, Nov 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’information en continu fait à la communication politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT21 : Socio-anthropologie du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2016, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie triviale d’une image politique. La vidéo de Nicolas Sarkozy au Salon de l’agriculture, le 23 février 2008. Enjeux et compréhension d’un buzz médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sous les images, la politique.. : presse, cinéma, télévision, nouveaux médias : (XXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. pp.257-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiatisation audiovisuelle de la vie politique française et ses métamorphoses (2006-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mises en scènes politiques et problèmes publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée doctorale organisée par le CARISM (IFP) et le GRIPIC (CELSA), Mar 2011, Neuilly-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’écran à sa mise en abyme dans les vidéos politiques : le stéréotype à l’épreuve de l’&amp;quot;audiovitie&amp;quot;. Essai de formation d’un concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stéréotypie des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée d’études organisée par le CÉDITEC (Université Paris-Est) et le GRIPIC (CELSA), Feb 2010, Neuilly-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rieurs contre l'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Empire du rire (19ème-21ème siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.509-521, 2021, 9782271125262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rire majoritaire/rire contestataire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Empire du rire (19ème-21ème siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.453-469, 2021, 9782271125262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rire et la vie publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Empire du rire (19ème-21ème siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.927-939, 2021, 9782271125262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YouTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre la culture numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.209-215, 2019, 9782100795840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles formes de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson, pp.123-134, 2019, 9782326001985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et politique : une influence réciproque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson, pp.101-120, 2019, 9782326001985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication de Jean-Luc Mélenchon sur sa chaîne YouTube : une démarche innovante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Charbonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017, la présidentielle chamboule-tout</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication de Jean-Luc Mélenchon sur YouTube : une démarche innovante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Charbonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LA PRÉSIDENTIELLE CHAMBOULE-TOUT. La communication politique au prisme du "dégagisme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.121-135, 2018, coll. « Communication &amp; Civilisation »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Charbonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pawelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782326001985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Charbonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Moreira Cesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pawelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique en continu. Vers une BFMisation de la communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Petits Matins, pp.112, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId69"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry DEVARS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Les savoirs en santé : un enjeu de médiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Moreira Cesar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114 (1), pp.5-7. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/quad.114.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Vers une approche “profane” de la communication politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Moreira Cesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Taïeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2024/3 (113), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/quad.113.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : souveraineté et biopolitique [Editorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Taïeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106, pp.5-10. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.2294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les foudres de Jupiter : une médiatique de la colère présidentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.29-48. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.2132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aventure Le Média : un projet éditorial en quête de reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vassor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (1), pp.157-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colères politiques [Avant-propos]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.9-16. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.2102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#LigueDuLol : les infortunes du rire numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effeuillage : la revue qui met les médias à nu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 8 (1), pp.10-15. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eff.008.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations télévisées de la communication politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Journal for Media Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élections présidentielles et information en continu : les mutations télévisées du récit de campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.77-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">franceinfo : un modèle d’information en continu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ina global.fr </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vidéos politiques au prisme de la trivialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 185, pp.89-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satire & politique : les vertus démocratiques du rire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effeuillage : la revue qui met les médias à nu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.76-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces mots qui résonnent&amp;quot; : médiagénie du clash politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Persistances benjaminiennes, 21, pp.41-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une poétique de l'&amp;quot;audiovitie&amp;quot; : l'impensé de la culture audiovisuelle. Le cas des vidéos politiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 167, pp.123-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux éducatifs des classes mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MObyGaze: a film dataset of multimodal objectification densely annotated by experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ancarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sassatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Yin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Objectification in Films: Towards a New AI Task for Video Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sassatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Yin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Andolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2024 - IEEE / CVF Computer Vision and Pattern Recognition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seattle (Washington), United States. pp.10864-10874, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR52733.2024.01033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement de l’actualité politique sur les chaînes d’information en continu : rhétorique de l’événement et passions politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation des idées d'extrême-droite [Journée d'études]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nelly Quéméner; Virginie Julliard, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ronds-points au Capitole : narratogénie des colères politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Gerwig-Kirèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violences et médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe de recherche "Médias, Images et Technologies" de l'ICP, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parti-pris du rire : éthique et esthétique des mèmes politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pouvoir du rire – Rire du pouvoir : humour, discours et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Craiova; INALCO; Université Louis Lumière Lyon 2, May 2022, Craiova, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et écritures médiatiques actuelles : les médias audiovisuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation aux médias et à l’information au prisme de formes et écritures médiatiques renouvelées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique symbolique de l’objet Europe : enjeux communicationnels et médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication européenne : vers un tournant agonistique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bruxelles, Belgique. pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps du mannequin et sa figuration sur la scène de l’écran : une hyper-représentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Gerwig-Kirèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC « Interactions Multimodales par Par Ecran »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partis politiques et candidatures citoyennes sous le radar des médias de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présidente-toi !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Étudiants de Sciences politiques de l’Université de Nantes (AESP), Mar 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les Youtubeurs s’engagent dans le débat public. Médiations et médiatisations numériques du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Youtubeurs, Youtubeuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRIM, Université de Tours, Nov 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’information en continu fait à la communication politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT21 : Socio-anthropologie du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2016, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie triviale d’une image politique. La vidéo de Nicolas Sarkozy au Salon de l’agriculture, le 23 février 2008. Enjeux et compréhension d’un buzz médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sous les images, la politique.. : presse, cinéma, télévision, nouveaux médias : (XXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. pp.257-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiatisation audiovisuelle de la vie politique française et ses métamorphoses (2006-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mises en scènes politiques et problèmes publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée doctorale organisée par le CARISM (IFP) et le GRIPIC (CELSA), Mar 2011, Neuilly-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’écran à sa mise en abyme dans les vidéos politiques : le stéréotype à l’épreuve de l’&amp;quot;audiovitie&amp;quot;. Essai de formation d’un concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stéréotypie des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée d’études organisée par le CÉDITEC (Université Paris-Est) et le GRIPIC (CELSA), Feb 2010, Neuilly-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les héritiers contemporains du pastiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier "Pastiches de presse"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiatisations et polarisations dans la crise du Covid-19. Entretien avec François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.101-118. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.2320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03760888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esprit numérique du journalisme [Éditorial]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Taïeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.5-9. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.2434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03877770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couverture de l’événement sur les chaînes d’information en continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S’informer. Les médias, hier et aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rire majoritaire/rire contestataire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Empire du rire (19ème-21ème siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.453-469, 2021, 9782271125262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rieurs contre l'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Empire du rire (19ème-21ème siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.509-521, 2021, 9782271125262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rire et la vie publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Empire du rire (19ème-21ème siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.927-939, 2021, 9782271125262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YouTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre la culture numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.209-215, 2019, 9782100795840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles formes de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson, pp.123-134, 2019, 9782326001985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et politique : une influence réciproque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson, pp.101-120, 2019, 9782326001985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication de Jean-Luc Mélenchon sur sa chaîne YouTube : une démarche innovante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Charbonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017, la présidentielle chamboule-tout</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication de Jean-Luc Mélenchon sur YouTube : une démarche innovante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Charbonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LA PRÉSIDENTIELLE CHAMBOULE-TOUT. La communication politique au prisme du "dégagisme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.121-135, 2018, coll. « Communication &amp; Civilisation »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Guigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Charbonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pawelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782326001985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique en continu. Vers une BFMisation de la communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Petits Matins, pp.112, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication politique audiovisuelle à l'heure du numérique : le cas des vidéos politiques 2007-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris-Sorbonne - Paris IV, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA040123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04267997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462496v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tores" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ancarani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sassatelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bergman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395052v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Devars" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877770v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ta&#239;eb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2434" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964078v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963948v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2294" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963968v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2132" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750656v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Raymond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vassor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2102" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964030v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eff.008.0010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750658v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750657v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750663v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750666v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750665v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750669v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750670v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750671v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964062v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Gerwig-Kir&#232;che" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964073v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750676v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750677v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Philippe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750683v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750685v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750675v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750688v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750690v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750653v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750652v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964050v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964014v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964012v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799898v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Charbonneaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750674v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333633v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Guigo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rondot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pawelski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pearson.fr/fr/book/?GCOI=27440100499520" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Moreira Cesar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750649v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Devars" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Moreira Cesar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quad.114.0005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589558v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ta&#239;eb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quad.113.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963948v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2294" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963968v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2132" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750656v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Raymond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vassor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963973v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2102" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964030v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eff.008.0010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750658v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750657v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750663v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750665v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750669v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750670v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750671v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462496v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tores" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ancarani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sassatelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Yin Wu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bergman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840507v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Andolfi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.01033" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964040v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964062v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Gerwig-Kir&#232;che" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964073v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750676v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750672v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750677v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Philippe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750683v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750680v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750685v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750675v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750688v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395052v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760888v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2320" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877770v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2434" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964078v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750652v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750653v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750654v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964050v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964014v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964012v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799898v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Charbonneaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750674v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333633v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Guigo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rondot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pawelski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pearson.fr/fr/book/?GCOI=27440100499520" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750649v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04267997v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA040123" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>